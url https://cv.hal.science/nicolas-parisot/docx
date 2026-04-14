--- v0 (2026-03-20)
+++ v1 (2026-04-14)
@@ -378,3878 +378,3878 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytophthora alni Infection Reinforces the Defense Reactions in Alnus glutinosa - Frankia Roots to the Detriment of Nodules</w:t>
+                <w:t xml:space="preserve">Evolutionary trajectories, early diversification and species-specific amplification of the metazoan Inhibitor of Apoptosis (IAP) repertoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Vincent</w:t>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasna Boubakri</w:t>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Fournier</w:t>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38 (3), pp.463-478. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.msag078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-12-24-0160-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msag078/8539999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935102v1</w:t>
+                <w:t xml:space="preserve">hal-05581229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of transcription factors, chromatin-associated factors, and basal transcription machinery in the pea aphid, Acyrthosiphon pisum, and development of the ATFdb database, a resource for studies of transcriptional regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">High‐Throughput Tn‐Seq Screens Identify Both Known and Novel Pseudomonas putida KT2440 Genes Involved in Metal Tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 177, pp.104217. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (5), pp.e70095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2024.104217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.70095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832131v1</w:t>
+                <w:t xml:space="preserve">hal-05128789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frankia Root Nodulation Alters the Molecular Defence Responses Against Phytophthora alni Infection in Alnus glutinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Boubakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasna Boubakri</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Miotello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppa.14105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArtSymbioCyc, a metabolic network database collection dedicated to arthropod symbioses: a case study, the tripartite cooperation in Sipha maydis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Annotation of transcription factors, chromatin-associated factors, and basal transcription machinery in the pea aphid, Acyrthosiphon pisum, and development of the ATFdb database, a resource for studies of transcriptional regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Renoz</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.104217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2024.104217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.00140-25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04987746v1</w:t>
+                <w:t xml:space="preserve">hal-04832131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Throughput Tn‐Seq Screens Identify Both Known and Novel Pseudomonas putida KT2440 Genes Involved in Metal Tolerance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Kergoat</w:t>
+                <w:t xml:space="preserve">ArtSymbioCyc, a metabolic network database collection dedicated to arthropod symbioses: a case study, the tripartite cooperation in Sipha maydis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Lutz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Oriol</w:t>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.70095⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00140-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128789v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial tubular networks channel carbohydrates in insect endosymbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
+                <w:t xml:space="preserve">Phytophthora alni Infection Reinforces the Defense Reactions in Alnus glutinosa - Frankia Roots to the Detriment of Nodules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Boubakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2025.10.001⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (3), pp.463-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-12-24-0160-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395665v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-transcriptomics on microdissected cells reveals functional specialisation of symbiont-bearing-cells and contrasted responses to nutritional stress in the cereal weevil</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Bacterial tubular networks channel carbohydrates in insect endosymbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Santarella-Mellwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-025-02164-0⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 188 (26), pp.7355-7365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2025.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220930v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cereal weevils' antimicrobial peptides: at the crosstalk between development, endosymbiosis and immune response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Heddi</w:t>
+                <w:t xml:space="preserve">Dual-transcriptomics on microdissected cells reveals functional specialisation of symbiont-bearing-cells and contrasted responses to nutritional stress in the cereal weevil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Galambos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0062⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-025-02164-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632867v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroAnnot: A Dedicated Workflow for Accurate Microsporidian Genome Annotation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PacBio Hi-Fi genome assembly of Sipha maydis, a model for the study of multipartite mutualism in insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Fakhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms25020880⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-03297-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427987v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PacBio Hi-Fi genome assembly of Sipha maydis, a model for the study of multipartite mutualism in insects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">MicroAnnot: A Dedicated Workflow for Accurate Microsporidian Genome Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Polonais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reginald Florian Akossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samir Fakhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-03297-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (2), pp.880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms25020880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632873v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential responses of Ceratitis capitata to infection by the entomopathogenic fungus Purpureocillium lilacinum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Charles</w:t>
+                <w:t xml:space="preserve">Cereal weevils' antimicrobial peptides: at the crosstalk between development, endosymbiosis and immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galambos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vincent-Monegat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0286108⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 379 (1901), pp.20230062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227067v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of host and endosymbiont gene expression governs endosymbiont growth and elimination in the cereal weevil Sitophilus spp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GReNaDIne: A Data-Driven Python Library to Infer Gene Regulatory Networks from Gene Expression Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Frouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-023-01714-8⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), pp.269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes14020269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345509v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endosymbiont-containing germarium transcriptional survey in a cereal weevil depicts downregulation of immune effectors at the onset of sexual maturity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Coordination of host and endosymbiont gene expression governs endosymbiont growth and elimination in the cereal weevil Sitophilus spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1142513⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-023-01714-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045330v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GReNaDIne: A Data-Driven Python Library to Infer Gene Regulatory Networks from Gene Expression Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential responses of Ceratitis capitata to infection by the entomopathogenic fungus Purpureocillium lilacinum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Sorin</w:t>
+                <w:t xml:space="preserve">Wafa Djobbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Frouté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Meriem Msaad Guerfali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+                <w:t xml:space="preserve">Kamel Charaabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (2), pp.269. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (9), pp.e0286108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes14020269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0286108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045297v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary diversification of insulin-related peptides (IRPs) in aphids and spatiotemporal distribution in Acyrthosiphon pisum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Peignier</w:t>
+                <w:t xml:space="preserve">Endosymbiont-containing germarium transcriptional survey in a cereal weevil depicts downregulation of immune effectors at the onset of sexual maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2021.103670⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1142513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1142513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507324v1</w:t>
+                <w:t xml:space="preserve">hal-04045330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Di-Symbiotic Systems in the Aphids Sipha maydis and Periphyllus lyropictus Provide a Contrasting Picture of Recent Co-Obligate Nutritional Endosymbiosis in Aphids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Evolutionary diversification of insulin-related peptides (IRPs) in aphids and spatiotemporal distribution in Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huygens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10071360⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 141, pp.103670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2021.103670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738802v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid BCR4 Structure and Activity Uncover a New Defensin Peptide Superfamily</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Di-Symbiotic Systems in the Aphids Sipha maydis and Periphyllus lyropictus Provide a Contrasting Picture of Recent Co-Obligate Nutritional Endosymbiosis in Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bearzatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Fakhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232012480⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.1360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10071360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862651v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+                <w:t xml:space="preserve">Aphid BCR4 Structure and Activity Uncover a New Defensin Peptide Superfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-022-01334-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (20), pp.12480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232012480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839252v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transposable element-rich genome of the cereal pest Sitophilus oryzae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Balmand</w:t>
+                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-021-01158-2⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-022-01334-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627264v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary novelty in the apoptotic pathway of aphids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The transposable element-rich genome of the cereal pest Sitophilus oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2013847117⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), pp.241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-021-01158-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052353v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sawfly genomes reveal evolutionary acquisitions that fostered the mega-radiation of parasitoid and eusocial Hymenoptera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and morphological reorganization of endosymbiosis during metamorphosis accommodates adult metabolic requirements in a weevil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Philip Oeyen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Erich Bornberg-Bauer</w:t>
+                <w:t xml:space="preserve">Mariana Galvao Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evaa106⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (32), pp.19347-19358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2007151117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618254v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila-associated bacteria differentially shape the nutritional requirements of their host during juvenile growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nabity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessika Consuegra</w:t>
+                <w:t xml:space="preserve">Rosa Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Grenier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Houssam Akherraz</w:t>
+                <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000681⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919023v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and morphological reorganization of endosymbiosis during metamorphosis accommodates adult metabolic requirements in a weevil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sawfly genomes reveal evolutionary acquisitions that fostered the mega-radiation of parasitoid and eusocial Hymenoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Philip Oeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Maire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Leo Beukeboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Galvao Ferrarini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+                <w:t xml:space="preserve">Erich Bornberg-Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (32), pp.19347-19358. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.1099-1118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2007151117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evaa106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028766v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary novelty in the apoptotic pathway of aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Rispe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arinder Arora</w:t>
+                <w:t xml:space="preserve">Cissy Huygens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (51), pp.32545-32556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2013847117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917617v1</w:t>
+                <w:t xml:space="preserve">hal-03052353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weevil pgrp-lb prevents endosymbiont TCT dissemination and chronic host systemic immune activation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Hervé</w:t>
+                <w:t xml:space="preserve">Drosophila-associated bacteria differentially shape the nutritional requirements of their host during juvenile growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessika Consuegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Akherraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1821806116⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (3), pp.e3000681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139047v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evolutionary trends and feeding ecology diversification in the Hemiptera, anchored by the milkweed bug genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuichiro Suzuki</w:t>
+                <w:t xml:space="preserve">Weevil pgrp-lb prevents endosymbiont TCT dissemination and chronic host systemic immune activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-019-1660-0⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (12), pp.5623-5632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1821806116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139052v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification by Tn-seq of Dickeya dadantii genes required for survival in chicory plants</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular evolutionary trends and feeding ecology diversification in the Hemiptera, anchored by the milkweed bug genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Panfilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Vargas Jentzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Erezyilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12754⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-019-1660-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922287v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte cell death in the pea aphid/ Buchnera symbiotic system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Identification by Tn-seq of Dickeya dadantii genes required for survival in chicory plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Condemine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1720237115⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.287-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768487v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte Reprogramming to Cope With Nutritional Stress in a Phloem Sap Feeding Hemipteran, the Pea Aphid Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Colella</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4264,3685 +4264,3819 @@
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2018.01498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metatranscriptomics reveals the active bacterial and eukaryotic fibrolytic communities in the rumen of dairy cow fed a mixed diet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bacteriocyte cell death in the pea aphid/ Buchnera symbiotic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00067⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (8), pp.E1819 - E1828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1720237115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606055v1</w:t>
+                <w:t xml:space="preserve">hal-01768487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics of microsporidian genomes reveals a minimal non-coding RNA set and new insights for transcription in minimal eukaryotic genomes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Metatranscriptomics reveals the active bacterial and eukaryotic fibrolytic communities in the rumen of dairy cow fed a mixed diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Delbac</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/dnares/dsx002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.67-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594835v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral exposure to environmental pollutant benzo[a]pyrene impacts the intestinal epithelium and induces gut microbial shifts in murine model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparative genomics of microsporidian genomes reveals a minimal non-coding RNA set and new insights for transcription in minimal eukaryotic genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Belkorchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Polonais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Déchelotte</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep31027⟩</w:t>
+              <w:t xml:space="preserve">DNA Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), pp.251-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/dnares/dsx002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637913v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of dehalococcoidia in the anaerobic deep water of a remote meromictic crater lake and detection of dehalococcoidia-derived reductive dehalogenase homologous genes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transcriptional profiling of Klebsiella pneumoniae defines signatures for planktonic, sessile and biofilm-dispersed cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guilhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorenz Adrian</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0145558⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2557-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599389v2</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional profiling of Klebsiella pneumoniae defines signatures for planktonic, sessile and biofilm-dispersed cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Distribution of dehalococcoidia in the anaerobic deep water of a remote meromictic crater lake and detection of dehalococcoidia-derived reductive dehalogenase homologous genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Iltis</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenz Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2557-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0145558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394069v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599389v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of phenylalanine hydroxylase reduces adult lifespan and fecundity, and impairs embryonic development in parthenogenetic pea aphids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Oral exposure to environmental pollutant benzo[a]pyrene impacts the intestinal epithelium and induces gut microbial shifts in murine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Rey</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Darcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Déchelotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep34321⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 6, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep31027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388523v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArthropodaCyc: a CycADS powered collection of BioCyc databases to analyse and compare metabolism of arthropods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Disruption of phenylalanine hydroxylase reduces adult lifespan and fecundity, and impairs embryonic development in parthenogenetic pea aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Augusto F Vellozo</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/database/baw081⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep34321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352558v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Prediction and Validation of Small CDSs Expand the Gene Repertoire of the Smallest Known Eukaryotic Genomes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">ArthropodaCyc: a CycADS powered collection of BioCyc databases to analyse and compare metabolism of arthropods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto F Vellozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139075⟩</w:t>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/baw081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247479v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of clay mineral, wood sawdust or root organic matter on the bacterial and fungal community structures in two aged PAH-contaminated soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capturing prokaryotic dark matter genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+                <w:t xml:space="preserve">R. Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faure</w:t>
+                <w:t xml:space="preserve">C. Defois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4117-3⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166 (10), pp.814-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2015.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248748v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weevil endosymbiont dynamics is associated with a clamping of immunity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of clay mineral, wood sawdust or root organic matter on the bacterial and fungal community structures in two aged PAH-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bongoua-Devisme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Masson</w:t>
+                <w:t xml:space="preserve">Jérémie Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Moné</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Parisot</w:t>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-2048-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13724-13738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449139v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing prokaryotic dark matter genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Prediction and Validation of Small CDSs Expand the Gene Repertoire of the Smallest Known Eukaryotic Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Belkorchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Polonais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gasc</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Defois</w:t>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2015.06.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449140v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genomes of Three Strains Representative of the Bacillus anthracis Diversity Found in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Weevil endosymbiont dynamics is associated with a clamping of immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Moné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00736-14⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-2048-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110149v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hijacking of Host Cellular Functions by an Intracellular Parasite, the Microsporidian Anncaliia algerae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edith Demettre</w:t>
+                <w:t xml:space="preserve">Microsporidian Genomes Harbor a Diverse Array of Transposable Elements that Demonstrate an Ancestry of Horizontal Exchange with Metazoans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Pelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Polonais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Belkorchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100791⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (9), pp.2289-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053924v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhylOPDb: a 16S rRNA oligonucleotide probe database for prokaryotic identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Solution Hybrid Selection Capture for the Recovery of Functional Full-Length Eukaryotic cDNAs From Complex Environmental Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bragalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Ribière</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/database/bau036⟩</w:t>
+              <w:t xml:space="preserve">DNA Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (6), pp.685-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/dnares/dsu030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612766v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution Hybrid Selection Capture for the Recovery of Functional Full-Length Eukaryotic cDNAs From Complex Environmental Samples</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">PhylOPDb: a 16S rRNA oligonucleotide probe database for prokaryotic identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elsa Prudent</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Denonfoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/dnares/dsu030⟩</w:t>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.bau036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/bau036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487472v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Scale Explorative Oligonucleotide Probe Selection for Thousands of Genetic Groups on a Computing Grid: Application to Phylogenetic Probe Design Using a Curated Small Subunit Ribosomal RNA Gene Database</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cipière</w:t>
+                <w:t xml:space="preserve">Hijacking of Host Cellular Functions by an Intracellular Parasite, the Microsporidian Anncaliia algerae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Panek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Demettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Scientific World Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/350487⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e100791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110169v2</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics highlights the unique biology of Methanomassiliicoccales, a Thermoplasmatales-related seventh order of methanogenic archaea that encodes pyrrolysine.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugh Harris</w:t>
+                <w:t xml:space="preserve">Draft Genomes of Three Strains Representative of the Bacillus anthracis Diversity Found in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Peyretaillade</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Peyretaillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Derzelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-679⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (4), pp.25081258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00736-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01059404v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the architecture and the features of the microsporidian genomes to investigate diversity and impact of these parasites on ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Butler</w:t>
+                <w:t xml:space="preserve">Large Scale Explorative Oligonucleotide Probe Selection for Thousands of Genetic Groups on a Computing Grid: Application to Phylogenetic Probe Design Using a Curated Small Subunit Ribosomal RNA Gene Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Peyretaillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohieddine Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cipière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2014.78⟩</w:t>
+              <w:t xml:space="preserve">The Scientific World Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.350487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/350487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110134v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110169v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsporidian Genomes Harbor a Diverse Array of Transposable Elements that Demonstrate an Ancestry of Horizontal Exchange with Metazoans.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparative genomics highlights the unique biology of Methanomassiliicoccales, a Thermoplasmatales-related seventh order of methanogenic archaea that encodes pyrrolysine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdel Belkorchia</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Peyretaillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evu178⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071789v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01059404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Gut Chip ‘‘HuGChip’’, an Explorative Phylogenetic Microarray for Determining Gut Microbiome Diversity at Family Level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohiedine Missaoui</w:t>
+                <w:t xml:space="preserve">Exploiting the architecture and the features of the microsporidian genomes to investigate diversity and impact of these parasites on ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Peyretaillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0062544.s004⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.25182222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2014.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612757v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Sequence of &amp;quot;Candidatus Methanomassiliicoccus intestinalis&amp;quot; Issoire-Mx1, a Third Thermoplasmatales-Related Methanogenic Archaeon from Human Feces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Tottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (4), pp.e00453-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.00453-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02445822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Capture Coupled to High-Throughput Sequencing as a Strategy for Targeted Metagenome Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (2), pp. 1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/dnares/dst001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting unknown sequences with DNA microarrays: explorative probe design strategies.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Human Gut Chip ‘‘HuGChip’’, an Explorative Phylogenetic Microarray for Determining Gut Microbiome Diversity at Family Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Tottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Denonfoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Jaziri</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohiedine Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (2), pp.356-71. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 449, pp.804 - 804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02559.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0062544.s004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00822134v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KASpOD a web service for highly specific and explorative oligonucleotide design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (23), pp.3161-3162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation of microsporidian genomes using transcriptional signals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Polonais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (1), pp.1137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms2156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of &amp;quot;Candidatus Methanomethylophilus alvus&amp;quot; Mx1201, a Methanogenic Archaeon from the Human Gut Belonging to a Seventh Order of Methanogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting unknown sequences with DNA microarrays: explorative probe design strategies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Borrel</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Eric Peyretaillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.01867-12⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (2), pp.356-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02559.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612754v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genome Sequence of &amp;quot;Candidatus Methanomethylophilus alvus&amp;quot; Mx1201, a Methanogenic Archaeon from the Human Gut Belonging to a Seventh Order of Methanogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Mb Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Tottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mihajlovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (24), pp.6944 - 6945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01867-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extreme reduction and compaction of microsporidian genomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham El Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Diogon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Polonais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 162 (6), pp.598-606. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7952,12188 +8086,12813 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of Insect as a Platform for Transcriptomic Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA abundance analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2170, pp.185-198, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0743-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Diversity of the Apoptotic Pathway in Insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution, Origin of Life, Concepts ans Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.253-285, 2019, 978-3-030-30363-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30363-1_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted Gene Capture by Hybridization to Illuminate Ecosystem Functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Defois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Environmental Genomics (MEG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1399, Springer New York, pp.167-182, 2016, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-3369-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probe design strategies for oligonucleotide microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mahul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microarray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1368, Editions Springer, 2016, Methods in Molecular Biology, 978-1-4939-3135-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-3136-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software tools for the selection of oligonucleotide probes for microarrays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denonfoux Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microarrays: Current technology, Innovations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister Academic Press, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific expansion and diversification of Inhibitors of APoptosis (IAPs) support symbiont maintenance and morph-specific regulation in aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International Symposium on Aphids (ISA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Pyeongchang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution towards a two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+                <w:t xml:space="preserve">Distinct host-endosymbiont co-evolutionary trajectories in cereal weevils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Uxue Mendez Leyva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vallier Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillet Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Monégat Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of Ecology and Evolution (SFE2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFE2), Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Réseau Ecologie des Interactions durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753005v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eavesdropping on the intimate dialogue between an insect and its nutritional endosymbiont along key stages of their life together</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoletta Galambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bellavicqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SymbNET International Conference on Host-Microbe Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Olhao - Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Evolution towards a two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Joint Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">International congress of Ecology and Evolution (SFE2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFE2), Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753845v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNAseq analysis reveals new roles for conserved metazoan pathways in the regulation of bacteriocyte dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Callaerts</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3rd Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783705v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionarily conserved metazoan pathways have evolved new functions and regulate bacteriocytes' dynamics in the context of symbiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">RNAseq analysis reveals new roles for conserved metazoan pathways in the regulation of bacteriocyte dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">14èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702864v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide annotation of transcription factors in the pea aphid, Acyrthosiphon pisum, and the related database, ATFdb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionarily conserved metazoan pathways have evolved new functions and regulate bacteriocytes' dynamics in the context of symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524595v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyrthosiphon pisum tissue-specific gene regulatory network inference</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bacteriocyte-specific Cysteine-Rich (BCR) peptides form a new aphid-specific defensin-like family and are promising regulators of aphid symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670574v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular specialization inside the symbiotic organ of an insect pest: deciphering the dialog between host and symbiotic bacteria and their adaptation to different dietetic conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+                <w:t xml:space="preserve">Acyrthosiphon pisum tissue-specific gene regulatory network inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Cruché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elea Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microlaser Biotech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807017v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des peptides antimicrobiens dans la symbiose mutualiste entre le charançon des céréales Sitophilus oryzae et la bactérie endosymbiotique Sodalis pierantonius</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A genome-wide annotation of transcription factors in the pea aphid, Acyrthosiphon pisum, and the related database, ATFdb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Severine Balmand</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du réseau "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530729v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular specialization inside the symbiotic organ of an insect pest: deciphering the dialog between host and symbiotic bacteria and their adaptation to different dietetic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoletta Galambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microgenomics 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">Microlaser Biotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798331v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte-specific Cysteine-Rich (BCR) peptides form a new aphid-specific defensin-like family and are promising regulators of aphid symbiosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Étude des peptides antimicrobiens dans la symbiose mutualiste entre le charançon des céréales Sitophilus oryzae et la bactérie endosymbiotique Sodalis pierantonius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galambos N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque du réseau "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633283v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de régulation géniques : Méthodes d'inférence et questions biologiques dans le modèle puceron</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cellular specialization inside the symbiotic organ of an insect pest: deciphering the dialog between host and symbiotic bacteria and their adaptation to different dietetic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Galambos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première rencontre SPE et Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE département SPE, May 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Microgenomics 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783124v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de méthodes d'apprentissage automatique pour la reconstruction et modélisation de réseaux géniques développementaux chez les bactériocytes d'insectes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transposable element regulation in the cereal weevil Sitophilus oryzae and its potential association with an endosymbiotic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er séminaire Métaprogramme DIGIT-BIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Ecully, France</w:t>
+              <w:t xml:space="preserve">CNET (23d congrès national des éléments transposables)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889858v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peptides « Bacteriocyte-specific Cystein-Rich » : une nouvelle famille de défensine. Régulateurs de la symbiose chez les pucerons ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Réseaux de régulation géniques : Méthodes d'inférence et questions biologiques dans le modèle puceron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journées du GDR "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Amboise, France</w:t>
+              <w:t xml:space="preserve">Première rencontre SPE et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE département SPE, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633233v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptides « Bacteriocyte-specific Cysteine Rich » (BCR) : un rôle dans le contrôle de la symbiose ? Focus sur BCR4 chez le puceron du pois.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Utilisation de méthodes d'apprentissage automatique pour la reconstruction et modélisation de réseaux géniques développementaux chez les bactériocytes d'insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">1er séminaire Métaprogramme DIGIT-BIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771966v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte differentiation and cell death in the aphid/Buchnera symbiotic system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les peptides « Bacteriocyte-specific Cystein-Rich » : une nouvelle famille de défensine. Régulateurs de la symbiose chez les pucerons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI International Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">9ème Journées du GDR "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670590v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element regulation in the cereal weevil Sitophilus oryzae and its potential association with an endosymbiotic bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Blanc</w:t>
+                <w:t xml:space="preserve">Peptides « Bacteriocyte-specific Cysteine Rich » (BCR) : un rôle dans le contrôle de la symbiose ? Focus sur BCR4 chez le puceron du pois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNET (23d congrès national des éléments transposables)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783612v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the molecular bases of host-endosymbiont interactions at critical developmental stages of a cereal weevil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacteriocyte differentiation and cell death in the aphid/Buchnera symbiotic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXVI International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771926v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La face cachée des LncRNAs d’Acyrthosiphon pisum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The red palm weevil Rhynchophorus ferrugineus in the OMICS and post-genomic eras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Rencontre du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés - BAPOA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Seventh International Date Palm Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Khalifa, Mar 2022, Abu Dabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783582v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The assembly of the rice weevil Sitophilus oryzae is dominated by transposable elements and shades light on the evolution of endosymbiosis in a major crop pest.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Severine Balmand</w:t>
+                <w:t xml:space="preserve">Unravelling the molecular bases of host-endosymbiont interactions at critical developmental stages of a cereal weevil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod Genomics Symposium 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Notre Dame, United States</w:t>
+              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783673v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrypter le dialogue moléculaire hôte-symbiote pour l’étude systémique des interactions symbiotiques chez les insectes d’intérêt agronomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La face cachée des LncRNAs d’Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Enjeu Santé Globale et Bioingénierie de l'INSA Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">12ème Rencontre du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés - BAPOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784485v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune functions and developmental processes promoting endosymbiosis maintenance in the cereal weevil Sitophilus spp.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The assembly of the rice weevil Sitophilus oryzae is dominated by transposable elements and shades light on the evolution of endosymbiosis in a major crop pest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du réseau Etudes Fonctionnelles chez les ORganismes modèles - EFOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">Arthropod Genomics Symposium 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Notre Dame, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783524v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Inhibitor of APoptosis (IAP) gene family in aphids: between expansion and functional diversification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+                <w:t xml:space="preserve">Unraveling the molecular bases of the host-symbiont interactions at critical symbiotic stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Villeurbanne (virtual), France</w:t>
+              <w:t xml:space="preserve">Molecular mechanisms of interspecies interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual conference, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514209v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the molecular bases of the host-symbiont interactions at critical symbiotic stages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immune functions and developmental processes promoting endosymbiosis maintenance in the cereal weevil Sitophilus spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaires du Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées du réseau Etudes Fonctionnelles chez les ORganismes modèles - EFOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771798v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the inhibitor of aPoptosis (IAP) repertoire in insects reveals a complex pattern of gene losses and amplifications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décrypter le dialogue moléculaire hôte-symbiote pour l’étude systémique des interactions symbiotiques chez les insectes d’intérêt agronomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incontri di diversità delle forme e degli animali, Università di Pisa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">Journée de l'Enjeu Santé Globale et Bioingénierie de l'INSA Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514196v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the molecular bases of the host-symbiont interactions at critical symbiotic stages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Hughes</w:t>
+                <w:t xml:space="preserve">The Inhibitor of APoptosis (IAP) gene family in aphids: between expansion and functional diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular mechanisms of interspecies interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Virtual conference, Chile</w:t>
+              <w:t xml:space="preserve">Webinaire du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Villeurbanne (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792785v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting up a Dual-RNAseq approach to unravel the modulation of symbiotic structures during the metamorphosis of the cereal weevil Sitophilus oryzae.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Unraveling the molecular bases of the host-symbiont interactions at critical symbiotic stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects: Immunity and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Entomology Society, Sep 2020, Virtual, France</w:t>
+              <w:t xml:space="preserve">Webinaires du Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806873v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGRP-LB, acteur majeur du maintien et du contrôle de l’endosymbiose chez le charançon des céréales.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sivignon</w:t>
+                <w:t xml:space="preserve">Analysis of the inhibitor of aPoptosis (IAP) repertoire in insects reveals a complex pattern of gene losses and amplifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jousselin Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huygens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Réseau Ecologie des Interactions Durables (REID) et le réseau Immunologie des Invertébrés (IMMUNINV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Incontri di diversità delle forme e degli animali, Università di Pisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784679v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Dual-RNAseq strategy to unravel the molecular bases of host-symbiont interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Setting up a Dual-RNAseq approach to unravel the modulation of symbiotic structures during the metamorphosis of the cereal weevil Sitophilus oryzae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Réseau Ecologie des Interactions Durables (REID) et le réseau Immunologie des Invertébrés (IMMUNINV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Insects: Immunity and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Entomology Society, Sep 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784637v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme makeover: Symbiosis remodeling and endosymbiont relocalization during host metamorphosis in the cereal weevil Sitophilus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Development of a Dual-RNAseq strategy to unravel the molecular bases of host-symbiont interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Microbial Ecology &amp; Environmental Microbiology Meeting - MEEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Melbourne (AUS), Australia</w:t>
+              <w:t xml:space="preserve">Colloque Réseau Ecologie des Interactions Durables (REID) et le réseau Immunologie des Invertébrés (IMMUNINV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784732v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of insect-bacteria symbiotic interactions by dual RNAseq</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+                <w:t xml:space="preserve">PGRP-LB, acteur majeur du maintien et du contrôle de l’endosymbiose chez le charançon des céréales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Orlans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Transcriptomique Complexe des GDR GE et BIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque Réseau Ecologie des Interactions Durables (REID) et le réseau Immunologie des Invertébrés (IMMUNINV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784601v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IAP (Inhibitor-of-Apoptosis Protein) gene family expansion and functional diversification in aphids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Extreme makeover: Symbiosis remodeling and endosymbiont relocalization during host metamorphosis in the cereal weevil Sitophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Korneel Hens</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd UK-France Joint meeting on Aphids - Royal Entomologial Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rothamsted, United Kingdom</w:t>
+              <w:t xml:space="preserve">2nd Microbial Ecology &amp; Environmental Microbiology Meeting - MEEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512999v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IAP (Inhibitor-of-Apoptosis Protein) gene family expansion and functional characterization in aphids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Korneel Hens</w:t>
+                <w:t xml:space="preserve">Study of insect-bacteria symbiotic interactions by dual RNAseq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Molecular Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">Journée Transcriptomique Complexe des GDR GE et BIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741297v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">IAP (Inhibitor-of-Apoptosis Protein) gene family expansion and functional diversification in aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korneel Hens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">2nd UK-France Joint meeting on Aphids - Royal Entomologial Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rothamsted, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514034v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of genes encoding Apoptosis Inhibitor Proteins (IAPs) and their role in a novel bacteriocyte cell death process in aphid symbiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">IAP (Inhibitor-of-Apoptosis Protein) gene family expansion and functional characterization in aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Severine Balmand</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korneel Hens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Evolutionary Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Molecular Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509938v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle clé du bactériocyte dans la résilience du puceron aux stress nutritionnels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Amplification des gènes codant les protéines de la famille des IAP et leur rôle dans l'homéostasie bactériocytaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korneel Hens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+              <w:t xml:space="preserve">11èmes rencontres du réseau de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514026v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel cell death process is involved in the elimination of bacteriocytes and their symbionts through aphid aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Another way to die for bacteriocytes in the aphid/Buchnera symbiotic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Israel PRC Meeting – The role of metabolic interactions in shaping the bacterial endosymbiotic community of Hemyptera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du département SPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514078v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another way to die for bacteriocytes in the aphid/Buchnera symbiotic system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kurt Buhler</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du département SPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">France-Israel PRC Meeting – The role of metabolic interactions in shaping the bacterial endosymbiotic community of Hemyptera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510629v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Rôle clé du bactériocyte dans la résilience du puceron aux stress nutritionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Israel PRC Meeting – The role of metabolic interactions in shaping the bacterial endosymbiotic community of Hemyptera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">11ème Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514051v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification des gènes codant les protéines de la famille des IAP et leur rôle dans l'homéostasie bactériocytaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Korneel Hens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes rencontres du réseau de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741308v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life history traits and tissue-specific gene expression changes underlying the symbiotic pea aphid resilience to a tyrosine and phenylalanine depleted diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Expansion of genes encoding Apoptosis Inhibitor Proteins (IAPs) and their role in a novel bacteriocyte cell death process in aphid symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">22. Evolutionary Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506796v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle forme de mort cellulaire impliquée dans la dégénérescence des cellules bactériocytaires chez le puceron du pois, Acyrthosiphon pisum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">A novel cell death process is involved in the elimination of bacteriocytes and their symbionts through aphid aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Colloque Biologie de l'Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">France-Israel PRC Meeting – The role of metabolic interactions in shaping the bacterial endosymbiotic community of Hemyptera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506790v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long-term relationship with Buchnera aphidicola imposes another way to die for Acyrthosiphon pisum bacteriocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Life history traits and tissue-specific gene expression changes underlying the symbiotic pea aphid resilience to a tyrosine and phenylalanine depleted diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Réunion annuelle du Réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
+              <w:t xml:space="preserve">9. Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506794v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From SymbAphidBase to SymbAphidCyc: two companion databases to study and compare aphid symbionts from genomes to metabolic pathways</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle forme de mort cellulaire impliquée dans la dégénérescence des cellules bactériocytaires chez le puceron du pois, Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Auvergne - Clermont-Ferrand I (UdA). FRA., Jul 2015, Clermont-Ferrand, France. 1 p</w:t>
+              <w:t xml:space="preserve">18. Colloque Biologie de l'Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208786v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propositional Logic for Efficient Microbial Community Assessment by DNA Microarray Data Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Defois</w:t>
+                <w:t xml:space="preserve">The long-term relationship with Buchnera aphidicola imposes another way to die for Acyrthosiphon pisum bacteriocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Clermont-Fd, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">9. Réunion annuelle du Réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077182v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal secondary metabolites from Monascus spp. reduce methane production by affecting rumen methanogenic Archaea diversity in wethers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+                <w:t xml:space="preserve">Propositional Logic for Efficient Microbial Community Assessment by DNA Microarray Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ribiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Defois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Clermont-Fd, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746467v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaExploArrays: a large-scale oligonucleotide probe design software for explorative DNA microarrays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">From SymbAphidBase to SymbAphidCyc: two companion databases to study and compare aphid symbionts from genomes to metabolic pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Labernardiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Conference on Parallel and Distributed Computing, Applications and Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Auvergne - Clermont-Ferrand I (UdA). FRA., Jul 2015, Clermont-Ferrand, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393662v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de sondes oligonucléotidiques pour biopuces phylogénétiques en environnement grille de calcul</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Fungal secondary metabolites from Monascus spp. reduce methane production by affecting rumen methanogenic Archaea diversity in wethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Denonfoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658712v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation et évolution des familles de transporteurs chez le puceron du pois (Acyrthosiphon pisum)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">MetaExploArrays: a large-scale oligonucleotide probe design software for explorative DNA microarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R.C. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Denonfoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Réunion Réseau Français de Biologie Adaptative des Pucerons</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13. International Conference on Parallel and Distributed Computing, Applications and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Bejing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDCAT.2012.94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818835v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Détermination de sondes oligonucléotidiques pour biopuces phylogénétiques en environnement grille de calcul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cipière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohieddine Missaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denonfoux Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation et évolution des familles de transporteurs chez le puceron du pois (Acyrthosiphon pisum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréane Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Réunion Réseau Français de Biologie Adaptative des Pucerons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie Fonctionnelle, Insectes et Interactions (0203)., Oct 2010, Lyon, France. n. p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genomic analysis of the transport function in the symbiotic system of the pea aphid Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Meeting GDRE-RA "Comparative genomics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Estudis Catalans (IEC). Barcelona, ESP., Nov 2010, Barcelone, Spain. n. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (42)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAPs) in early metazoans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+                <w:t xml:space="preserve">Exploring the genomic basis underlying the diversity of host-endosymbiont interactions in Sitophilus spp. weevils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Uxue Mendez Leyva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOLYON 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">ALPHY - AIEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290683v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How advanced microscopy tools are uncovering unexpected ways of exchanging nutrients in insect symbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
+                <w:t xml:space="preserve">Genomic insights into the evolutionary transition to mutualism in Sodalis endosymbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Uxue Mendez Leyva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vallier Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillet Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Monégat Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe régional de recherche en microbiologie des interactions (G-RREMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419490v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the genomic basis underlying the diversity of host-endosymbiont interactions in Sitophilus spp. weevils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+                <w:t xml:space="preserve">Unraveling host-endosymbiont co-evolutionary patterns in cereal weevils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Uxue Mendez Leyva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vallier Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillet Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Monégat Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALPHY - AIEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Symbnet PhD Summer School on Host-Microbe Symbioses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Oeiras, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940843v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAP) in early metazoans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacque Monod conference, Molecular basis for membrane remodelling and organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">How advanced microscopy tools are uncovering unexpected ways of exchanging nutrients in insect symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Santarella-Mellwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">Groupe régional de recherche en microbiologie des interactions (G-RREMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771905v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aphid BCR4 structure and activity uncover a new defensin peptide superfamily</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Loth</w:t>
+                <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAPs) in early metazoans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">EVOLYON 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702878v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How advanced microscopy tools are uncovering unexpected ways of exchanging nutrients in insect symbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
+                <w:t xml:space="preserve">Distinct host-endosymbiont co-evolutionary patterns in cereal weevils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Uxue Mendez Leyva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vallier Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillet Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Monégat Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">Journée Enjeu Santé globale et Bioingénierie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810099v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular endosymbionts impact DNA methylation in Sitophilus oryzae</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Aphid defense strategies, symbiotic dynamics and the role of transposable elements in parasitoid interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Possignolo Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Luis Cônsoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SymbNET International Conference on Host-Microbe Symbiosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Olhão, Portugal</w:t>
+              <w:t xml:space="preserve">International congress of transposable elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733153v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid defense strategies, symbiotic dynamics and the role of transposable elements in parasitoid interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Goubert</w:t>
+                <w:t xml:space="preserve">How advanced microscopy tools are uncovering unexpected ways of exchanging nutrients in insect symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Santarella-Mellwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of transposable elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">13èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790787v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome assembly of the cereal aphid Sipha maydis, a model for the study of dual endosymbiosis in insects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The aphid BCR4 structure and activity uncover a new defensin peptide superfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samir Fakhour</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Rencontre du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524568v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular specialization inside the symbiotic organ of an insect pest: deciphering the dialog between host and symbiotic bacteria and their adaptation to different dietetic conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807966v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bacteriocyte-specific Cysteine-Rich (BCR) proteins: a role in the control of aphid symbiosis ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Intracellular endosymbionts impact DNA methylation in Sitophilus oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Uxue Mendez Leyva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">SymbNET International Conference on Host-Microbe Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Olhão, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633269v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering bacteriocyte differentiation by laser-capture microdissection and dual RNA-sequencing in Sitophilus oryzae / Sodalis pierantonius</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Vallier</w:t>
+                <w:t xml:space="preserve">The Bacteriocyte-specific Cysteine-Rich (BCR) proteins: a role in the control of aphid symbiosis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788603v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput genomics and transcriptomics to decipher host-symbiont molecular dialogue in the cereal weevil Sitophilus oryzae and Sodalis pierantonius endosymbiotic association</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Cellular specialization inside the symbiotic organ of an insect pest: deciphering the dialog between host and symbiotic bacteria and their adaptation to different dietetic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Galambos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810657v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Genome assembly of the cereal aphid Sipha maydis, a model for the study of dual endosymbiosis in insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Fakhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">13e Rencontre du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810352v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ER stress as a major regulator of aphid bacteriocyte cell death</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741344v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small RNAs as cross-kingdom communication agents in the cereal pest Sitophilus oryzae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783615v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular specialization inside the symbiotic organ of an insect pest: deciphering the dialog between host and symbiotic bacteria and their adaptation to different dietetic conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788646v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+                <w:t xml:space="preserve">ER stress as a major regulator of aphid bacteriocyte cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783698v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocytes and the interorgan communication network regulating physiology and metabolism of the pea aphid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
+                <w:t xml:space="preserve">Small RNAs as cross-kingdom communication agents in the cereal pest Sitophilus oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alfonso Arteaga-Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741324v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte specific Cystein Rich peptides, a new defensin like protein family , are promising regulators of aphid symbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+                <w:t xml:space="preserve">Cellular specialization inside the symbiotic organ of an insect pest: deciphering the dialog between host and symbiotic bacteria and their adaptation to different dietetic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Galambos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontres du Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771990v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">High-throughput genomics and transcriptomics to decipher host-symbiont molecular dialogue in the cereal weevil Sitophilus oryzae and Sodalis pierantonius endosymbiotic association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784498v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the molecular bases of the host-symbiont interactions at critical symbiotic stages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Deciphering bacteriocyte differentiation by laser-capture microdissection and dual RNA-sequencing in Sitophilus oryzae / Sodalis pierantonius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Galambos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Rise and Fall of Mutualisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Meinz, Germany</w:t>
+              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744865v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element dynamics in the host-bacteria association of the cereal weevil Sitophilus oryzae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Vallier</w:t>
+                <w:t xml:space="preserve">Bacteriocytes and the interorgan communication network regulating physiology and metabolism of the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cissy Huygens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790867v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bacteriocyte specific Cystein Rich peptides, a new defensin like protein family , are promising regulators of aphid symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nice (virtuel), France</w:t>
+              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514174v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Unraveling the molecular bases of the host-symbiont interactions at critical symbiotic stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd UK-France Joint meeting on Aphids - Royal Entomological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rothamsted, United Kingdom</w:t>
+              <w:t xml:space="preserve">The Rise and Fall of Mutualisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Meinz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513018v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4IN: an interactive database for insect innate immunity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transposable element dynamics in the host-bacteria association of the cereal weevil Sitophilus oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Bonnamour</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Réseau Ecologie des Interactions Durables (REID) et le réseau Immunologie des Invertébrés (IMMUNINV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Mobile DNA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784931v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4IN: an interactive database for insect innate immunity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auvergne Rhône-Alpes Regional Workshop on Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">13. Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nice (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784972v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular bacterial symbiosis in a non-conventional insect: the challenges of imaging subcellular functional organization &amp; bacterial-host co-development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">4IN: an interactive database for insect innate immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Bonnamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Imaging the cell meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Réseau Ecologie des Interactions Durables (REID) et le réseau Immunologie des Invertébrés (IMMUNINV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785062v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a dual RNA-seq strategy to unravel the molecular bases of host-symbiont interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">4IN: an interactive database for insect innate immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Bonnamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la FR BioEnviS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Auvergne Rhône-Alpes Regional Workshop on Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804142v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element dynamics in Sitophilus oryzae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Intracellular bacterial symbiosis in a non-conventional insect: the challenges of imaging subcellular functional organization &amp; bacterial-host co-development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auvergne Rhône-Alpes Regional Workshop on Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">10th Imaging the cell meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785024v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element dynamics and regulation in a major crop pest: Sitophilus oryzae.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Goubert</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national sur les éléments transposables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd UK-France Joint meeting on Aphids - Royal Entomological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rothamsted, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790834v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte reprogramming to maintain organismal homeostasis under nutritional stress in aphid symbiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Development of a dual RNA-seq strategy to unravel the molecular bases of host-symbiont interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd UK-France Joint meeting on Aphids - Royal Entomological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rothamsted, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la FR BioEnviS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513048v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a dual RNA-seq strategy to unravel the molecular bases of host-symbiont interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transposable element dynamics in Sitophilus oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auvergne Rhône-Alpes Regional Workshop on Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785000v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Transposable element dynamics and regulation in a major crop pest: Sitophilus oryzae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Chancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Villeurbanne (INSA-Lyon), France</w:t>
+              <w:t xml:space="preserve">Congrès national sur les éléments transposables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514067v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of aphid bacteriocyte cell death by RNAseq analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bacteriocyte reprogramming to maintain organismal homeostasis under nutritional stress in aphid symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t>
+              <w:t xml:space="preserve">2nd UK-France Joint meeting on Aphids - Royal Entomological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rothamsted, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741337v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Development of a dual RNA-seq strategy to unravel the molecular bases of host-symbiont interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Auvergne Rhône-Alpes Regional Workshop on Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509913v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of aphid bacteriocyte cell death by RNAseq analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the essentiality of the primary endosymbiont of the rice weevil Sitophilus oryzae through genome analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Meeting of the Spanish Society for Evolutionary Biology (SESBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Palma of Mallorca, Balearic Islands, Spain</w:t>
+              <w:t xml:space="preserve">11. European Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514015v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte reprogramming to maintain organismal homeostasis under nutritional stress in aphid symbiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization of aphid bacteriocyte cell death by RNAseq analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth European Congress of Entomology</w:t>
+              <w:t xml:space="preserve">11th European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509885v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The draft genome sequence of the rice weevil Sitophilus oryzae as a model to explore the host-symbiont interactions in a nascent stage of endosymbiosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Villeurbanne (INSA-Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506786v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluating the essentiality of the primary endosymbiont of the rice weevil Sitophilus oryzae through genome analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vargas-Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Meeting of the Spanish Society for Evolutionary Biology (SESBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Palma of Mallorca, Balearic Islands, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacteriocyte reprogramming to maintain organismal homeostasis under nutritional stress in aphid symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIth European Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The draft genome sequence of the rice weevil Sitophilus oryzae as a model to explore the host-symbiont interactions in a nascent stage of endosymbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vargas-Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse génomique de la fonction de transport dans le système symbiotique du puceron du pois Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France. , 126 p., 2010, CBI-2010 : 16ème Colloque de Biologie de l’Insecte, Lyon, 18 au 20 octobre 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20143,1205 +20902,1205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Tubular Networks Channel Carbohydrates in Insect Endosymbiosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Rivard</w:t>
+                <w:t xml:space="preserve">High-throughput Tn-seq screens identify both known and novel&amp;lt;i&amp;gt;Pseudomonas putida&amp;lt;/i&amp;gt;KT2440 genes involved in metal resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
+                <w:t xml:space="preserve">Laura Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792721v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive annotation of transcription factors, chromatin-associated factors, and basal transcription machinery in the pea aphid, Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput Tn-seq screens identify both known and novel&amp;lt;i&amp;gt;Pseudomonas putida&amp;lt;/i&amp;gt;KT2440 genes involved in metal resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Bacterial Tubular Networks Channel Carbohydrates in Insect Endosymbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Santarella-Mellwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791915v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional survey of ovarian bacteriomes in the cereal weevil,&amp;lt;i&amp;gt;Sitophilus oryzae&amp;lt;/i&amp;gt;, shows down-regulation of immune effectors at the onset of sexual maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cereal Weevil’s Antimicrobial Peptides: At the Crosstalk between Development, Endosymbiosis and Immune Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Galambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of host and endosymbiont gene expression governs endosymbiont growth and elimination in the cereal weevil&amp;lt;i&amp;gt;Sitophilus&amp;lt;/i&amp;gt;spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transposable element-rich genome of the cereal pest Sitophilus oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Wide Identification Of Bacterial Genes Required For Plant Infection By Tn-Seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Condemine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evolutionary trends and feeding ecology diversification in the Hemiptera, anchored by the milkweed bug genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristen Panfilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Jentzsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Erezyilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichiro Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21351,114 +22110,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de sondes oligonucléotidiques pour l'exploration à haut débit de la diversité taxonomique et fonctionnelle d'environnements complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014CLF22498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01086970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId447"/>
+      <w:footerReference w:type="default" r:id="rId460"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21526,51 +22285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15A155D8"/>
+    <w:nsid w:val="7C7FBE1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21674,51 +22433,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="208A3BF4"/>
+    <w:nsid w:val="EC4BC2BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21822,51 +22581,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="BCE8CB99"/>
+    <w:nsid w:val="F5FA68F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22059,51 +22818,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-parisot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5217-8415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181863030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-8116-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biotech-bioinfo.insa-lyon.fr/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bf2i.insa-lyon.fr/fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmge.uca.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medis.clermont.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935102v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Boubakri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-12-24-0160-R" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2024.104217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Miotello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00140-25" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128789v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Royet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kergoat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Lutz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oriol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70095" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Santarella-Mellwig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem-Debbache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.10.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Galambos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02164-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632867v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galambos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent-Monegat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parisot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heddi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0062" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04427987v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Florian Akossi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25020880" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Fakhour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03297-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227067v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Djobbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Msaad Guerfali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Charaabi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286108" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345509v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01714-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045330v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142513" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045297v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schmitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sorin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Frout&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14020269" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huygens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peignier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2021.103670" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738802v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ambroise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bearzatto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071360" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862651v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012480" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01334-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cissy Huygens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2013847117" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philip Oeyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Benoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Beukeboom" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Bornberg-Bauer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa106" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919023v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Consuegra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Grenier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Akherraz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000681" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galvao Ferrarini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2007151117" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139047v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Herv&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1821806116" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139052v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Panfilio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vargas Jentzsch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Erezyilmaz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Suzuki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1660-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922287v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Royet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rodrigue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12754" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768487v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720237115" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905508v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01498" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606055v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00067" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belkorchia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pombert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsx002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637913v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;chelotte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31027" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599389v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mege" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Adrian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145558" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394069v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guilhen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gueguen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Iltis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2557-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388523v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34321" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352558v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Huerta-Cepas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto F Vellozo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw081" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247479v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139075" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248748v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bongoua-Devisme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4117-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449139v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mon&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigneron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2048-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449140v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gasc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beugnot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.06.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110149v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peyretaillade" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00736-14" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053924v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Panek" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alaoui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mone" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Demettre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100791" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612766v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Abid" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bau036" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487472v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bragalini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prudent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsu030" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110169v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipi&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/350487" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01059404v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Harris" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaci" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-679" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110134v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Peyretaillade" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boucher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Parisot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gasc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Butler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.78" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071789v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pelin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu178" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612757v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tottey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Denonfoux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohiedine Missaoui" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062544.s004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445822v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00453-13" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783545v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dst001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822134v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02559.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2A4DD88B03CB9CD6458E8297C28673DE944A343/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651992v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts597" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813939v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2156" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612754v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mb Harris" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mihajlovski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01867-12" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814808v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.03.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K6850C0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052268v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0743-5_13" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304321v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30363-1_13" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772783v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Beugnot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3369-3_10" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273700v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3136-1_6" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772798v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denonfoux J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290694v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753005v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798309v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bellavicqua" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753845v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783705v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702864v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524595v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670574v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cruch&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Pauliat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807017v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530729v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galambos N." TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798331v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633283v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783124v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889858v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633233v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771966v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670590v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783612v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771926v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783582v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cardinaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Villalba" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784485v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783524v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514209v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771798v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514196v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin Emmanuelle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792785v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806873v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784679v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Orlans" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784637v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784732v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784601v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512999v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneel Hens" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741297v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514034v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509938v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514078v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510629v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Buhler" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514051v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741308v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506796v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506790v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506794v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buhler" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208786v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labernardiere" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077182v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaziri" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribiere" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746467v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393662v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2012.94" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658712v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818835v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Rabatel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823073v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290683v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419490v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940843v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Uxue Mendez Leyva" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137897v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771905v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810099v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733153v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790787v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Possignolo Gomes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luis C&#244;nsoli" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baril" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524568v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807966v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633269v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788603v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810657v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810352v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741344v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783615v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfonso Arteaga-Figueroa" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788646v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783698v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741324v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771990v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784498v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744865v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790867v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514174v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513018v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784931v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beranger" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bonnamour" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784972v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785062v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804142v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785024v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790834v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Chancy" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513048v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785000v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514067v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741337v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509913v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741347v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509885v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755294v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792721v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792881v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791915v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791940v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791881v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791892v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792685v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991141v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936178v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Jentzsch" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01086970v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CLF22498" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-parisot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5217-8415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181863030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-8116-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biotech-bioinfo.insa-lyon.fr/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bf2i.insa-lyon.fr/fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmge.uca.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medis.clermont.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05581229v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msag078/8539999" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Royet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kergoat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Lutz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oriol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Boubakri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Miotello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2024.104217" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987746v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00140-25" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-12-24-0160-R" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395665v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Santarella-Mellwig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem-Debbache" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.10.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220930v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Galambos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02164-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Fakhour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03297-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04427987v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Florian Akossi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25020880" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galambos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent-Monegat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parisot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heddi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0062" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schmitt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sorin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Frout&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14020269" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345509v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01714-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227067v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Djobbi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Msaad Guerfali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Charaabi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286108" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045330v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142513" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507324v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huygens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peignier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2021.103670" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ambroise" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bearzatto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071360" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862651v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012480" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01334-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028766v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galvao Ferrarini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2007151117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618254v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philip Oeyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Benoit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Beukeboom" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Bornberg-Bauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa106" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cissy Huygens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2013847117" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919023v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Consuegra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Grenier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Akherraz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000681" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139047v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Herv&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1821806116" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139052v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Panfilio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vargas Jentzsch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Erezyilmaz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Suzuki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1660-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922287v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Royet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rodrigue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12754" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905508v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01498" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768487v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720237115" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606055v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00067" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594835v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belkorchia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pombert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsx002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394069v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guilhen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gueguen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Iltis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2557-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599389v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mege" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Adrian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145558" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637913v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;chelotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31027" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388523v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34321" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352558v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Huerta-Cepas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto F Vellozo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw081" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449140v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gasc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beugnot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defois" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.06.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248748v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bongoua-Devisme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4117-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247479v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139075" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449139v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mon&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigneron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2048-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071789v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pelin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu178" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487472v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bragalini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prudent" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsu030" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612766v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Abid" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bau036" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053924v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Panek" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alaoui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mone" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Demettre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100791" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110149v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peyretaillade" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00736-14" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110169v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipi&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/350487" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01059404v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Harris" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaci" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-679" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110134v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Peyretaillade" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boucher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Parisot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gasc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Butler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.78" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445822v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tottey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00453-13" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783545v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dst001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612757v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Denonfoux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohiedine Missaoui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062544.s004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651992v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts597" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813939v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2156" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822134v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02559.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2A4DD88B03CB9CD6458E8297C28673DE944A343/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612754v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mb Harris" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mihajlovski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01867-12" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814808v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.03.004" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K6850C0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052268v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0743-5_13" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304321v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30363-1_13" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772783v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Beugnot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3369-3_10" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273700v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3136-1_6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772798v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denonfoux J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290694v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418827v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Uxue Mendez Leyva" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallier Agn&#232;s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Benjamin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Sandrine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Mon&#233;gat Carole" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798309v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bellavicqua" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753005v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753845v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783705v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702864v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633283v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670574v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cruch&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Pauliat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524595v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807017v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530729v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galambos N." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798331v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783612v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783124v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889858v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633233v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771966v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670590v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567958v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771926v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783582v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cardinaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Villalba" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792785v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783524v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784485v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514209v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771798v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514196v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin Emmanuelle" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806873v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784637v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784679v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Orlans" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784732v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784601v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512999v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneel Hens" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741297v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741308v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510629v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Buhler" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514051v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514026v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514034v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509938v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514078v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506796v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506790v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506794v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buhler" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077182v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaziri" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribiere" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208786v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labernardiere" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746467v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393662v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2012.94" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658712v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818835v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Rabatel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823073v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940843v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418898v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418907v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137897v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419490v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290683v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418900v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790787v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Possignolo Gomes" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luis C&#244;nsoli" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baril" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810099v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771905v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733153v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633269v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807966v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524568v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784498v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783698v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810352v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741344v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783615v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfonso Arteaga-Figueroa" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788646v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810657v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788603v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741324v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771990v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744865v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790867v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514174v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784931v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beranger" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bonnamour" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784972v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785062v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513018v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804142v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785024v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790834v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Chancy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513048v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785000v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741347v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509913v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741337v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514067v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509885v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755294v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791915v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792881v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792721v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791940v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791881v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791892v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792685v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991141v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936178v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Jentzsch" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01086970v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CLF22498" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>