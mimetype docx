--- v1 (2026-04-14)
+++ v2 (2026-05-23)
@@ -119,53 +119,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">181863030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=_Xuy7osAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/C-8116-2012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -177,143 +198,143 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Positions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2015-now: Assistant Professor at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">INSA Lyon</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BF2I Lab</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2014-2015: Fixed term Assistant Professor (French ATER) at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">INSA Lyon</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BF2I Lab</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. &amp;quot;High-throughput genomics and transcriptomics to study insect symbioses&amp;quot;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2011-2014: PhD student, Université Blaise Pascal (Clermont-Ferrand II, France), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LMGE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">CIDAM</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> labs. &amp;quot;Selection of oligonucleotide probes for high-throughput study of complex environments&amp;quot;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Academic degrees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -404,7679 +425,7679 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary trajectories, early diversification and species-specific amplification of the metazoan Inhibitor of Apoptosis (IAP) repertoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.msag078. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+              <w:t xml:space="preserve">, 2026, 43 (5), pp.msag078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msag078/8539999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Throughput Tn‐Seq Screens Identify Both Known and Novel Pseudomonas putida KT2440 Genes Involved in Metal Tolerance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Royet</w:t>
+                <w:t xml:space="preserve">ArtSymbioCyc, a metabolic network database collection dedicated to arthropod symbioses: a case study, the tripartite cooperation in Sipha maydis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Kergoat</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.70095⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00140-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128789v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frankia Root Nodulation Alters the Molecular Defence Responses Against Phytophthora alni Infection in Alnus glutinosa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Fournier</w:t>
+                <w:t xml:space="preserve">Annotation of transcription factors, chromatin-associated factors, and basal transcription machinery in the pea aphid, Acyrthosiphon pisum, and development of the ATFdb database, a resource for studies of transcriptional regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Miotello</w:t>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.14105⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.104217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2024.104217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128776v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of transcription factors, chromatin-associated factors, and basal transcription machinery in the pea aphid, Acyrthosiphon pisum, and development of the ATFdb database, a resource for studies of transcriptional regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Frankia Root Nodulation Alters the Molecular Defence Responses Against Phytophthora alni Infection in Alnus glutinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Boubakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hubert Charles</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Miotello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2024.104217⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.14105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832131v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArtSymbioCyc, a metabolic network database collection dedicated to arthropod symbioses: a case study, the tripartite cooperation in Sipha maydis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+                <w:t xml:space="preserve">High‐Throughput Tn‐Seq Screens Identify Both Known and Novel Pseudomonas putida KT2440 Genes Involved in Metal Tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Gerlin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stefanie Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msystems.00140-25⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (5), pp.e70095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.70095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987746v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytophthora alni Infection Reinforces the Defense Reactions in Alnus glutinosa - Frankia Roots to the Detriment of Nodules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Boubakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 38 (3), pp.463-478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/MPMI-12-24-0160-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial tubular networks channel carbohydrates in insect endosymbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Santarella-Mellwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 188 (26), pp.7355-7365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2025.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-transcriptomics on microdissected cells reveals functional specialisation of symbiont-bearing-cells and contrasted responses to nutritional stress in the cereal weevil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoletta Galambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (1), pp.182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40168-025-02164-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PacBio Hi-Fi genome assembly of Sipha maydis, a model for the study of multipartite mutualism in insects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">MicroAnnot: A Dedicated Workflow for Accurate Microsporidian Genome Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Polonais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reginald Florian Akossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samir Fakhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-03297-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (2), pp.880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms25020880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632873v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroAnnot: A Dedicated Workflow for Accurate Microsporidian Genome Annotation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">PacBio Hi-Fi genome assembly of Sipha maydis, a model for the study of multipartite mutualism in insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Fakhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms25020880⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-03297-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427987v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cereal weevils' antimicrobial peptides: at the crosstalk between development, endosymbiosis and immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Galambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vincent-Monegat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 379 (1901), pp.20230062. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2023.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GReNaDIne: A Data-Driven Python Library to Infer Gene Regulatory Networks from Gene Expression Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Frouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (2), pp.269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/genes14020269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of host and endosymbiont gene expression governs endosymbiont growth and elimination in the cereal weevil Sitophilus spp.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Differential responses of Ceratitis capitata to infection by the entomopathogenic fungus Purpureocillium lilacinum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Djobbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Msaad Guerfali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+                <w:t xml:space="preserve">Kamel Charaabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (1), pp.274. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (9), pp.e0286108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-023-01714-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0286108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345509v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential responses of Ceratitis capitata to infection by the entomopathogenic fungus Purpureocillium lilacinum</w:t>
+                <w:t xml:space="preserve">Coordination of host and endosymbiont gene expression governs endosymbiont growth and elimination in the cereal weevil Sitophilus spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Djobbi</w:t>
+                <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Msaad Guerfali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Vallier</w:t>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Charaabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert Charles</w:t>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0286108⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-023-01714-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227067v1</w:t>
+                <w:t xml:space="preserve">hal-04345509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endosymbiont-containing germarium transcriptional survey in a cereal weevil depicts downregulation of immune effectors at the onset of sexual maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1142513. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1142513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary diversification of insulin-related peptides (IRPs) in aphids and spatiotemporal distribution in Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huygens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 141, pp.103670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ibmb.2021.103670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Di-Symbiotic Systems in the Aphids Sipha maydis and Periphyllus lyropictus Provide a Contrasting Picture of Recent Co-Obligate Nutritional Endosymbiosis in Aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bearzatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Fakhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (7), pp.1360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms10071360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphid BCR4 Structure and Activity Uncover a New Defensin Peptide Superfamily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (20), pp.12480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms232012480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (1), pp.156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40168-022-01334-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transposable element-rich genome of the cereal pest Sitophilus oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (1), pp.241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12915-021-01158-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and morphological reorganization of endosymbiosis during metamorphosis accommodates adult metabolic requirements in a weevil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Galvao Ferrarini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nabity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2007151117⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028766v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and morphological reorganization of endosymbiosis during metamorphosis accommodates adult metabolic requirements in a weevil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arinder Arora</w:t>
+                <w:t xml:space="preserve">Justin Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Galvao Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (32), pp.19347-19358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2007151117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917617v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawfly genomes reveal evolutionary acquisitions that fostered the mega-radiation of parasitoid and eusocial Hymenoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Philip Oeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Beukeboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Bornberg-Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (7), pp.1099-1118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gbe/evaa106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary novelty in the apoptotic pathway of aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cissy Huygens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (51), pp.32545-32556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2013847117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophila-associated bacteria differentially shape the nutritional requirements of their host during juvenile growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessika Consuegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Akherraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (3), pp.e3000681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weevil pgrp-lb prevents endosymbiont TCT dissemination and chronic host systemic immune activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (12), pp.5623-5632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1821806116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evolutionary trends and feeding ecology diversification in the Hemiptera, anchored by the milkweed bug genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristen Panfilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Vargas Jentzsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Erezyilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichiro Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), pp.64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13059-019-1660-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification by Tn-seq of Dickeya dadantii genes required for survival in chicory plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Condemine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (2), pp.287-306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mpp.12754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte Reprogramming to Cope With Nutritional Stress in a Phloem Sap Feeding Hemipteran, the Pea Aphid Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2018.01498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte cell death in the pea aphid/ Buchnera symbiotic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (8), pp.E1819 - E1828. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1720237115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metatranscriptomics reveals the active bacterial and eukaryotic fibrolytic communities in the rumen of dairy cow fed a mixed diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.67-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomics of microsporidian genomes reveals a minimal non-coding RNA set and new insights for transcription in minimal eukaryotic genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Belkorchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Polonais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (3), pp.251-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/dnares/dsx002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional profiling of Klebsiella pneumoniae defines signatures for planktonic, sessile and biofilm-dispersed cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oral exposure to environmental pollutant benzo[a]pyrene impacts the intestinal epithelium and induces gut microbial shifts in murine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Céline Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Iltis</w:t>
+                <w:t xml:space="preserve">Claude Darcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Déchelotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2557-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep31027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394069v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of dehalococcoidia in the anaerobic deep water of a remote meromictic crater lake and detection of dehalococcoidia-derived reductive dehalogenase homologous genes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional profiling of Klebsiella pneumoniae defines signatures for planktonic, sessile and biofilm-dispersed cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+                <w:t xml:space="preserve">Cyril Guilhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Mege</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenz Adrian</w:t>
+                <w:t xml:space="preserve">Nathalie Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Iltis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0145558⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2557-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599389v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral exposure to environmental pollutant benzo[a]pyrene impacts the intestinal epithelium and induces gut microbial shifts in murine model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of dehalococcoidia in the anaerobic deep water of a remote meromictic crater lake and detection of dehalococcoidia-derived reductive dehalogenase homologous genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Peyret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Déchelotte</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenz Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep31027⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0145558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637913v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599389v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of phenylalanine hydroxylase reduces adult lifespan and fecundity, and impairs embryonic development in parthenogenetic pea aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep34321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArthropodaCyc: a CycADS powered collection of BioCyc databases to analyse and compare metabolism of arthropods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto F Vellozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/database/baw081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing prokaryotic dark matter genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Defois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 166 (10), pp.814-830. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resmic.2015.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of clay mineral, wood sawdust or root organic matter on the bacterial and fungal community structures in two aged PAH-contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bongoua-Devisme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (18), pp.13724-13738. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-4117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Prediction and Validation of Small CDSs Expand the Gene Repertoire of the Smallest Known Eukaryotic Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Belkorchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Polonais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (9), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0139075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weevil endosymbiont dynamics is associated with a clamping of immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Moné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (1), pp.819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-015-2048-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsporidian Genomes Harbor a Diverse Array of Transposable Elements that Demonstrate an Ancestry of Horizontal Exchange with Metazoans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Pelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Polonais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Belkorchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (9), pp.2289-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gbe/evu178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution Hybrid Selection Capture for the Recovery of Functional Full-Length Eukaryotic cDNAs From Complex Environmental Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bragalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (6), pp.685-694. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/dnares/dsu030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhylOPDb: a 16S rRNA oligonucleotide probe database for prokaryotic identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014, pp.bau036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/database/bau036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hijacking of Host Cellular Functions by an Intracellular Parasite, the Microsporidian Anncaliia algerae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Panek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham El Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Demettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (6), pp.e100791. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0100791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genomes of Three Strains Representative of the Bacillus anthracis Diversity Found in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Derzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (4), pp.25081258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.00736-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Scale Explorative Oligonucleotide Probe Selection for Thousands of Genetic Groups on a Computing Grid: Application to Phylogenetic Probe Design Using a Curated Small Subunit Ribosomal RNA Gene Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohieddine Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cipière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Scientific World Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014, pp.350487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2014/350487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110169v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomics highlights the unique biology of Methanomassiliicoccales, a Thermoplasmatales-related seventh order of methanogenic archaea that encodes pyrrolysine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (1), pp.679. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-15-679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01059404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting the architecture and the features of the microsporidian genomes to investigate diversity and impact of these parasites on ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.25182222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/hdy.2014.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Sequence of &amp;quot;Candidatus Methanomassiliicoccus intestinalis&amp;quot; Issoire-Mx1, a Third Thermoplasmatales-Related Methanogenic Archaeon from Human Feces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Tottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (4), pp.e00453-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.00453-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02445822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Capture Coupled to High-Throughput Sequencing as a Strategy for Targeted Metagenome Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (2), pp. 1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/dnares/dst001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human Gut Chip ‘‘HuGChip’’, an Explorative Phylogenetic Microarray for Determining Gut Microbiome Diversity at Family Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Tottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohiedine Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 449, pp.804 - 804. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0062544.s004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KASpOD a web service for highly specific and explorative oligonucleotide design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (23), pp.3161-3162. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation of microsporidian genomes using transcriptional signals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Polonais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (1), pp.1137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms2156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting unknown sequences with DNA microarrays: explorative probe design strategies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (2), pp.356-71. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02559.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Sequence of &amp;quot;Candidatus Methanomethylophilus alvus&amp;quot; Mx1201, a Methanogenic Archaeon from the Human Gut Belonging to a Seventh Order of Methanogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh Mb Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Tottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mihajlovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 194 (24), pp.6944 - 6945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.01867-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme reduction and compaction of microsporidian genomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham El Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Diogon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Polonais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 162 (6), pp.598-606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resmic.2011.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8086,669 +8107,669 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of Insect as a Platform for Transcriptomic Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA abundance analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2170, pp.185-198, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-0743-5_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Diversity of the Apoptotic Pathway in Insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution, Origin of Life, Concepts ans Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.253-285, 2019, 978-3-030-30363-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-30363-1_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted Gene Capture by Hybridization to Illuminate Ecosystem Functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjane Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Defois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Environmental Genomics (MEG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1399, Springer New York, pp.167-182, 2016, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-3369-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probe design strategies for oligonucleotide microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mahul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microarray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1368, Editions Springer, 2016, Methods in Molecular Biology, 978-1-4939-3135-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-3136-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software tools for the selection of oligonucleotide probes for microarrays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denonfoux Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyretaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microarrays: Current technology, Innovations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister Academic Press, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8758,6500 +8779,6500 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific expansion and diversification of Inhibitors of APoptosis (IAPs) support symbiont maintenance and morph-specific regulation in aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International Symposium on Aphids (ISA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Pyeongchang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct host-endosymbiont co-evolutionary trajectories in cereal weevils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Uxue Mendez Leyva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallier Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillet Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent-Monégat Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Ecologie des Interactions durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eavesdropping on the intimate dialogue between an insect and its nutritional endosymbiont along key stages of their life together</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Vallier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nikoletta Galambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bellavicqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SymbNET International Conference on Host-Microbe Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Olhao - Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution towards a two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of Ecology and Evolution (SFE2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFE2), Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Joint Congress on Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNAseq analysis reveals new roles for conserved metazoan pathways in the regulation of bacteriocyte dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evolutionarily conserved metazoan pathways have evolved new functions and regulate bacteriocytes' dynamics in the context of symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783705v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionarily conserved metazoan pathways have evolved new functions and regulate bacteriocytes' dynamics in the context of symbiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">RNAseq analysis reveals new roles for conserved metazoan pathways in the regulation of bacteriocyte dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">14èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702864v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte-specific Cysteine-Rich (BCR) peptides form a new aphid-specific defensin-like family and are promising regulators of aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Terrasson</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyrthosiphon pisum tissue-specific gene regulatory network inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Cruché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elea Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome-wide annotation of transcription factors in the pea aphid, Acyrthosiphon pisum, and the related database, ATFdb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular specialization inside the symbiotic organ of an insect pest: deciphering the dialog between host and symbiotic bacteria and their adaptation to different dietetic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoletta Galambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microlaser Biotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des peptides antimicrobiens dans la symbiose mutualiste entre le charançon des céréales Sitophilus oryzae et la bactérie endosymbiotique Sodalis pierantonius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galambos N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du réseau "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular specialization inside the symbiotic organ of an insect pest: deciphering the dialog between host and symbiotic bacteria and their adaptation to different dietetic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoletta Galambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microgenomics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element regulation in the cereal weevil Sitophilus oryzae and its potential association with an endosymbiotic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNET (23d congrès national des éléments transposables)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de régulation géniques : Méthodes d'inférence et questions biologiques dans le modèle puceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première rencontre SPE et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE département SPE, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de méthodes d'apprentissage automatique pour la reconstruction et modélisation de réseaux géniques développementaux chez les bactériocytes d'insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er séminaire Métaprogramme DIGIT-BIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peptides « Bacteriocyte-specific Cystein-Rich » : une nouvelle famille de défensine. Régulateurs de la symbiose chez les pucerons ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Terrasson</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Journées du GDR "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides « Bacteriocyte-specific Cysteine Rich » (BCR) : un rôle dans le contrôle de la symbiose ? Focus sur BCR4 chez le puceron du pois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Terrasson</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte differentiation and cell death in the aphid/Buchnera symbiotic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The red palm weevil Rhynchophorus ferrugineus in the OMICS and post-genomic eras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Date Palm Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Khalifa, Mar 2022, Abu Dabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the molecular bases of host-endosymbiont interactions at critical developmental stages of a cereal weevil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La face cachée des LncRNAs d’Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Rencontre du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés - BAPOA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The assembly of the rice weevil Sitophilus oryzae is dominated by transposable elements and shades light on the evolution of endosymbiosis in a major crop pest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthropod Genomics Symposium 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Notre Dame, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the molecular bases of the host-symbiont interactions at critical symbiotic stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular mechanisms of interspecies interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Virtual conference, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune functions and developmental processes promoting endosymbiosis maintenance in the cereal weevil Sitophilus spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du réseau Etudes Fonctionnelles chez les ORganismes modèles - EFOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrypter le dialogue moléculaire hôte-symbiote pour l’étude systémique des interactions symbiotiques chez les insectes d’intérêt agronomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Enjeu Santé Globale et Bioingénierie de l'INSA Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Inhibitor of APoptosis (IAP) gene family in aphids: between expansion and functional diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Villeurbanne (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the molecular bases of the host-symbiont interactions at critical symbiotic stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaires du Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the inhibitor of aPoptosis (IAP) repertoire in insects reveals a complex pattern of gene losses and amplifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jousselin Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huygens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incontri di diversità delle forme e degli animali, Università di Pisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting up a Dual-RNAseq approach to unravel the modulation of symbiotic structures during the metamorphosis of the cereal weevil Sitophilus oryzae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects: Immunity and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Entomology Society, Sep 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Dual-RNAseq strategy to unravel the molecular bases of host-symbiont interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Réseau Ecologie des Interactions Durables (REID) et le réseau Immunologie des Invertébrés (IMMUNINV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGRP-LB, acteur majeur du maintien et du contrôle de l’endosymbiose chez le charançon des céréales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Orlans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Réseau Ecologie des Interactions Durables (REID) et le réseau Immunologie des Invertébrés (IMMUNINV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme makeover: Symbiosis remodeling and endosymbiont relocalization during host metamorphosis in the cereal weevil Sitophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Microbial Ecology &amp; Environmental Microbiology Meeting - MEEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of insect-bacteria symbiotic interactions by dual RNAseq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Transcriptomique Complexe des GDR GE et BIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAP (Inhibitor-of-Apoptosis Protein) gene family expansion and functional diversification in aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korneel Hens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd UK-France Joint meeting on Aphids - Royal Entomologial Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rothamsted, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAP (Inhibitor-of-Apoptosis Protein) gene family expansion and functional characterization in aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korneel Hens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Molecular Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification des gènes codant les protéines de la famille des IAP et leur rôle dans l'homéostasie bactériocytaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Another way to die for bacteriocytes in the aphid/Buchnera symbiotic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Korneel Hens</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes rencontres du réseau de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du département SPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741308v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another way to die for bacteriocytes in the aphid/Buchnera symbiotic system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kurt Buhler</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du département SPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">France-Israel PRC Meeting – The role of metabolic interactions in shaping the bacterial endosymbiotic community of Hemyptera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510629v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
+                <w:t xml:space="preserve">Amplification des gènes codant les protéines de la famille des IAP et leur rôle dans l'homéostasie bactériocytaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korneel Hens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Israel PRC Meeting – The role of metabolic interactions in shaping the bacterial endosymbiotic community of Hemyptera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">11èmes rencontres du réseau de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514051v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle clé du bactériocyte dans la résilience du puceron aux stress nutritionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
+                <w:t xml:space="preserve">Expansion of genes encoding Apoptosis Inhibitor Proteins (IAPs) and their role in a novel bacteriocyte cell death process in aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">22. Evolutionary Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514034v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of genes encoding Apoptosis Inhibitor Proteins (IAPs) and their role in a novel bacteriocyte cell death process in aphid symbiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Severine Balmand</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Evolutionary Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509938v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel cell death process is involved in the elimination of bacteriocytes and their symbionts through aphid aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France-Israel PRC Meeting – The role of metabolic interactions in shaping the bacterial endosymbiotic community of Hemyptera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life history traits and tissue-specific gene expression changes underlying the symbiotic pea aphid resilience to a tyrosine and phenylalanine depleted diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle forme de mort cellulaire impliquée dans la dégénérescence des cellules bactériocytaires chez le puceron du pois, Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Colloque Biologie de l'Insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long-term relationship with Buchnera aphidicola imposes another way to die for Acyrthosiphon pisum bacteriocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Réunion annuelle du Réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositional Logic for Efficient Microbial Community Assessment by DNA Microarray Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Defois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Clermont-Fd, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From SymbAphidBase to SymbAphidCyc: two companion databases to study and compare aphid symbionts from genomes to metabolic pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Labernardiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Auvergne - Clermont-Ferrand I (UdA). FRA., Jul 2015, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal secondary metabolites from Monascus spp. reduce methane production by affecting rumen methanogenic Archaea diversity in wethers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaExploArrays: a large-scale oligonucleotide probe design software for explorative DNA microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference on Parallel and Distributed Computing, Applications and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Bejing, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PDCAT.2012.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de sondes oligonucléotidiques pour biopuces phylogénétiques en environnement grille de calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cipière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cipière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohieddine Missaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denonfoux Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation et évolution des familles de transporteurs chez le puceron du pois (Acyrthosiphon pisum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Réunion Réseau Français de Biologie Adaptative des Pucerons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie Fonctionnelle, Insectes et Interactions (0203)., Oct 2010, Lyon, France. n. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic analysis of the transport function in the symbiotic system of the pea aphid Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Meeting GDRE-RA "Comparative genomics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Estudis Catalans (IEC). Barcelona, ESP., Nov 2010, Barcelone, Spain. n. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15261,5638 +15282,5638 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the genomic basis underlying the diversity of host-endosymbiont interactions in Sitophilus spp. weevils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Uxue Mendez Leyva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALPHY - AIEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic insights into the evolutionary transition to mutualism in Sodalis endosymbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Uxue Mendez Leyva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallier Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillet Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent-Monégat Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe régional de recherche en microbiologie des interactions (G-RREMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling host-endosymbiont co-evolutionary patterns in cereal weevils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Uxue Mendez Leyva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallier Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillet Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent-Monégat Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbnet PhD Summer School on Host-Microbe Symbioses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Oeiras, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAP) in early metazoans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacque Monod conference, Molecular basis for membrane remodelling and organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How advanced microscopy tools are uncovering unexpected ways of exchanging nutrients in insect symbiosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Rivard</w:t>
+                <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAPs) in early metazoans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe régional de recherche en microbiologie des interactions (G-RREMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">EVOLYON 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419490v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAPs) in early metazoans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+                <w:t xml:space="preserve">Distinct host-endosymbiont co-evolutionary patterns in cereal weevils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Uxue Mendez Leyva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vallier Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillet Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Monégat Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOLYON 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Journée Enjeu Santé globale et Bioingénierie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290683v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct host-endosymbiont co-evolutionary patterns in cereal weevils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent-Monégat Carole</w:t>
+                <w:t xml:space="preserve">How advanced microscopy tools are uncovering unexpected ways of exchanging nutrients in insect symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Santarella-Mellwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Enjeu Santé globale et Bioingénierie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Groupe régional de recherche en microbiologie des interactions (G-RREMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418900v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphid defense strategies, symbiotic dynamics and the role of transposable elements in parasitoid interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Possignolo Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Luis Cônsoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of transposable elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How advanced microscopy tools are uncovering unexpected ways of exchanging nutrients in insect symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Santarella-Mellwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The aphid BCR4 structure and activity uncover a new defensin peptide superfamily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Terrasson</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular endosymbionts impact DNA methylation in Sitophilus oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Uxue Mendez Leyva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SymbNET International Conference on Host-Microbe Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Olhão, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bacteriocyte-specific Cysteine-Rich (BCR) proteins: a role in the control of aphid symbiosis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Terrasson</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular specialization inside the symbiotic organ of an insect pest: deciphering the dialog between host and symbiotic bacteria and their adaptation to different dietetic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoletta Galambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome assembly of the cereal aphid Sipha maydis, a model for the study of dual endosymbiosis in insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Fakhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Rencontre du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cellular specialization inside the symbiotic organ of an insect pest: deciphering the dialog between host and symbiotic bacteria and their adaptation to different dietetic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Galambos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Rencontres du Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810352v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ER stress as a major regulator of aphid bacteriocyte cell death</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Small RNAs as cross-kingdom communication agents in the cereal pest Sitophilus oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alfonso Arteaga-Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741344v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small RNAs as cross-kingdom communication agents in the cereal pest Sitophilus oryzae</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luis Alfonso Arteaga-Figueroa</w:t>
+                <w:t xml:space="preserve">ER stress as a major regulator of aphid bacteriocyte cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t>
+              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783615v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular specialization inside the symbiotic organ of an insect pest: deciphering the dialog between host and symbiotic bacteria and their adaptation to different dietetic conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788646v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput genomics and transcriptomics to decipher host-symbiont molecular dialogue in the cereal weevil Sitophilus oryzae and Sodalis pierantonius endosymbiotic association</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering bacteriocyte differentiation by laser-capture microdissection and dual RNA-sequencing in Sitophilus oryzae / Sodalis pierantonius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Galambos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810657v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering bacteriocyte differentiation by laser-capture microdissection and dual RNA-sequencing in Sitophilus oryzae / Sodalis pierantonius</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justin Maire</w:t>
+                <w:t xml:space="preserve">High-throughput genomics and transcriptomics to decipher host-symbiont molecular dialogue in the cereal weevil Sitophilus oryzae and Sodalis pierantonius endosymbiotic association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788603v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocytes and the interorgan communication network regulating physiology and metabolism of the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cissy Huygens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte specific Cystein Rich peptides, a new defensin like protein family , are promising regulators of aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Terrasson</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the molecular bases of the host-symbiont interactions at critical symbiotic stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Rise and Fall of Mutualisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Meinz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element dynamics in the host-bacteria association of the cereal weevil Sitophilus oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Goubert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile DNA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nice (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4IN: an interactive database for insect innate immunity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Bonnamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Réseau Ecologie des Interactions Durables (REID) et le réseau Immunologie des Invertébrés (IMMUNINV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2nd UK-France Joint meeting on Aphids - Royal Entomological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rothamsted, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784931v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4IN: an interactive database for insect innate immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bonnamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auvergne Rhône-Alpes Regional Workshop on Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Colloque Réseau Ecologie des Interactions Durables (REID) et le réseau Immunologie des Invertébrés (IMMUNINV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784972v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular bacterial symbiosis in a non-conventional insect: the challenges of imaging subcellular functional organization &amp; bacterial-host co-development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">4IN: an interactive database for insect innate immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Bonnamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Imaging the cell meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Auvergne Rhône-Alpes Regional Workshop on Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785062v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Intracellular bacterial symbiosis in a non-conventional insect: the challenges of imaging subcellular functional organization &amp; bacterial-host co-development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd UK-France Joint meeting on Aphids - Royal Entomological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rothamsted, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th Imaging the cell meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513018v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a dual RNA-seq strategy to unravel the molecular bases of host-symbiont interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la FR BioEnviS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element dynamics in Sitophilus oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auvergne Rhône-Alpes Regional Workshop on Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element dynamics and regulation in a major crop pest: Sitophilus oryzae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Chancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national sur les éléments transposables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte reprogramming to maintain organismal homeostasis under nutritional stress in aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd UK-France Joint meeting on Aphids - Royal Entomological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rothamsted, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a dual RNA-seq strategy to unravel the molecular bases of host-symbiont interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auvergne Rhône-Alpes Regional Workshop on Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of aphid bacteriocyte cell death by RNAseq analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of aphid bacteriocyte cell death by RNAseq analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Villeurbanne (INSA-Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the essentiality of the primary endosymbiont of the rice weevil Sitophilus oryzae through genome analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Meeting of the Spanish Society for Evolutionary Biology (SESBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Palma of Mallorca, Balearic Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte reprogramming to maintain organismal homeostasis under nutritional stress in aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The draft genome sequence of the rice weevil Sitophilus oryzae as a model to explore the host-symbiont interactions in a nascent stage of endosymbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse génomique de la fonction de transport dans le système symbiotique du puceron du pois Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France. , 126 p., 2010, CBI-2010 : 16ème Colloque de Biologie de l’Insecte, Lyon, 18 au 20 octobre 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20902,1205 +20923,1205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput Tn-seq screens identify both known and novel&amp;lt;i&amp;gt;Pseudomonas putida&amp;lt;/i&amp;gt;KT2440 genes involved in metal resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive annotation of transcription factors, chromatin-associated factors, and basal transcription machinery in the pea aphid, Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Tubular Networks Channel Carbohydrates in Insect Endosymbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Santarella-Mellwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ghanem-Debbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional survey of ovarian bacteriomes in the cereal weevil,&amp;lt;i&amp;gt;Sitophilus oryzae&amp;lt;/i&amp;gt;, shows down-regulation of immune effectors at the onset of sexual maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cereal Weevil’s Antimicrobial Peptides: At the Crosstalk between Development, Endosymbiosis and Immune Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Galambos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of host and endosymbiont gene expression governs endosymbiont growth and elimination in the cereal weevil&amp;lt;i&amp;gt;Sitophilus&amp;lt;/i&amp;gt;spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transposable element-rich genome of the cereal pest Sitophilus oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Wide Identification Of Bacterial Genes Required For Plant Infection By Tn-Seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Condemine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evolutionary trends and feeding ecology diversification in the Hemiptera, anchored by the milkweed bug genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristen Panfilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Jentzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Erezyilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22110,114 +22131,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de sondes oligonucléotidiques pour l'exploration à haut débit de la diversité taxonomique et fonctionnelle d'environnements complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014CLF22498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01086970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId460"/>
+      <w:footerReference w:type="default" r:id="rId461"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22285,51 +22306,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C7FBE1D"/>
+    <w:nsid w:val="0EB32EEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22433,51 +22454,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EC4BC2BA"/>
+    <w:nsid w:val="794426DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22581,51 +22602,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F5FA68F2"/>
+    <w:nsid w:val="F4678930"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22818,51 +22839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-parisot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5217-8415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181863030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-8116-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biotech-bioinfo.insa-lyon.fr/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bf2i.insa-lyon.fr/fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmge.uca.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medis.clermont.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05581229v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msag078/8539999" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Royet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kergoat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Lutz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oriol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Boubakri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Miotello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2024.104217" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987746v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00140-25" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-12-24-0160-R" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395665v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Santarella-Mellwig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem-Debbache" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.10.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220930v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Galambos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02164-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Fakhour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03297-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04427987v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Florian Akossi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25020880" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galambos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent-Monegat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parisot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heddi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0062" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schmitt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sorin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Frout&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14020269" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345509v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01714-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227067v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Djobbi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Msaad Guerfali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Charaabi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286108" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045330v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142513" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507324v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huygens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peignier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2021.103670" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ambroise" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bearzatto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071360" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862651v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012480" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01334-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028766v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galvao Ferrarini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2007151117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618254v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philip Oeyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Benoit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Beukeboom" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Bornberg-Bauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa106" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cissy Huygens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2013847117" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919023v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Consuegra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Grenier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Akherraz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000681" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139047v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Herv&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1821806116" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139052v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Panfilio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vargas Jentzsch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Erezyilmaz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Suzuki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1660-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922287v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Royet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rodrigue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12754" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905508v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01498" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768487v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720237115" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606055v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00067" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594835v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belkorchia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pombert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsx002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394069v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guilhen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gueguen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Iltis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2557-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599389v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mege" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Adrian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145558" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637913v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;chelotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31027" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388523v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34321" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352558v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Huerta-Cepas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto F Vellozo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw081" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449140v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gasc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beugnot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defois" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.06.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248748v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bongoua-Devisme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4117-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247479v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139075" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449139v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mon&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigneron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2048-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071789v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pelin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu178" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487472v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bragalini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prudent" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsu030" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612766v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Abid" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bau036" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053924v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Panek" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alaoui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mone" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Demettre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100791" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110149v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peyretaillade" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00736-14" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110169v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipi&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/350487" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01059404v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Harris" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaci" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-679" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110134v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Peyretaillade" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boucher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Parisot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gasc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Butler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.78" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445822v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tottey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00453-13" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783545v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dst001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612757v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Denonfoux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohiedine Missaoui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062544.s004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651992v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts597" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813939v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2156" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822134v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02559.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2A4DD88B03CB9CD6458E8297C28673DE944A343/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612754v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mb Harris" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mihajlovski" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01867-12" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814808v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.03.004" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K6850C0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052268v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0743-5_13" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304321v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30363-1_13" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772783v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Beugnot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3369-3_10" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273700v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3136-1_6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772798v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denonfoux J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290694v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418827v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Uxue Mendez Leyva" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallier Agn&#232;s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Benjamin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Sandrine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Mon&#233;gat Carole" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798309v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bellavicqua" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753005v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753845v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783705v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702864v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633283v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670574v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cruch&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Pauliat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524595v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807017v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530729v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galambos N." TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798331v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783612v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783124v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889858v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633233v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771966v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670590v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567958v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771926v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783582v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cardinaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Villalba" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792785v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783524v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784485v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514209v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771798v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514196v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin Emmanuelle" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806873v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784637v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784679v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Orlans" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784732v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784601v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512999v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneel Hens" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741297v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741308v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510629v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Buhler" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514051v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514026v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514034v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509938v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514078v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506796v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506790v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506794v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buhler" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077182v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaziri" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribiere" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208786v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labernardiere" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746467v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393662v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2012.94" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658712v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818835v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Rabatel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823073v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940843v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418898v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418907v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137897v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419490v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290683v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418900v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790787v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Possignolo Gomes" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luis C&#244;nsoli" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baril" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810099v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771905v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733153v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633269v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807966v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524568v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784498v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783698v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810352v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741344v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783615v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfonso Arteaga-Figueroa" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788646v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810657v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788603v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741324v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771990v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744865v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790867v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514174v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784931v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beranger" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bonnamour" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784972v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785062v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513018v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804142v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785024v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790834v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Chancy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513048v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785000v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741347v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509913v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741337v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514067v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509885v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755294v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791915v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792881v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792721v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791940v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791881v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791892v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792685v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991141v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936178v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Jentzsch" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01086970v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CLF22498" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-parisot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5217-8415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181863030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=_Xuy7osAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-8116-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biotech-bioinfo.insa-lyon.fr/fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bf2i.insa-lyon.fr/fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lmge.uca.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medis.clermont.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05581229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msag078/8539999" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987746v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00140-25" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2024.104217" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Boubakri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Miotello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128789v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Royet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kergoat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Lutz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oriol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70095" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-12-24-0160-R" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395665v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Santarella-Mellwig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem-Debbache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.10.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220930v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Galambos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02164-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04427987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Florian Akossi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25020880" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Fakhour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03297-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galambos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent-Monegat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parisot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heddi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schmitt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sorin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Frout&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14020269" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Djobbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Msaad Guerfali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Charaabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286108" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345509v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01714-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045330v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142513" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huygens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peignier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2021.103670" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738802v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ambroise" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bearzatto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071360" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012480" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839252v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01334-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galvao Ferrarini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2007151117" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618254v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philip Oeyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Benoit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Beukeboom" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Bornberg-Bauer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa106" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cissy Huygens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2013847117" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919023v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Consuegra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Grenier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Akherraz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000681" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139047v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Herv&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1821806116" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139052v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Panfilio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vargas Jentzsch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Erezyilmaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Suzuki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1660-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922287v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Royet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rodrigue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12754" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905508v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01498" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768487v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720237115" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606055v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepercq" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mosoni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00067" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594835v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belkorchia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pombert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsx002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637913v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darcha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;chelotte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394069v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guilhen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gueguen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Iltis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2557-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599389v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mege" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Adrian" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145558" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388523v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34321" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352558v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Huerta-Cepas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto F Vellozo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw081" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449140v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gasc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beugnot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.06.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248748v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bongoua-Devisme" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4117-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247479v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139075" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449139v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mon&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigneron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2048-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071789v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pelin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu178" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487472v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bragalini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prudent" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsu030" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612766v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Abid" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bau036" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053924v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Panek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alaoui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mone" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Demettre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100791" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110149v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peyretaillade" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00736-14" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110169v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipi&#232;re" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/350487" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01059404v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Harris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaci" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-679" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110134v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Peyretaillade" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boucher" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Parisot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gasc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Butler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.78" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445822v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tottey" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00453-13" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783545v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dst001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612757v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Denonfoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohiedine Missaoui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062544.s004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651992v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts597" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813939v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2156" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822134v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02559.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2A4DD88B03CB9CD6458E8297C28673DE944A343/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612754v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mb Harris" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mihajlovski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01867-12" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814808v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.03.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K6850C0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052268v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0743-5_13" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304321v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30363-1_13" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772783v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Beugnot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3369-3_10" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273700v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3136-1_6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772798v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denonfoux J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290694v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418827v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Uxue Mendez Leyva" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallier Agn&#232;s" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Benjamin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Sandrine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Mon&#233;gat Carole" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798309v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bellavicqua" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753005v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753845v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702864v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783705v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633283v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670574v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cruch&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Pauliat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524595v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807017v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530729v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galambos N." TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798331v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783612v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783124v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889858v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633233v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771966v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670590v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567958v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771926v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783582v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cardinaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Villalba" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792785v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783524v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784485v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514209v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771798v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514196v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin Emmanuelle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806873v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784637v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784679v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Orlans" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784732v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784601v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kremer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512999v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneel Hens" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741297v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510629v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Buhler" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514051v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741308v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514026v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509938v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514034v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514078v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506796v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506790v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506794v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buhler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077182v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaziri" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribiere" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208786v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labernardiere" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746467v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393662v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2012.94" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658712v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818835v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Rabatel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823073v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940843v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418898v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418907v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137897v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290683v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418900v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419490v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790787v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Possignolo Gomes" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luis C&#244;nsoli" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baril" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810099v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771905v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733153v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633269v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807966v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524568v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784498v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783698v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788646v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783615v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfonso Arteaga-Figueroa" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741344v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810352v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788603v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810657v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741324v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771990v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744865v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790867v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514174v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513018v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784931v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beranger" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bonnamour" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784972v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785062v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804142v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785024v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790834v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Chancy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513048v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785000v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741347v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509913v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741337v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514067v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509885v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755294v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791915v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792881v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792721v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791940v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791881v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791892v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792685v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991141v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936178v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Jentzsch" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01086970v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CLF22498" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>