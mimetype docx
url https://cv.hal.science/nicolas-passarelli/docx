--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-3925-9218</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=At1HqTEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,1705 +182,1705 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational design of an integrated directional coupler for wideband operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Passarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Palomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Kabakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martijn de Sterke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 63 (14), pp.D28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.514816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Silver Nanostructures on Different Supports: From Nanoparticle Decoration to a Complete Shell Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Macchione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Moiraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Passarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemNanoMat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cnma.202300515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal Silver Nanoparticle Plasmonic Arrays for Versatile Lasing Architectures via Template‐Assisted Self‐Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ylli Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Passarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Mendoza-Carreño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Scarabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Mihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (23), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adom.202300983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz lasing conditions of radiative and nonradiative propagating plasmon modes in graphene-coated cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Prelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Passarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Bustos-Marún</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Depine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (9), pp.2547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAB.463846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spaser and optical amplification conditions in graphene-coated active wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Prelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Passarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Bustos Marún</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Depine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (7), pp.2118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAB.423734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Plasmonic Colloidal Meta‐Molecules for Tunable Photonic Supercrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Molet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Passarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Scarabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Mihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (20), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adom.202100761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Photoluminescence of Cesium Lead Halide Perovskites by Quasi‐3D Photonic Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Mendoza Carreño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Passarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Otero-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakshminarayana Polavarapu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adom.202101324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Analysis of Metallic-Nanodimer Thermoplasmonics for Phototactic Nanoswimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Passarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Bustos-Marún</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (2), pp.1821-1829. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsanm.9b02505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasing Conditions of Transverse Electromagnetic Modes in Metallic-Coated Micro- and Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Passarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Bustos-Marún</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Depine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (20), pp.13015-13026. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b01808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold decoration of silica by decomposition of aqueous gold( iii ) hydroxide at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Macchione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moiraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Passarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Macagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (36), pp.19979-19989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8RA01032C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmon enhanced light absorption in aluminium@Hematite core shell hybrid nanocylinders: the critical role of length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezequiel Encina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Passarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Coronado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (5), pp.2857-2868. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6RA27594J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spaser and Optical Amplification Conditions in Gold-Coated Active Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Passarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Bustos-Marún</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Coronado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (43), pp.24941-24949. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic Interactions: From Molecular Plasmonics and Fano Resonances to Ferroplasmons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Passarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Coronado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (10), pp.9723-9728. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn505145v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-step/one-pot decoration of oxide microparticles with silver nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Macchione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Douglas-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Passarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Moiraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 428, pp.32-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1869,173 +1890,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of a Cylindrical Graphene-based Localized Surface Plasmon Spaser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Prelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Passarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl Bustos Marún</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Depine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Washington, France. pp.JTh4A.25, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/FIO.2020.JTh4A.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2103,51 +2124,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="652065B0"/>
+    <w:nsid w:val="3D36C3D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2334,51 +2355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-passarelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3925-9218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138557v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Passarelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Palomba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kabakova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martijn de Sterke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.514816" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138562v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Macchione" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Moiraghi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Coronado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P&#233;rez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202300515" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138569v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylli Conti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mendoza-Carre&#241;o" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Scarabelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Mihi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300983" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138588v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Prelat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Bustos-Mar&#250;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Depine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.463846" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cuevas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Bustos Mar&#250;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.423734" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Molet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis P&#233;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Mihi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202100761" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mendoza Carre&#241;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Otero-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshminarayana Polavarapu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202101324" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Bertoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02505" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b01808" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macchione" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samaniego" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moiraghi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Macagno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA01032C" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Encina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA27594J" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05240" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138617v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn505145v" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138619v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Douglas-Gallardo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.04.039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138596v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2020.JTh4A.25" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-passarelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3925-9218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=At1HqTEAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138557v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Passarelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Palomba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kabakova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martijn de Sterke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.514816" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Macchione" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Moiraghi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Coronado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202300515" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylli Conti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mendoza-Carre&#241;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Scarabelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Mihi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300983" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Prelat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Bustos-Mar&#250;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Depine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.463846" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cuevas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Bustos Mar&#250;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.423734" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Molet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis P&#233;rez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Mihi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202100761" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mendoza Carre&#241;o" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Otero-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshminarayana Polavarapu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202101324" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Bertoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02505" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b01808" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macchione" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samaniego" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moiraghi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Macagno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA01032C" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Encina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA27594J" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138613v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05240" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn505145v" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138619v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Douglas-Gallardo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.04.039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2020.JTh4A.25" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>