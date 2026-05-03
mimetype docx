--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -66,23993 +66,18240 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (49)</w:t>
-[...5751 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (156)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A trainable connected filter preprocessing layer based on component trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wonder Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas de P. O. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronaldo F. Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson H. R. Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3T MRI 4D flow sequence acquisition time reduction on a vascular phantom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mendes-Carreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Portefaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Apr 2026, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FDG-PET image diagnosis using multi-angle projection analysis with coupled weakly and fully supervised frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsutaka Nemoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuga Niwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junnosuke Sahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Nagaoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsuhiro Mikami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du temps d'acquisition de la séquence de flux 4D en IRM 3T pour l'imagerie de vaisseaux cérébraux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Conception de filtres connexes basés sur l'arbre topologique des formes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mendes Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Portefaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique Imagerie vasculaire (GdR IASIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Géométrie Discrète et Morphologie Mathématique (GDMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065319v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbres morphologiques de partitions partielles : tutoriel, avancées, perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A real-world patient MR angiography (MRA) database for brain vasculature segmentation and modelling in predictive simulation for the planning of interventional neuroradiology procedures (PreSPIN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Géométrie Discrète et Morphologie Mathématique (GDMM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESMRMB 2025 Online 41st Annual Scientific Meeting 8–11 October 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Society for Magnetic Resonance in Medicine and Biology, Oct 2025, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10334-025-01278-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142056v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic segmentation of neonatal electroencephalography for assisted interpretation: a multi label approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tutorial – Topological image analysis based on morphological hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Calcul et Données (JCAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137778v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'une séquence IRM de flux 4D et de la simulation numérique pour l'étude hémodynamique des anévrismes intracrâniens</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Designing connected operators using the topological tree of shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mendes Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Portefaix</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société de Mathématiques Appliquées et Industrielles (SMAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Groningen, Netherlands. pp.195-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-09544-2_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097600v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-world patient MR angiography (MRA) database for brain vasculature segmentation and modelling in predictive simulation for the planning of interventional neuroradiology procedures (PreSPIN)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ulysse Puel</w:t>
+                <w:t xml:space="preserve">Physiological pattern detection of neonatal EEGs: a U-Net segmentation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kamgnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB 2025 Online 41st Annual Scientific Meeting 8–11 October 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Non-stationarity and statistics for EEG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Nanterre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343952v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de filtres connexes basés sur l'arbre topologique des formes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Label-constrained unsupervised domain adaptation for semantic segmentation with diffusion models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Géométrie Discrète et Morphologie Mathématique (GDMM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Hyderabad, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10888617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142091v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial – Topological image analysis based on morphological hierarchies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Cousty</w:t>
+                <w:t xml:space="preserve">Efficient connected alternating sequential filters based on component trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wonder Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dênnis José da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morimitsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
+                <w:t xml:space="preserve">Ronaldo F. Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Groningen, Netherlands</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, Groningen, Netherlands. pp.210-223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-09544-2_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347335v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163556v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-constrained unsupervised domain adaptation for semantic segmentation with diffusion models</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10888617⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Huston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852579v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient connected alternating sequential filters based on component trees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hemodynamic Modeling of Cerebral Aneurysms: Coupling 4D Flow MRI and Finite Element Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ronaldo F. Hashimoto</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Portefaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FreeFEM Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Jacques-Louis Lions (LJLL), Sorbonne Université, Dec 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163556v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing connected operators using the topological tree of shapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Arbres morphologiques de partitions partielles : tutoriel, avancées, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Géométrie Discrète et Morphologie Mathématique (GDMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Chambéry, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994612v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological pattern detection of neonatal EEGs: a U-Net segmentation approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparaison d'une séquence IRM de flux 4D et de la simulation numérique pour l'étude hémodynamique des anévrismes intracrâniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Portefaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Non-stationarity and statistics for EEG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société de Mathématiques Appliquées et Industrielles (SMAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Mathématiques Appliquées et Industrielles, 2025, Carcans Maubuisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244127v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation du temps d'acquisition de la séquence de flux 4D en IRM 3T pour l'imagerie de vaisseaux cérébraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Kraus</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Portefaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée thématique Imagerie vasculaire (GdR IASIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863223v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic Modeling of Cerebral Aneurysms: Coupling 4D Flow MRI and Finite Element Simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Automatic segmentation of neonatal electroencephalography for assisted interpretation: a multi label approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kamgnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FreeFEM Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Jacques-Louis Lions (LJLL), Sorbonne Université, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Calcul et Données (JCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425857v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New algorithms for multivalued component-trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bijectivity analysis of finite rotations on Z2: A hierarchical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Naegel</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-78347-0_2⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Florence, Italy. pp.3-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668027v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ccDice: A topology-aware Dice score based on connected components</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Convex optimization for binary tree-based transport networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Sallé de Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Srir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Topology- and Graph-Informed Imaging Informatics (TGI3@MICCAI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-73967-5_2⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Florence, Italy. pp.217-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653406v3</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04359833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to modify the tree of shapes of an image: Connected operators without gradient inversion</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early Alterations of Diabetic Mouse Aortas Revealed by X-ray micro-CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Ben Zemzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowen Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Vanalderweireldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Romier-Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Geometry &amp; Computing / Journées du Groupe de Travail en Géométrie Discrète et Morphologie Mathématique (GDMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Luminy, France</w:t>
+              <w:t xml:space="preserve">Soleil User Meeting (SUM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Synchrotron SOLEIL, 2024, Saint Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04812097v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale component-tree: A hierarchical representation of sparse objects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Building the topological tree of shapes from the tree of shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mendes Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Florence, Italy. pp.312-324, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_24⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Florence, Italy. pp.271-285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363690v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building the topological tree of shapes from the tree of shapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Finite rotations on Z2: hierarchical structure and bijectivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Géométrie Discrète et Morphologie Mathématique (GDMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Luminy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363684v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bijectivity analysis of finite rotations on Z2: A hierarchical approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How to modify the tree of shapes of an image: Connected operators without gradient inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mendes Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française pour la reconnaissance et l'interprétation des formes, Jul 2024, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371613v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex optimization for binary tree-based transport networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
+                <w:t xml:space="preserve">Développement d'un modèle radiomique TEP utilisant une moyenne pondérée pour prédire la localisation de la seconde récidive après réirradiation pour un cancer de la tête et du cou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Calugaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de la Société Française de Radiothérapie Oncologique (SFRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04359833v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Alterations of Diabetic Mouse Aortas Revealed by X-ray micro-CT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale component trees for enhanced representation in multiplex immunohistochemistry imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soleil User Meeting (SUM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453686v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite rotations on Z2: hierarchical structure and bijectivity analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How to modify the tree of shapes of an image: Connected operators without gradient inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mendes Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Géométrie Discrète et Morphologie Mathématique (GDMM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Kolkata, India. pp.1-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78347-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749030v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to modify the tree of shapes of an image: Connected operators without gradient inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mendes Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française pour la reconnaissance et l'interprétation des formes, Jul 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Conference Geometry &amp; Computing / Journées du Groupe de Travail en Géométrie Discrète et Morphologie Mathématique (GDMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Luminy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811314v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale component trees for enhanced representation in multiplex immunohistochemistry imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">New algorithms for multivalued component-trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Francky Randrianasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI56570.2024.10635272⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Kolkata, India. pp.19-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78347-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450142v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to modify the tree of shapes of an image: Connected operators without gradient inversion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ccDice: A topology-aware Dice score based on connected components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-78347-0_1⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Topology- and Graph-Informed Imaging Informatics (TGI3@MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Marrakesh, Morocco. pp.11-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-73967-5_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668002v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653406v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle radiomique TEP utilisant une moyenne pondérée pour prédire la localisation de la seconde récidive après réirradiation pour un cancer de la tête et du cou</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale component-tree: A hierarchical representation of sparse objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Colson</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Radiothérapie Oncologique (SFRO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Florence, Italy. pp.312-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629336v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenCCO : Une implémentation de l’algorithme CCO pour la construction d’arbres vasculaires 2D et 3D</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Arbre topologique des formes : algorithme de construction et application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mendes Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fourey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier R-Vessel-X 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Géométrie Discrète et Morphologie Mathématique (GDMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133361v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring damaged elastic arteries by Synchrotron X-ray Micro-CT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Blaise</w:t>
+                <w:t xml:space="preserve">Automated aortic anatomy analysis: From image to clinical indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Lahlouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Escalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Biomécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
+              <w:t xml:space="preserve">Engineering in Medicine and Biology Conference (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Sidney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10340921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147878v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbre topologique des formes : algorithme de construction et application</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mouse arterial wall analysis from synchrotron micro-CT imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowen Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Ben Zemzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Almagro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Géométrie Discrète et Morphologie Mathématique (GDMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée ISS (International Society for Stereology) France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153911v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated aortic anatomy analysis: From image to clinical indicators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Escalard</w:t>
+                <w:t xml:space="preserve">OpenCCO : Une implémentation de l’algorithme CCO pour la construction d’arbres vasculaires 2D et 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering in Medicine and Biology Conference (EMBC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier R-Vessel-X 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065597v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouse arterial wall analysis from synchrotron micro-CT imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Exploring damaged elastic arteries by Synchrotron X-ray Micro-CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaowen Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Ben Zemzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vanalderwiert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Romier-Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ISS (International Society for Stereology) France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès de la Société Française de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grenoble, France. pp.S30-S32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957679v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouse arterial wall imaging and analysis from synchrotron X-ray microtomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Imagerie et analyse des parois d’artères avec la microtomographie aux rayons X synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaowen Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Ben Zemzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Almagro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé (JRJCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700227v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie et analyse des parois d’artères avec la microtomographie aux rayons X synchrotron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Analysis of diabetes alteration of the mouse aorta from synchrotron micro-CT imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaowen Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Ben Zemzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Almagro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timm Weitkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé (JRJCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Computational and Mathematical Biomedical Engineering (CMBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Milano, Italy. pp.609-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825742v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649937v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aortic arch anatomy characterization from MRA: A CNN-based segmentation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Lahlouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Chenoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Kolkata, India. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI52829.2022.9761708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of diabetes alteration of the mouse aorta from synchrotron micro-CT imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformations affines discrètes sous contraintes topologiques et géométriques. Approche d'optimisation sur les complexes cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Mathematical Biomedical Engineering (CMBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Milano, Italy. pp.609-612</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Géométrie Discrète et Morphologie Mathématique (GDMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649937v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations affines discrètes sous contraintes topologiques et géométriques. Approche d'optimisation sur les complexes cellulaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Caractérisation anatomique de l’arche aortique à partir de volumes ARM : une approche de segmentation basée sur les CNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Lahlouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Szewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Chenoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Géométrie Discrète et Morphologie Mathématique (GDMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée ISS France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, (Distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868578v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation anatomique de l’arche aortique à partir de volumes ARM : une approche de segmentation basée sur les CNN</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A topological tree of shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Chenoune</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ISS France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France. pp.221-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-19897-7_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550034v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707130v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A topological tree of shapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Adaptive homotopy for organ segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707130v2</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive homotopy for organ segmentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mouse arterial wall imaging and analysis from synchrotron X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowen Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Ben Zemzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Almagro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Bordeaux, France. pp.3731-3735, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690360v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-regularity verification for 2D polygonal objects based on medial axis analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Anchorage, Alaska, United States. pp.1584-1588, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homotopic Digital Rigid Motion: An Optimization Approach on Cellular Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Uppsala (virtual), Sweden. pp.189-201, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994752v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, Concept and Result Reproducibility of the Benchmark on Vesselness Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssée Merveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproducible Research in Pattern Recognition (RRPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Milan, Italy. pp.121-135, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-76423-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of lymph node tumor features in PET/CT for segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Lucia Farfan Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Grossiord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gogin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Papathanassiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nice, France. pp.588-592, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results with a new annotation tool for liver volume and inner vessels from DCE-MRI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lienemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Physiological Human (VPH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesselness filters: A survey with benchmarks applied to liver imaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Automatic segmentation of axillary lymph nodes in PET/CT scans: A hybrid CNN / component-tree approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Lucia Farfan Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gogin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée ISS France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544493v2</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic segmentation of axillary lymph nodes in PET/CT scans: A hybrid CNN / component-tree approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vesselness filters: A survey with benchmarks applied to liver imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ISS France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Milan, Italy. pp.3528-3535, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469922v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544493v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmark preview of liver vessel enhancement algorithms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réseaux antagonistes génératifs pour la reconstruction super-résolution et la segmentation en IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Physiological Human (VPH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances - Atelier Apprentissage Profond : Théorie et Applications (APTA@EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537816v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux antagonistes génératifs pour la reconstruction super-résolution et la segmentation en IRM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A benchmark preview of liver vessel enhancement algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances - Atelier Apprentissage Profond : Théorie et Applications (APTA@EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Virtual Physiological Human (VPH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387754v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of axillary and supraclavicular tumoral lymph nodes in PET/CT: A hybrid CNN/component-tree approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Lucia Farfan Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gogin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Papathanassiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Milan (virtuel), Italy. pp.6672-6679, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of axillary lymph nodes in PET/CT scans: First experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Lucia Farfan Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gogin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Papathanassiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances - Atelier Apprentissage Profond : Théorie et Applications (APTA@EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'IRM de cervelet de nouveau-nés prématurés par approche hiérarchique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rigid motions in the cubic grid: A discussion on topological issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacper Pluta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ISS France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Marne-la-Vallée, France. pp.127-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003654v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892944v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigid motions in the cubic grid: A discussion on topological issues</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of cortical segmentation pipelines on clinical neonatal MRI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_11⟩</w:t>
+              <w:t xml:space="preserve">Engineering in Medicine and Biology Conference (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Berlin, Germany. pp.6553-6556, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892944v2</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of cortical segmentation pipelines on clinical neonatal MRI data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Hierarchical approach for neonate cerebellum segmentation from MRI: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cettour-Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering in Medicine and Biology Conference (EMBC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856795⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Saarbrücken, Germany. pp.483-495, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896545v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical approach for neonate cerebellum segmentation from MRI: An experimental study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Super-résolution et segmentation simultanées d’IRM cérébrales néonatales par réseaux antagonistes génératifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Loron</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès National d’Imagerie du Vivant (CNIV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982960v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-résolution et segmentation simultanées d’IRM cérébrales néonatales par réseaux antagonistes génératifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Simultaneous super-resolution and segmentation using a generative adversarial network: Application to neonatal brain MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National d’Imagerie du Vivant (CNIV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Venice, Italy. pp.991-994, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978970v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilabel, multiscale topological transformation for cerebral MRI segmentation post-processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Saarbrücken, Germany. pp.471-482, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component-trees: Structural and spectral extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Digital Topology and Mathematical Morphology (DTMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous super-resolution and segmentation using a generative adversarial network: Application to neonatal brain MRI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Segmentation d'IRM de cervelet de nouveau-nés prématurés par approche hiérarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cettour-Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée ISS France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895163v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations rigides pour les objets discrets non-convexes en 2D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Discrete regular polygons for digital shape rigid motion via polygonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique (GTMG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Reproducible Research on Pattern Recognition (RRPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Beijing, China. pp.55-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-23987-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740074v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation 3D des lésions du lymphome à partir de descripteurs multimodaux TEP/TDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Grossiord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique du GdR ISIS : "Segmentation d'images biomédicales : quels outils pour l'analyse des données massives, hétérogènes et multimodales ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete regular polygons for digital shape rigid motion via polygonization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Convexity invariance of voxel objects under rigid motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Reproducible Research on Pattern Recognition (RRPR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-23987-9_4⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Beijing, China. pp.1157-1162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2018.8545023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853795v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695388v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching filtering by region-based attributes on hierarchical structures for image co-segmentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Papathanassiou</w:t>
+                <w:t xml:space="preserve">Une approche par patchs, multi-atlas, itérative pour la segmentation du cortex cérébral en IRM néonatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Marne-la-Vallée, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706566v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic quality analysis of binary partition trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Francky Randrianasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition and Artificial Intelligence (ICPRAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montréal, Canada. pp.114-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convexity invariance of voxel objects under rigid motions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matching filtering by region-based attributes on hierarchical structures for image co-segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Alvarez Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Romaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Servagi-Vernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2018.8545023⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Athens, Greece. pp.131-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695388v2</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche par patchs, multi-atlas, itérative pour la segmentation du cortex cérébral en IRM néonatale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Geometric-preserving rigid motions of digital objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Journées Informatique et Géométrie (JIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716923v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric-preserving rigid motions of digital objects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Imagerie angiographique : du réel au numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Informatique et Géométrie (JIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve"> Congrès de la Nouvelle Société Française d'Athérosclérose (NSFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822122v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie angiographique : du réel au numérique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hierarchical forest attributes for multimodal tumor segmentation on FDG-PET/contrast-enhanced CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Alvarez Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Romaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Servagi-Vernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Congrès de la Nouvelle Société Française d'Athérosclérose (NSFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Washington, United States. pp.163-167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2018.8363546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822189v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical forest attributes for multimodal tumor segmentation on FDG-PET/contrast-enhanced CT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformations rigides pour les objets discrets non-convexes en 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Hong Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique (GTMG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695078v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation directionnelle pour la segmentation de structures curvilignes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Réflexions sur l'évaluation supervisée de la qualité d'un arbre binaire de partitions d'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Francky Randrianasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances - Atelier Fouille de Données Complexes (FDC@EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694822v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convexity-preserving rigid motions of 2D digital objects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Automated 3D lymphoma lesion segmentation from PET/CT characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Grossiord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_7⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Melbourne, Australia. pp.174-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565028v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated 3D lymphoma lesion segmentation from PET/CT characteristics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Convexity-preserving rigid motions of 2D digital objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950495⟩</w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vienna, Austria. pp.69-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616459v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur l'évaluation supervisée de la qualité d'un arbre binaire de partitions d'image</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Honeycomb geometry: Rigid motions on the hexagonal grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacper Pluta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances - Atelier Fouille de Données Complexes (FDC@EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.33-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694887v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arbres de coupes comme extracteur d'attributs pour la segmentation multi-images par marche aléatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Alvarez Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romaniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Servagi-Vernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Papathanassiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honeycomb geometry: Rigid motions on the hexagonal grid</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluating the quality of binary partition trees based on uncertain semantic ground-truth for image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Francky Randrianasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gançarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_4⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Beijing, China. pp.3874-3878, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8297008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497608v2</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the quality of binary partition trees based on uncertain semantic ground-truth for image segmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Implicit component-graph: A discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8297008⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Fontainebleau, France. pp.235-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719337v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit component-graph: A discussion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Régularisation directionnelle pour la segmentation de structures curvilignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Miraucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Kurtz</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Juan-les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695076v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bijective rigid motions of the 2D Cartesian grid</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Construction d’arbres binaires de partitions à partir de caractéristiques multiples pour la segmentation d’images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Francky Randrianasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGEO - Atelier collaboration, classification, connaissances et données de l’environnement (C3DE@SAGEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275598v2</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’arbres binaires de partitions à partir de caractéristiques multiples pour la segmentation d’images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Multicriteria 3D PET image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Alvarez Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Grossiord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Romaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO - Atelier collaboration, classification, connaissances et données de l’environnement (C3DE@SAGEO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Orléans, France. pp.346-351, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726297v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria 3D PET image segmentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bijective rigid motions of the 2D Cartesian grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacper Pluta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367162⟩</w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nantes, France. pp.359-371, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616446v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275598v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational model for thin structure segmentation based on a directional regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssée Merveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Miraucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Phoenix, United States. pp.4324-4328, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7533176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From real MRA to virtual MRA: Towards an open-source framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Athènes, France. pp.335-343, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-46726-9_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijectivity certification of 3D digitized rotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kacper Pluta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Romon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Topology in Image Context (CTIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Marseille, France. pp.30-41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315226v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchies and shape-space for PET image segmentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dispositif médical, objets connectés, systèmes d'information : quelle gestion de la convergence numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P. Armspach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontre INRIA Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169944v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif médical, objets connectés, systèmes d'information : quelle gestion de la convergence numérique ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Segmentation multi-image : approche collaborative basée sur les arbres binaires de partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Francky Randrianasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre INRIA Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée ISS France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489125v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking orientation responses of path operators: Motivations, choices and algorithmics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-image segmentation: A collaborative approach based on binary partition trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Francky Randrianasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.633-644, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_53⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.253-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168732v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-based analysis on component-graphs for multivalued image processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Ranking orientation responses of path operators: Motivations, choices and algorithmics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.446-457, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_38⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.633-644, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168812v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation multi-image : approche collaborative basée sur les arbres binaires de partitions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Shape-based analysis on component-graphs for multivalued image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Grossiord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ISS France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.446-457, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694957v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-image segmentation: A collaborative approach based on binary partition trees</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Variational method combined with Frangi vesselness for tubular object segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Miraucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational &amp; Mathematical Biomedical Engineering (CMBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. pp.485-488</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695074v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational method combined with Frangi vesselness for tubular object segmentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Hiérarchies et analyse dans l'espace des formes pour la segmentation des images de tomographie par émission de positons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Grossiord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational &amp; Mathematical Biomedical Engineering (CMBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France. pp.485-488</w:t>
+              <w:t xml:space="preserve">Journée ISS France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695072v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiérarchies et analyse dans l'espace des formes pour la segmentation des images de tomographie par émission de positons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Hierarchies and shape-space for PET image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Grossiord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ISS France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, New York, United States. pp.1118-1121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7164068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694936v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D CFD in complex vascular systems: A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Miraucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Génevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Simulation (ISBMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Strasbourg, France. pp.86-94, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-12057-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-local Chan-Vese model for sparse, tubular object segmentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Nouveaux opérateurs morphologiques pour la détection d'objets tubulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée ISS France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695066v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tubular structure filtering by ranking orientation responses of path operators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Efficient neighbourhood computing for discrete rigid transformation graph search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10605-2_14⟩</w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Sienne, Italy. pp.99-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09955-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990014v2</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient neighbourhood computing for discrete rigid transformation graph search</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Tubular structure filtering by ranking orientation responses of path operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09955-2_9⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Zürich, Switzerland. pp.203-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10605-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067537v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux opérateurs morphologiques pour la détection d'objets tubulaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">A non-local Chan-Vese model for sparse, tubular object segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jezierska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Miraucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ISS France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France. pp.907-911, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700467v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivalued component-tree filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Stockholm, Sweden. pp.1008-1013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPR.2014.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colour image filtering with component-graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Stockholm, Sweden. pp.1621-1626, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPR.2014.287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological alterations of 3D digital images under rigid transformations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tubular structure filtering by ranking orientation responses of path operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Romon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reims Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Reims, France. pp.31-33</w:t>
+              <w:t xml:space="preserve">, 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333586v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tubular structure filtering by ranking orientation responses of path operators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Topological alterations of 3D digital images under rigid transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacper Pluta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Romon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reims Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">, 2014, Reims, France. pp.31-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694899v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete rigid transformation graph search for 2D image registration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards connected filtering based on component-graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSIVT Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-53926-8_21⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Uppsala, Sweden. pp.350-361, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866285v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-composed images and rigid transformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Digital shapes, digital boundaries and rigid transformations: A topological discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Courbure discrète : théorie et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Luminy, France. pp.195-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779262v2</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984287v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards connected filtering based on component-graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Semi-connections and hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Uppsala, Sweden. pp.350-361, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_30⟩</w:t>
+              <w:t xml:space="preserve">, 2013, Uppsala, Sweden. pp.157-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695064v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital shapes, digital boundaries and rigid transformations: A topological discussion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Morphology-based cerebrovascular atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ronse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Baruthio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courbure discrète : théorie et applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San-Francisco, CA, United States. pp.1210-1214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984287v2</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-connections and hierarchies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Discrete rigid transformation graph search for 2D image registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_14⟩</w:t>
+              <w:t xml:space="preserve">PSIVT Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Guanajuato, Mexico. pp.228-239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-53926-8_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719130v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology-based cerebrovascular atlas</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Well-composed images and rigid transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556698⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Melbourne, Australia. pp.3035-3039, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865887v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From 2D markers in MIP to 3D vessel segmentation: A fuzzy paradigm for connected filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ronse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Baruthio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Francisco, United States. pp.922-925, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufficient conditions for topological invariance of 2D images under rigid transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Seville, Spain. pp.155-168, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-37067-0_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préservation topologique des images numériques 2D par transformations rigides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe de Travail en Géométrie Discrète (GT GeoDis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin structure filtering framework with non-local means, Gaussian derivatives and spatially-variant mathematical morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Tankyevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Nakib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Melbourne, Australia. pp.1237-1241, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A histogram semantic-based distance for multiresolution image classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combinatorial properties of 2D discrete rigid transformations under pixel-invariance constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Puissant</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467070⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis (IWCIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Austin, United States. pp.234-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34732-0_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695060v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain adaptation for the extraction of complex urban patterns from multiresolution satellite images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Munich, France. pp.1773-1776, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6351172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial properties of 2D discrete rigid transformations under pixel-invariance constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A histogram semantic-based distance for multiresolution image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gançarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Combinatorial Image Analysis (IWCIA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-34732-0_18⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Orlando, United States. pp.1157-1160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790693v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of relevant nodes from component-trees in linear time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Component-hypertrees for image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-19867-0_38⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Intra, Lake Maggiore, Italy. pp.284-295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695039v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695041v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component-hypertrees for image segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Segmentation of the cortex in fetal MRI using a topological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caldairou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Studholme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériam Koob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_25⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Chicago, United States. pp.2045-2048, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2011.5872814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695041v2</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of the cortex in fetal MRI using a topological model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An interactive approach for extraction of urban patterns from multisource images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gançarski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2011.5872814⟩</w:t>
+              <w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Munich, Germany. pp.321-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JURSE.2011.5764784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695037v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive 3D brain vessel segmentation from an example</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hierarchical segmentation of multiresolution remote sensing images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Baruthio</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2011.5872598⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Intra, Lake Maggiore, Italy. pp.343-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695036v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive approach for extraction of urban patterns from multisource images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Observation multi-capteurs d'objets environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Serradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum de restitution des résultats des travaux scientifiques (réseau REALISE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719124v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical segmentation of multiresolution remote sensing images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Morphologie urbaine et classification d'images orientées-objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de l'ACFAS, Colloque "Télédétection urbaine : nouvelles avenues et applications avec l’imagerie à très haute résolution spatiale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718349v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation multi-capteurs d'objets environnementaux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive 3D brain vessel segmentation from an example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Baruthio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de restitution des résultats des travaux scientifiques (réseau REALISE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Chicago, United States. pp.1121-1124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2011.5872598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719273v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologie urbaine et classification d'images orientées-objets</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A statistical arteriovenous cerebral atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ronse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Baruthio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'ACFAS, Colloque "Télédétection urbaine : nouvelles avenues et applications avec l’imagerie à très haute résolution spatiale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">MICCAI Workshop on Computing and Visualization for (Intra)Vascular Imaging (CVII@MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toronto, Canada. pp.73-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719262v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified topological framework for digital imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ronse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nancy, France. pp.163-174, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-19867-0_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical arteriovenous cerebral atlas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Baruthio</w:t>
+                <w:t xml:space="preserve">Data-driven cortex segmentation in reconstructed fetal MRI by using structural constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caldairou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Studholme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériam Koob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI Workshop on Computing and Visualization for (Intra)Vascular Imaging (CVII@MICCAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Seville, Spain. pp.503-511, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23672-3_61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695056v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven cortex segmentation in reconstructed fetal MRI by using structural constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Selection of relevant nodes from component-trees in linear time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23672-3_61⟩</w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nancy, France. pp.453-464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19867-0_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695055v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology-preserving transformation of discrete images in the cubic grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Geometry and Computer Vision Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attribute-filtering and knowledge extraction for vessel segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Caldairou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Visual Computing (ISVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Las Vegas, United States. pp.13-22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-17289-2_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension of component-trees to partial orders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spatially-variant morpho-Hessian filter: Efficient implementation and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2009.5413807⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Groningen, Netherlands. pp.137-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03613-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695031v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blur grey-level hit-or-miss transform for fully automatic 3D segmentation of coronary arteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessem Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ronse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Baruthio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Groninguen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially-variant morpho-Hessian filter: Efficient implementation and application</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An extension of component-trees to partial orders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03613-2_13⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cairo, Egypt. pp.3981-3984, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2009.5413807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622432v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology-preserving thinning in 2-D pseudomanifolds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Component-trees and multivalued images: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04397-0_19⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Groningen, Netherlands. pp.261-271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03613-2_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622408v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00412965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component-trees and multivalued images: A comparative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Segmentation of complex images based on component-trees: Methodological tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caldairou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Groningen, Netherlands. pp.261-271, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03613-2_24⟩</w:t>
+              <w:t xml:space="preserve">, 2009, Groningen, Netherlands. pp.171-180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03613-2_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00412965v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00412967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of complex images based on component-trees: Methodological tools</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Topology-preserving thinning in 2-D pseudomanifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03613-2_16⟩</w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France. pp.217-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04397-0_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00412967v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction-adaptive grey-level morphology. Application to 3D vascular brain imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Tankyevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cairo, Egypt. pp.2261-2264, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2009.5414356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-local fuzzy segmentation method: Application to brain MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Caldairou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rousseau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Studholme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Münster, Germany. pp.606-613, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-03767-2_74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal simple sets: A new concept for topology-preserving transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Topology in Image Context (CTIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully automatic 3D segmentation of coronary arteries based on mathematical morphology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Minimal simple pairs in the cubic grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Germain</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2008.4541182⟩</w:t>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France. pp.165-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79126-3_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695008v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology-preserving discrete deformable model: Application to multi-segmentation of brain MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Topology preserving warping of binary images: Application to atlas-based skull segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image and Signal Processing (ICISP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-69905-7_8⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, New York, United States. pp.211-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85988-8_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695010v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology-preservation in 3-D image deformation and registration: Methodology and medical applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fully automatic 3D segmentation of coronary arteries based on mathematical morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessem Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ronse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Baruthio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Noblet</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Topology in Image Context (CTIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.1059-1062, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2008.4541182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694894v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal simple pairs in the cubic grid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Topology-preserving discrete deformable model: Application to multi-segmentation of brain MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Miri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-79126-3_16⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image and Signal Processing (ICISP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Cherbourg-Octeville, France. pp.67-75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-69905-7_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622230v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology preserving warping of binary images: Application to atlas-based skull segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Topology-preservation in 3-D image deformation and registration: Methodology and medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Noblet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Topology in Image Context (CTIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695012v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of head bones in 3-D CT images from an example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.81-84, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2008.4540937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topologically-based segmentation of brain structures from T1 MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Segmentation using vector-attribute filters: Methodology and application to dermatological imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Rio de Janeiro, France. pp.33-34</w:t>
+              <w:t xml:space="preserve">, 2007, Rio de Janeiro, Brazil. pp.239-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695002v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00187232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological monsters in Z^3: A non-exhaustive bestiary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse des structures vasculaires cérébrales obtenues en IRM. Guidage d'approches discrètes par connaissance anatomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Rio de Janeiro, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">Journée thématique des GdR ISIS / STIC-Santé : Segmentation de structures anatomiques avec intégration d'a priori géométrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622180v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation using vector-attribute filters: Methodology and application to dermatological imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Des grumeaux dans la topologie : une introduction à la notion d'ensemble simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Kocher</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Rio de Janeiro, Brazil. pp.239-250</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Géométrie Discrète (GT GeoDis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00187232v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des structures vasculaires cérébrales obtenues en IRM. Guidage d'approches discrètes par connaissance anatomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gray-level hit-or-miss transform based region-growing for automatic segmentation of 3D coronary arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessem Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ronse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Baruthio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique des GdR ISIS / STIC-Santé : Segmentation de structures anatomiques avec intégration d'a priori géométrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Rio de Janeiro, Brazil. pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694885v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des grumeaux dans la topologie : une introduction à la notion d'ensemble simple</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Topologically-based segmentation of brain structures from T1 MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Miri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loïc Mazo</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Géométrie Discrète (GT GeoDis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Rio de Janeiro, France. pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694892v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gray-level hit-or-miss transform based region-growing for automatic segmentation of 3D coronary arteries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Topological monsters in Z^3: A non-exhaustive bestiary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Germain</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Rio de Janeiro, Brazil. pp.23-24</w:t>
+              <w:t xml:space="preserve">, 2007, Rio de Janeiro, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695000v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic anatomical segmentation of the liver by separation planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dobrina Boltcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Andrée Jacob-da Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ronse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, San Diego, CA, United States. pp.298-309, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.649747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness estimation of discrete tree-like tubular objects: Application to vessel quantification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cerebral vascular atlas generation for anatomical knowledge modeling and segmentation purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ronse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Baruthio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Conference on Image Analysis (SCIA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11499145_28⟩</w:t>
+              <w:t xml:space="preserve">Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, San Diego, United States. pp.331-337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2005.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694967v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral vascular atlas generation for anatomical knowledge modeling and segmentation purpose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Using multimodal MR data for segmentation and topology recovery of the cerebral superficial venous tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ronse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Baruthio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPR.2005.97⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Visual Computing (ISVC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lake Tahoe, United States. pp.60-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11595755_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694969v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multimodal MR data for segmentation and topology recovery of the cerebral superficial venous tree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Automatic parameterization of grey-level hit-or-miss operators for brain vessel segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ronse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Baruthio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Visual Computing (ISVC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11595755_8⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Philadelphia, United States. pp.737-740, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2005.1415510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694970v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic parameterization of grey-level hit-or-miss operators for brain vessel segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Using watershed and multimodal data for vessel segmentation: Application to the superior sagittal sinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ronse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Baruthio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2005.1415510⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.419-428, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1-4020-3443-1_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694971v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using watershed and multimodal data for vessel segmentation: Application to the superior sagittal sinus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thickness estimation of discrete tree-like tubular objects: Application to vessel quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dini Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Jacob-da Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Baruthio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jack Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/1-4020-3443-1_38⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Conference on Image Analysis (SCIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Joensuu, Finland. pp.263-271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11499145_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694973v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas-based method for segmentation of cerebral vascular trees from phase-contrast magnetic resonance angiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ronse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Baruthio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, San Diego, United States. pp.420-431, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.533424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24062,8833 +18309,14586 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised domain adaptation in biomedical images segmentation with guided diffusion generative prior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId483" w:history="1">
+              <w:t xml:space="preserve">, 2026, 35, pp.3690-3704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIP.2026.3678763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalued component tree: New results and a bridge between partial and total partition trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Finite rotations on Z2: A hierarchical framework for bijectivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Naegel</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 67 (6), pp.57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-025-01264-8⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 67 (3), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-025-01233-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185418v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite rotations on Z2: A hierarchical framework for bijectivity analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hierarchical layered multigraph network with scale importance estimation for image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedro Oliveira Batisteli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Jamil Ferzoli Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenilton Kleber Gonçalves Do Patrocínio Júnior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-025-01233-1⟩</w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 185, Part B, pp.113877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2025.113877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945727v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent connected operators based on trees of shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mendes Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akinobu Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (4), pp.2547-2579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/25M174704X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical layered multigraph network with scale importance estimation for image classification</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The R-Vessel-X Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Affane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chetoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lienemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2025.113877⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (1), pp.100876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242612v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The R-Vessel-X Project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RESAMPL-UDA: Leveraging foundation models for unsupervised domain adaptation in biomedical images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100876⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 196, pp.221-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2025.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884983v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RESAMPL-UDA: Leveraging foundation models for unsupervised domain adaptation in biomedical images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Guidelines for cerebrovascular segmentation: Managing imperfect annotations in the context of semi-supervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2025.06.007⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 119, pp.102474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104207v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for cerebrovascular segmentation: Managing imperfect annotations in the context of semi-supervised learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multivalued component tree: New results and a bridge between partial and total partition trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Francky Randrianasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102474⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67 (6), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-025-01264-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819764v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilabel SegSRGAN — A framework for parcellation and morphometry of preterm brain in MRI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topology aware multitask cascaded U-Net for cerebrovascular segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 19 (11), pp.e0312822. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0312822⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 19 (12), pp.e0311439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0311439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576760v2</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology aware multitask cascaded U-Net for cerebrovascular segmentation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SLAM – A thin-client for interoperable annotation and biomedical signal handling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Alloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0311439⟩</w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.101795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712788v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLAM – A thin-client for interoperable annotation and biomedical signal handling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multilabel SegSRGAN — A framework for parcellation and morphometry of preterm brain in MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Alloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101795⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (11), pp.e0312822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0312822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576724v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576760v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological hierarchies: A unifying framework with new trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mendes Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 65 (5), pp.718-753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10851-023-01154-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenCCO: An Implementation of Constrained Constructive Optimization for Generating 2D and 3D Vascular Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Jaquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing On Line</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.258-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5201/ipol.2023.477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral AVM segmentation from 3D rotational angiography images by convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Lahlouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (3), pp.100138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuri.2023.100138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Alterations of Intra-Mural Elastic Lamellae Revealed by Synchrotron X-ray Micro-CT Exploration of Diabetic Aortas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homotopic affine transformations in the 2D Cartesian grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23063250⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (7), pp.786-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-022-01094-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615968v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homotopic affine transformations in the 2D Cartesian grid</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early Alterations of Intra-Mural Elastic Lamellae Revealed by Synchrotron X-ray Micro-CT Exploration of Diabetic Aortas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Ben Zemzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowen Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vanalderwiert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Romier-Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-022-01094-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (6), pp.3250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23063250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630330v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Benchmark Framework for Multiregion Analysis of Vesselness Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssee Merveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41 (12), pp.3649-3662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2022.3192679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 3D Slicer RVXLiverSegmentation plug-in for interactive liver anatomy reconstruction from medical images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lienemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kerautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Source Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (73), pp.3920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21105/joss.03920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random walkers on morphological trees: A segmentation paradigm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AGAT: Building and evaluating binary partition trees for image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Francky Randrianasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2020.11.001⟩</w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.100855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2021.100855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426150v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGAT: Building and evaluating binary partition trees for image segmentation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Random walkers on morphological trees: A segmentation paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Alvarez Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Romaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Servagi-Vernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2021.100855⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 141, pp.16-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2020.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384164v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised quality evaluation of binary partition trees for object segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Tianatahina Francky Randrianasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cettour-Janet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 111, pp.107667. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SegSRGAN: Super-resolution and segmentation using generative adversarial networks — Application to neonatal brain MRI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient component-hypertree construction based on hierarchy of partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morimitsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wonder Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo F. Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2020.103755⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135, pp.30-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2020.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189136v3</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping for PET image analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salim Kanoun</w:t>
+                <w:t xml:space="preserve">SegSRGAN: Super-resolution and segmentation using generative adversarial networks — Application to neonatal brain MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2020.01.017⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.103755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2020.103755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155801v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189136v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient component-hypertree construction based on hierarchy of partitions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Shaping for PET image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Grossiord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 135, pp.30-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2020.02.032⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 131, pp.307-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2020.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157050v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watervoxels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shape-based analysis on component-graphs for multivalued image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Grossiord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing On Line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5201/ipol.2019.250⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1), pp.45-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/mathm-2019-0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004228v2</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695384v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale brain MRI super-resolution using deep 3D convolutional networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometric preservation of 2D digital objects under rigid motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.101647⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61, pp.204-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-018-0842-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635455v2</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-based analysis on component-graphs for multivalued image processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Component-graph construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/mathm-2019-0003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (6), pp.798-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-019-00872-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695384v3</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821264v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A no-reference respiratory blur estimation index in nuclear medicine for image quality assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lalire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Guendouzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Papathanassiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 98 (48), pp.e18207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/MD.0000000000018207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric preservation of 2D digital objects under rigid motions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">nD variational restoration of curvilinear structures with prior-based directional regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-018-0842-9⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (8), pp.3848-3859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2019.2901706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695370v2</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832636v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component-graph construction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Data-driven respiratory gating for ventilation/perfusion lung scan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Guendouzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-019-00872-5⟩</w:t>
+              <w:t xml:space="preserve">The quarterly journal of nuclear medicine and molecular imaging : official publication of the Italian Association of Nuclear Medicine (AIMN) [and] the International Association of Radiopharmacology (IAR), [and] Section of the Society of Radiopharmaceutic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (4), pp.394-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S1824-4785.18.03002-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821264v2</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nD variational restoration of curvilinear structures with prior-based directional regularization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Watervoxels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cettour-Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaïa Machairas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2019.2901706⟩</w:t>
+              <w:t xml:space="preserve">Image Processing On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.317-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2019.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832636v2</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven respiratory gating for ventilation/perfusion lung scan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
+                <w:t xml:space="preserve">Multiscale brain MRI super-resolution using deep 3D convolutional networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The quarterly journal of nuclear medicine and molecular imaging : official publication of the Italian Association of Nuclear Medicine (AIMN) [and] the International Association of Radiopharmacology (IAR), [and] Section of the Society of Radiopharmaceutic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S1824-4785.18.03002-9⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.101647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.101647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766863v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635455v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary partition tree construction from multiple features for image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Francky Randrianasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 84, pp.237-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248042v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvilinear structure analysis by ranking the orientation responses of path operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssée Merveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (2), pp.304-317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPAMI.2017.2672972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262728v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iterative multi-atlas patch-based approach for cortex segmentation from neonatal MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 70, pp.73-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete rigid registration: A local graph-search approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 216 (2), pp.461-481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dam.2016.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D filtering of curvilinear structures by ranking the orientation responses of path operators (RORPO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssée Merveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing On Line</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.246-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5201/ipol.2017.207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijective digitized rigid motions on subsets of the plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kacper Pluta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Romon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59 (1), pp.84-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10851-017-0706-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed connected operators: Asymmetric hierarchies for image filtering and segmentation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unsupervised quantification of under- and over-segmentation for object-based remote sensing image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Troya-Galvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gançarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berti-Equille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2014.2366145⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (5), pp.1936-1945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2424457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869727v2</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised quantification of under- and over-segmentation for object-based remote sensing image analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Directed connected operators: Asymmetric hierarchies for image filtering and segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Berti-Equille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2424457⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (6), pp.1162-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2014.2366145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694375v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On 2D constrained discrete rigid transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Annals of Mathematics and Artificial Intelligence, 75 (1-2), pp.163-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10472-014-9406-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838184v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et traitement d'images anatomiques en IRM cérébrale</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hierarchical extraction of landslides from multiresolution remotely sensed optical images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Stumpf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gançarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-med900⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.122-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2013.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416048v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694400v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical extraction of landslides from multiresolution remotely sensed optical images</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'analyse et le traitement d'images IRM cérébrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.MED900</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694400v2</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches multi-hiérarchiques pour l'analyse d'images de télédétection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Approches discrètes pour l'analyse d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (1), pp.145-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694404v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse et le traitement d'images IRM cérébrales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topology-preserving rigid transformation of 2D digital images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rousseau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.885-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2013.2295751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694405v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795054v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches discrètes pour l'analyse d'images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Approches multi-hiérarchiques pour l'analyse d'images de télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gançarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 205, pp.19-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2014.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694407v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology-preserving rigid transformation of 2D digital images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interactive segmentation based on component-trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2013.2295751⟩</w:t>
+              <w:t xml:space="preserve">Image Processing On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.89-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2014.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795054v2</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive segmentation based on component-trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Connected filtering based on multivalued component-trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing On Line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5201/ipol.2014.71⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (12), pp.5152-5164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2014.2362053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694403v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected filtering based on multivalued component-trees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Component-trees and multivalued images: Structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2014.2362053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (1), pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-013-0438-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694358v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00611714v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component-trees and multivalued images: Structural properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Topology-preserving conditions for 2D digital images under rigid transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Naegel</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 49 (1), pp.37-50. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-013-0438-3⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 49 (2), pp.418-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-013-0474-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00611714v3</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology-preserving conditions for 2D digital images under rigid transformations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse et traitement d'images anatomiques en IRM cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-013-0474-z⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, TIB112DUO (med900), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-med900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838183v2</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchical semantic-based distance for nominal histogram comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87, pp.206-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.datak.2013.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtering and segmentation of 3D angiographic data: Advances based on mathematical morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Tankyevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ronse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (2), pp.147-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.media.2012.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial structure of rigid transformations in 2D digital images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuc Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (4), pp.393-408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cviu.2012.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643734v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital imaging: A unified topological framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ronse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (1), pp.19-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10851-011-0308-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology on digital label images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ronse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (3), pp.254-281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10851-011-0325-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal reasoning for the classification of satellite image time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (13), pp.1805-1815. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patrec.2012.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of complex patterns from multiresolution remote sensing images: A hierarchical top-down methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (2), pp.685-706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2011.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694409v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive segmentation based on component-trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Topology preserving warping of 3-D binary images according to continuous one-to-one mappings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dietemann</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2011.03.025⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (8), pp.2135-2145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2011.2158338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687001v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology preserving warping of 3-D binary images according to continuous one-to-one mappings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Paths, homotopy and reduction in digital images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Meyer</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ronse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2011.2158338⟩</w:t>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 113 (2), pp.167-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10440-010-9591-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694410v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paths, homotopy and reduction in digital images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A non-local fuzzy segmentation method: Application to brain MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caldairou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Ronse</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Studholme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10440-010-9591-5⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (9), pp.1916-1927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2010.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622495v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-local fuzzy segmentation method: Application to brain MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interactive segmentation based on component-trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériam Koob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dietemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 44 (9), pp.1916-1927. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2010.06.006⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 44 (10-11), pp.2539-2554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2011.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476587v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D segmentation of coronary arteries based on advanced mathematical morphology techniques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On 2-D simple sets in n-D cubic grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2010.01.001⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (4), pp.893-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00454-009-9195-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694412v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On 2-D simple sets in n-D cubic grids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Topological properties of thinning in 2-D pseudomanifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00454-009-9195-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (1), pp.27-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-010-0190-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694414v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological properties of thinning in 2-D pseudomanifolds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-resolution region-based clustering for urban analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gançarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-010-0190-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (22), pp.5941-5973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431161.2010.512312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622471v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-resolution region-based clustering for urban analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D segmentation of coronary arteries based on advanced mathematical morphology techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessem Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ronse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Baruthio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Puissant</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01431161.2010.512312⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (5), pp.377-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2010.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694411v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on 3-D simple points and simple-equivalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 109 (13), pp.700-704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ipl.2009.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to simple sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (15), pp.1366-1377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patrec.2009.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal simple pairs in the 3-D cubic grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32 (3), pp.239-249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10851-008-0099-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watershed and multimodal data for brain vessel segmentation: Application to the superior sagittal sinus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Grey-level hit-or-miss transforms—Part I: Unified theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ronse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jack Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image and Vision Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.imavis.2006.03.008⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (2), pp.635-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2006.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694416v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey-level hit-or-miss transforms—Part I: Unified theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Watershed and multimodal data for brain vessel segmentation: Application to the superior sagittal sinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ronse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Baruthio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2006.06.004⟩</w:t>
+              <w:t xml:space="preserve">Image and Vision Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (4), pp.512-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imavis.2006.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694418v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grey-level hit-or-miss transforms—Part II: Application to angiographic image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ronse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (2), pp.648-658. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2006.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance angiography: From anatomical knowledge modeling to vessel segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ronse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Baruthio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 10 (2), pp.259-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.media.2005.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Region-growing segmentation of brain vessels: An atlas-based automatic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ronse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Baruthio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21 (6), pp.715-725. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.20307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (49)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segmentation en EEG néotanal — Apprentissage sur des représentations temps-fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Morain-Nicolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation de domaine pour la segmentation biomédicale à l’ère des modèles de fondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A real-world patient MR Angiography (MRA) Database for Brain Vasculature Segmentation and Modelling in Predictive Simulation for the Planning of Interventional Neuroradiology procedures (PreSPIN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiomic analysis of pathologically confirmed mandibular osteoradionecrosis to identify cases with associated recurrence: a multicentric retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ozcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Laluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carsin-Vue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Assouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Society for Radiotherapy &amp; Oncology Congress (ESTRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synchrotron imaging of full mouse aortas – Acquisition, volume stitching, and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dênnis José da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Almagro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Early Brain Development via Longitudinal MRI Registration Using Stationary Velocity Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Scalvini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kerachni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machine learning prediction of secondary recurrence in head and neck cancer after reirradiation using a weighted average model on Pre-reRT PET imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Calugaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Society for Radiotherapy &amp; Oncology Congress (ESTRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vienna, Austria. Radiotherapy &amp; Oncology, 206 (Supplement 1), pp.S963-S965, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation des déformations longitudinales cérébrales basée sur un champ de vélocité stationnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Scalvini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896982v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un apprentissage non supervisé performant, le cas de la segmentation d’images biomédicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ccDice : un score de Dice topologique basé sur les composantes connexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementation of artificial intelligence for the diagnosis of intrahepatic ductular lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihad Bendada Soonekindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Mappe Fogaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Merieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vuiblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Calderaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Congress on Digital Pathology (ECDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SegSRGAN multilabel – Parcellisation et morphométrie cérébrale des nouveau-nés prématurés en IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Alloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence sur le développement cérébral périnatal (NeoBrain 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation and modelling of vascular microstructures evolution during normal and pathological aging using synchrotron X-ray three-dimensional microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowen Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dênnis José da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Ben Zemzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vanalderwiert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la section 28 "Pharmacologie, Ingénierie et technologie pour la santé, Imagerie biomédicale" du Comité National de la Recherche Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hierarchical analysis of 3D X-ray CT images for granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysandre Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference Geometry &amp; Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Luminy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SegSRGAN multilabel – Parcellisation et morphométrie cérébrale des nouveau-nés prématurés en IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Alloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406703v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage semi-supervisé pour la segmentation du réseau vasculaire cérébral : une étude comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A pipeline from MRI 4D Flow sequence to numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Portefaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology Annual Scientific Meeting (ESMRMB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arbre des coupes multi-échelles pour une meilleure représentation dans l'imagerie immunohistochimique multiplex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New algorithms for multivalued component trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Francky Randrianasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lille, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude comparative de classifieurs en apprentissage profond pour le diagnostic des lésions ductulaires intra-hépatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihad Bendada Soonekindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Mappe Fogaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vuiblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Merieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Calderaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to modify the tree of shapes of an image: Connected operators without gradient inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mendes Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hypothèse du décalage de covariable à la rencontre des modèles de diffusion pour l'adaptation de domaine non supervisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Baudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A pipeline from MRI 4D Flow sequence to numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Portefaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé (JRJCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagerie et analyse des parois d’artères par micro-tomographie aux rayons X synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowen Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Ben Zemzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Almagro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segmentation and characterization of the aorta and supra-aortic trunks for neuroradiology procedure planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Lahlouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel P. Piotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Escalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouse arterial wall imaging and analysis from synchrotron X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowen Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Ben Zemzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Almagro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SOLEIL Users' Meeting (SUM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Saint-Aubin, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation d’électroencéphalogrammes (EEG) néonataux pour l’apprentissage supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Alloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique autour de l’IA (JSIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U-Net en cascade utilisant une fonction de perte topologique pour la segmentation du réseau vasculaire cérébral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annotation d'électroencéphalogrammes néonataux pour l'apprentissage supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Alloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural imaging and characterization of the arterial wall and its perivascular adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Ben Zemzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vanalderwiert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowen Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timm Weitkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th SOLEIL Users' Meeting (SUM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Saint-Aubin, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude volumétrique des régions cérébrales de nouveau-nés prématurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Alloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique autour de l’IA (JSIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouse arterial wall imaging and analysis from synchrotron X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowen Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Ben Zemzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Almagro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique autour de l’IA (JSIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Nancy, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude volumétrique des régions cérébrales de nouveau-nés prématurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Alloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new 3D Slicer plug-in for the interactive annotation and segmentation of liver anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lienemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kerautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EASL Liver Cancer Summit (LCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau de neurones multitâche centré sur la topologie pour la segmentation du réseau vasculaire cérébral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé (JRJCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage profond pour la segmentation, la classification et la caractérisation géométrique de crosses aortiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Lahlouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Szewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Chenoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Rémoise des Jeunes Chercheurs en Santé (JRJCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualitative and quantitative analysis of cerebral MRI at term corrected in children born before 32 weeks of gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cettour-Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pediatric Academic Societies Meeting (PAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Baltimore, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vélocimétrie par doppler Ultrafast® de la vascularisation cérébrale des nouveau-nés grands prématurés en période néonatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gratiela-Ioana Mac Caby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Neurologie Pédiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segmentation du cervelet à partir d'IRM de nouveau-nés prématurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cettour-Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Jeunes Chercheurs - SFR CAP-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRM de flux chez le singe marmouset. Traitement d'images pour la modélisation des écoulements et des interactions fluides-structures dans le cerveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mescam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fonta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de restitution Infiniti 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segmentation multi-images et multicritères par arbres de coupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Alvarez Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Romaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Servagi-Vernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Papathanassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Jeunes Chercheurs - SFR CAP-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction d’arbres binaires de partitions multi-critères pour la segmentation d’images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Francky Randrianasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du GdR MADICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches hiérarchiques et gestion de l’incertitude pour l’analyse d’images de télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Francky Randrianasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fouille Collaborative Incrémentale de Masses de Données Multisources Multitemporelle : Application en Sciences de l’Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Strasbourg, France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shape‐based analysis on component‐graphs for multivalued image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Grossiord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Naegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Folle Journée de l’Imagerie Nantaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automated detection of landslides with a hierarchical multi-resolution image analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Stumpf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gançarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Wien, Austria. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes variationnelles pour la segmentation d'images médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Miraucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Jeunes Chercheurs - SFR CAP-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Reims, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génération de modèles vasculaires complexes pour la simulation d'écoulements sanguins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Miraucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Jeunes Chercheurs - SFR CAP-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Amiens, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de l'écoulement sanguin dans des réseaux vasculaires complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.20307⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Ranine Tarabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'école doctorale MSII, Université de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694420v1</w:t>
+                <w:t xml:space="preserve">hal-01719445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -32906,103 +32906,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early alterations of diabetic mouse aortas revealed by X-ray micro-CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Ben Zemzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaowen Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vanalderwiert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Romier-Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron SOLEIL Highlights 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.18-19, 2023</w:t>
@@ -33031,90 +33031,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imagerie cérébrale néonatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Commowick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33152,77 +33152,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angiographic image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Tankyevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Musacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33282,77 +33282,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D angiographic image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ronse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Morphology: From Theory to Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.375-383, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33377,77 +33377,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation d'images angiographiques 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ronse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphologie mathématique Tome 2 : estimation, choix et mise en œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.199-206, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33472,51 +33472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mon cerveau ce réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir l'invisible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.114-115, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33573,77 +33573,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial — Virtual Special Issue: “Hierarchical Representations: New Results and Challenges for Image Analysis”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 138, pp.201-203, 2020, Pattern Recognition Letters, </w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
@@ -33735,77 +33735,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Burgeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kleefeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Naegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature Switzerland AG, 11564, 2019, Lecture Notes in Computer Science, 978-3-030-20866-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -33832,64 +33832,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reims Image 2014 - Tome 4 - GeoDis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33939,51 +33939,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches discrètes pour l'analyse d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement des images [eess.IV]. Université de Strasbourg, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34033,51 +34033,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la segmentation des réseaux vasculaires cérébraux obtenus en IRM. Intégration de connaissance anatomique pour le guidage d'outils de morphologie mathématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement des images [eess.IV]. Université Strasbourg 1, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -34273,51 +34273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scalvini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerachni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470218v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stenger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Baudrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470237v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kraus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Morain-Nicolier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Givernaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469863v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zhu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Puel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510306v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ozcan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Laluc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carsin-Vue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Assouly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Brenet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470048v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#234;nnis Jos&#233; da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fontaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Almagro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Alloux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114988v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Liang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Zemzem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanalderwiert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Colson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regnault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Calugaru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897254v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896982v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roug&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Bendada Soonekindt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mappe Fogaing" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Merieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vuiblet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calderaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440876v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schultz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737911v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fontaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748786v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Macke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638960v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406703v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406684v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Francky Randrianasoa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811613v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mendes Forte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Boisson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932761v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Lahlouh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chenoune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P. Piotin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Escalard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981343v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaise" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981316v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929225v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Loron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503706v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lamy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pelletier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lienemann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Magnin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825734v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409856v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cettour-Janet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Venot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701655v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratiela-Ioana Mac Caby" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895807v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01907463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mescam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fonta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bal&#233;dent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107341v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Alvarez Padilla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Romaniuk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Servagi-Vernat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papathanassiou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694958v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Grossiord" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meignan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726206v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726217v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695364v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Stumpf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Miraucourt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719445v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine Tarabay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Szopos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575141v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonder Alves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de P. O. Santos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo F. Hashimoto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson H. R. Souza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122463v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mendes-Carreira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575792v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutaka Nemoto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuga Niwa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junnosuke Sahara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nagaoka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiro Mikami" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065319v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142056v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137778v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kamgnia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097600v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343952v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-025-01278-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142091v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347335v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852579v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888617" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163556v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morimitsu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_15" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994612v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_14" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244127v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863223v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980955" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425857v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78347-0_2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653406v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73967-5_2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812097v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363690v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_24" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363684v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_21" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371613v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Ngo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04359833v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Sall&#233; de Chou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Srir" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_17" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04453686v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vanalderweireldt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Romier-Crouzet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Blaise" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749030v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811314v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450142v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635272" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668002v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78347-0_1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629336v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133361v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jaquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147878v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Romier-Crouzet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153911v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065597v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piotin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340921" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957679v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700227v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897780" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825742v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517593v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761708" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649937v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868578v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550034v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707130v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_18" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690360v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121428v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506543" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994752v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_13" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006138v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76423-4_8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104417v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lucia Farfan Cabrera" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gogin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433791" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537919v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544493v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412362" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469922v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morland" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537816v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387754v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cazorla" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tor-D&#237;ez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963814v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412343" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387762v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003654v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892944v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_11" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896545v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856795" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982960v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_37" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978970v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982972v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_36" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999506v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895163v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759255" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01740074v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Hong Dao" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01745773v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853795v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23987-9_4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01706566v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451384" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695077v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695388v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8545023" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01716923v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01822122v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01822189v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695078v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363546" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694822v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01565028v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616459v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950495" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694887v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694736v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497608v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719337v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695076v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_19" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275598v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_28" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726297v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616446v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367162" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472645v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533176" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472890v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46726-9_39" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315226v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169944v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terv&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164068" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489125v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salmon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jomier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Armspach" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prudhomme" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168732v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_53" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168812v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_38" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694957v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695074v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_22" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695072v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jezierska" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694936v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695067v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier G&#233;nevaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thiriet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12057-7_10" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695066v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025182" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990014v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10605-2_14" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067537v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700467v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695070v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.183" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695069v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.287" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333586v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694899v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866285v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-53926-8_21" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779262v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738625" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695064v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_30" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-00984287v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719130v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_14" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865887v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dufour" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ronse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Baruthio" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556698" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695065v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolff" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556626" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827195v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_14" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694898v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719128v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nakib" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738255" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695060v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467070" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695057v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6351172" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790693v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34732-0_18" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695039v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_38" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695041v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_25" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695037v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caldairou" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Habas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Studholme" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riam Koob" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872814" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695036v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872598" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719124v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2011.5764784" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01718349v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_30" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719273v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719262v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728915v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_14" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695056v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695055v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23672-3_61" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694881v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695035v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17289-2_2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695031v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413807" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694897v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Bouraoui" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Germain" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622432v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_13" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622408v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_19" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412965v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_24" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412967v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_16" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622439v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414356" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695014v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03767-2_74" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694895v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695008v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541182" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695010v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Miri" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69905-7_8" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694894v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622230v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3_16" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695012v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Chabrier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85988-8_26" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695005v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4540937" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695002v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622180v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187232v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boch" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kocher" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694885v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694892v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695000v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694978v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrina Boltcheva" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Agnus" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Jacob-da Col" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.649747" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694967v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dini Chillet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499145_28" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694969v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maillot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2005.97" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694970v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bosc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11595755_8" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694971v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1415510" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694973v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Foucher" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3443-1_38" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694728v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533424" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545186v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2026.3678763" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185418v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01264-8" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945727v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01233-1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175270v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinobu Shimizu" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M174704X" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242612v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Oliveira Batisteli" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jamil Ferzoli Guimar&#227;es" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenilton Kleber Gon&#231;alves Do Patroc&#237;nio J&#250;nior" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2025.113877" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884983v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Affane" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetoui" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Peron" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100876" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104207v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2025.06.007" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819764v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102474" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576760v2" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312822" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712788v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311439" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576724v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101795" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137677v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01154-x" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201337v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.477" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164909v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuri.2023.100138" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03615968v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bour" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063250" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630330v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01094-y" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422096v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyssee Merveille" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3192679" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649993v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.03920" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426150v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.11.001" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384164v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100855" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151830v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Tianatahina Francky Randrianasoa" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107667" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189136v3" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2020.103755" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155801v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kanoun" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.01.017" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157050v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.02.032" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004228v2" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#239;a Machairas" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2019.250" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635455v2" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101647" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695384v3" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2019-0003" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343927v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lalire" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guendouzen" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000018207" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695370v2" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0842-9" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01821264v2" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00872-5" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832636v2" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2901706" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01766863v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rust" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1824-4785.18.03002-9" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01248042v5" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.07.003" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262728v2" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2017.2672972" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01761063v2" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2018.09.003" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306035v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.05.005" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599528v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2017.207" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497610v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0706-8" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869727v2" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perret" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2014.2366145" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694375v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Troya-Galvis" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2424457" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838184v2" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9406-x" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416048v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-med900" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694400v2" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2013.11.003" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694404v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.10" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694405v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694407v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795054v2" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2295751" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694403v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.71" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694358v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2362053" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/inria-00611714v3" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0438-3" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838183v2" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0474-z" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719116v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2013.06.002" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719012v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2012.08.004" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643734v3" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.08.014" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622529v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0308-9" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C9B0BDF7F0D21E9700836ACFFDA64380691C88D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727353v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0325-8" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01698140v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petitjean" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.06.009" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694409v2" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.07.017" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687001v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dietemann" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.03.025" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694410v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2158338" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622495v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-010-9591-5" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476587v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.06.006" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694412v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2010.01.001" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694414v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9195-x" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622471v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0190-x" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694411v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2010.512312" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622395v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2009.03.002" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694415v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.07.008" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622368v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0099-9" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694416v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.03.008" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694418v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2006.06.004" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694417v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2006.06.011" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694419v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2005.11.002" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694420v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.20307" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165366v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295913v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jomier" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wallois" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694511v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Musacchio" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lagneau" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9779-1_6" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694517v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694516v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694518v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901662v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.07.019" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151905v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Burgeth" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kleefeld" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695219v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01695449v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-01695497v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonder Alves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de P. O. Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo F. Hashimoto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson H. R. Souza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122463v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mendes-Carreira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutaka Nemoto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuga Niwa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junnosuke Sahara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nagaoka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiro Mikami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142091v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mendes Forte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343952v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Puel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-025-01278-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994612v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_14" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Givernaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kamgnia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stenger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Baudrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888617" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163556v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#234;nnis Jos&#233; da Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morimitsu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_15" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kraus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Loron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980955" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425857v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142056v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065319v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Ngo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04359833v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Sall&#233; de Chou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Srir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_17" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04453686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Zemzem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Liang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vanalderweireldt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Romier-Crouzet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Blaise" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_21" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749030v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811314v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Colson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regnault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Calugaru" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635272" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668002v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78347-0_1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812097v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Francky Randrianasoa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78347-0_2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653406v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roug&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73967-5_2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_24" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153911v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065597v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Lahlouh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chenoune" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piotin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Escalard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340921" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Almagro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Boisson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133361v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kerautret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jaquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147878v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vanalderwiert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Romier-Crouzet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaise" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649937v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517593v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761708" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868578v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550034v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707130v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_18" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897780" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121428v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506543" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994752v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_13" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006138v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lamy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76423-4_8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lucia Farfan Cabrera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Grossiord" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gogin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papathanassiou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433791" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537919v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pelletier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lienemann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Magnin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544493v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412362" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387754v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cazorla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tor-D&#237;ez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537816v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963814v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412343" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387762v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892944v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pluta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_11" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896545v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856795" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982960v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cettour-Janet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Valette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_37" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978970v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895163v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759255" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982972v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_36" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999506v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003654v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853795v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23987-9_4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01745773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meignan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695388v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8545023" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01716923v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695077v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01706566v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Alvarez Padilla" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Romaniuk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Servagi-Vernat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451384" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01822122v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01822189v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695078v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2018.8363546" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01740074v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Hong Dao" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694887v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616459v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950495" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01565028v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497608v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694736v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719337v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695076v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_19" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694822v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Miraucourt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726297v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616446v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367162" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275598v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_28" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472645v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533176" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472890v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46726-9_39" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315226v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489125v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salmon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jomier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Armspach" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prudhomme" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694957v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695074v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_22" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168732v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_53" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168812v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_38" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695072v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jezierska" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694936v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terv&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169944v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164068" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695067v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier G&#233;nevaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Szopos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thiriet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12057-7_10" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700467v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067537v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990014v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10605-2_14" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695066v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025182" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695070v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.183" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695069v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.287" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694899v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333586v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695064v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_30" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-00984287v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719130v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_14" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865887v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dufour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ronse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Baruthio" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556698" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866285v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-53926-8_21" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779262v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738625" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695065v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Wolff" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556626" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827195v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_14" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694898v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719128v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nakib" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738255" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790693v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34732-0_18" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695057v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6351172" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695060v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467070" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695041v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_25" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695037v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caldairou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Habas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Studholme" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riam Koob" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872814" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719124v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2011.5764784" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01718349v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_30" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719273v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719262v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695036v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2011.5872598" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695056v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728915v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_14" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695055v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23672-3_61" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695039v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_38" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694881v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695035v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17289-2_2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622432v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_13" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694897v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Bouraoui" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Germain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695031v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413807" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412965v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_24" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412967v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_16" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622408v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_19" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622439v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414356" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695014v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03767-2_74" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694895v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622230v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79126-3_16" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695012v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Chabrier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85988-8_26" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695008v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541182" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695010v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Miri" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69905-7_8" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694894v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695005v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4540937" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187232v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boch" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kocher" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694885v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694892v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695000v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695002v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622180v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694978v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrina Boltcheva" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Agnus" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Jacob-da Col" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.649747" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694969v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maillot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2005.97" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694970v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bosc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11595755_8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694971v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2005.1415510" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694973v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Foucher" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3443-1_38" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694967v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dini Chillet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499145_28" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694728v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533424" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545186v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2026.3678763" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945727v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01233-1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242612v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Oliveira Batisteli" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jamil Ferzoli Guimar&#227;es" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenilton Kleber Gon&#231;alves Do Patroc&#237;nio J&#250;nior" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2025.113877" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175270v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinobu Shimizu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M174704X" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884983v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Affane" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetoui" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Peron" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100876" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104207v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2025.06.007" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819764v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102474" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185418v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01264-8" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712788v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311439" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576724v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Alloux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101795" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576760v2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312822" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137677v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01154-x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201337v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.477" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164909v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuri.2023.100138" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630330v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01094-y" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03615968v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bour" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23063250" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422096v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyssee Merveille" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2022.3192679" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649993v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.03920" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384164v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100855" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426150v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.11.001" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151830v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Tianatahina Francky Randrianasoa" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107667" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157050v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.02.032" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189136v3" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2020.103755" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155801v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kanoun" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.01.017" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695384v3" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2019-0003" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695370v2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0842-9" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01821264v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00872-5" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343927v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lalire" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guendouzen" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000018207" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832636v2" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2901706" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01766863v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rust" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1824-4785.18.03002-9" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004228v2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#239;a Machairas" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2019.250" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635455v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101647" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01248042v5" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.07.003" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262728v2" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2017.2672972" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01761063v2" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2018.09.003" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01306035v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.05.005" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599528v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2017.207" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497610v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0706-8" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694375v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Troya-Galvis" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2424457" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869727v2" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perret" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2014.2366145" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838184v2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9406-x" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694400v2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Stumpf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2013.11.003" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694405v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694407v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795054v2" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2295751" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694404v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.10" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694403v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2014.71" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694358v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2362053" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/inria-00611714v3" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0438-3" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838183v2" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0474-z" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416048v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-med900" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719116v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2013.06.002" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719012v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2012.08.004" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643734v3" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.08.014" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622529v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0308-9" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C9B0BDF7F0D21E9700836ACFFDA64380691C88D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727353v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0325-8" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01698140v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petitjean" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.06.009" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694409v2" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.07.017" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694410v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2158338" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622495v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-010-9591-5" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476587v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.06.006" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687001v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dietemann" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.03.025" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694414v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-009-9195-x" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622471v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0190-x" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694411v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2010.512312" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694412v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2010.01.001" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622395v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2009.03.002" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694415v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.07.008" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622368v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0099-9" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694418v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2006.06.004" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694416v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.03.008" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694417v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2006.06.011" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694419v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2005.11.002" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694420v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.20307" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470237v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Morain-Nicolier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470218v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469863v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510306v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ozcan" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Laluc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carsin-Vue" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Assouly" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Brenet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470048v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fontaine" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470105v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scalvini" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerachni" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982985v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897254v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896982v2" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897180v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897088v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001462v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Bendada Soonekindt" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mappe Fogaing" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Merieux" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vuiblet" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calderaro" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097223v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114988v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748786v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Macke" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406703v2" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406684v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638960v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440939v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811284v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406673v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811613v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440876v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schultz" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737911v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931636v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932761v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P. Piotin" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946851v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981343v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929832v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929211v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946869v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981333v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981316v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929225v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503706v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825734v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409856v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021998v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Venot" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701655v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gratiela-Ioana Mac Caby" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895807v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01907463v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mescam" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fonta" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bal&#233;dent" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107341v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726206v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726217v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694958v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695364v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695414v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695409v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719445v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine Tarabay" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165366v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295913v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Commowick" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jomier" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wallois" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694511v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Musacchio" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lagneau" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9779-1_6" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694517v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694516v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694518v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901662v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.07.019" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151905v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Burgeth" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kleefeld" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695219v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01695449v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-01695497v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>