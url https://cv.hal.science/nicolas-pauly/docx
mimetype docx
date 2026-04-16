--- v0 (2026-03-09)
+++ v1 (2026-04-16)
@@ -100,433 +100,433 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of reactive oxygen, nitrogen, and sulfur species in the integration of (a)biotic stress signals in legumes</w:t>
+                <w:t xml:space="preserve">Medicago truncatula SOBIR1 controls pathogen immunity and specificity in the Rhizobium‐legume symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sarrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi‐bich Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexander Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Prudent</w:t>
+                <w:t xml:space="preserve">Judith Fliegmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gruber</w:t>
+                <w:t xml:space="preserve">Cécile Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.eraf175. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.32-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.15071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150135v1</w:t>
+                <w:t xml:space="preserve">hal-04696475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicago truncatula SOBIR1 controls pathogen immunity and specificity in the Rhizobium‐legume symbiosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen and derived reactive species in legume–rhizobia interactions: paradoxes and dual roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi‐bich Luu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Johansson</w:t>
+                <w:t xml:space="preserve">Eliane Meilhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Fliegmann</w:t>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Pouzet</w:t>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.15071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (13), pp.3758-3773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696475v1</w:t>
+                <w:t xml:space="preserve">hal-05157728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen and derived reactive species in legume–rhizobia interactions: paradoxes and dual roles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of reactive oxygen, nitrogen, and sulfur species in the integration of (a)biotic stress signals in legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexander Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sarrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lepetit</w:t>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Frendo</w:t>
+                <w:t xml:space="preserve">Véronique Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 76 (13), pp.3758-3773. </w:t>
+              <w:t xml:space="preserve">, 2025, pp.eraf175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05157728v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the structure and function of the LYK cluster of Medicago truncatula A17 and R108</w:t>
               </w:r>
@@ -646,90 +646,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A newly evolved chimeric lysin motif receptor‐like kinase in Medicago truncatula spp. tricycla R108 extends its Rhizobia symbiotic partnership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi‐bich Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ourth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cullimore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (6), pp.1249-1265. </w:t>
@@ -949,64 +949,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1496. </w:t>
@@ -1042,316 +1042,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole simple de rétrocroisement chez Medicago truncatula</w:t>
+                <w:t xml:space="preserve">Physiological and biochemical responses involved in water deficit tolerance of nitrogen-fixing &amp;lt;em&amp;gt;Vicia faba&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bosseno</w:t>
+                <w:t xml:space="preserve">Ablaa Kabbadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Lambert</w:t>
+                <w:t xml:space="preserve">Bouchra Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Beucher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Le Gleuher</w:t>
+                <w:t xml:space="preserve">Mohammed Mouradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516600v1</w:t>
+                <w:t xml:space="preserve">hal-02625375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and biochemical responses involved in water deficit tolerance of nitrogen-fixing &amp;lt;em&amp;gt;Vicia faba&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protocole simple de rétrocroisement chez Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bosseno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ablaa Kabbadj</w:t>
+                <w:t xml:space="preserve">Annie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Makoudi</w:t>
+                <w:t xml:space="preserve">Daniel Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Mouradi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Frendo</w:t>
+                <w:t xml:space="preserve">Catherine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Gleuher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92, pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625375v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les supports de la spécificité calcique dans la réponse des plantes aux stimuli extracellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Graziana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1443,51 +1443,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NADPH oxidases in the arbuscular mycorrhizal symbiosis</w:t>
+                <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Medicago truncatula MtRbohE&amp;lt;/em&amp;gt; gene is activated in arbusculated cells and is involved in root cortex colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Belmondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Calcagno</w:t>
@@ -1501,261 +1501,257 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (4), </w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 243 (1), pp.251-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15592324.2016.1165379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00425-015-2407-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636278v1</w:t>
+                <w:t xml:space="preserve">hal-02632926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
+                <w:t xml:space="preserve">Reactive oxygen species and nitric oxide control early steps of the legume - rhizobium symbiotic interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Brouquisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.794. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354648v1</w:t>
+                <w:t xml:space="preserve">hal-02639366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Medicago truncatula MtRbohE&amp;lt;/em&amp;gt; gene is activated in arbusculated cells and is involved in root cortex colonization</w:t>
+                <w:t xml:space="preserve">NADPH oxidases in the arbuscular mycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Belmondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Calcagno</w:t>
@@ -1769,233 +1765,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Genre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-015-2407-0⟩</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15592324.2016.1165379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632926v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive oxygen species and nitric oxide control early steps of the legume - rhizobium symbiotic interaction</w:t>
+                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.1-8. </w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639366v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined phosphate and nitrogen limitation generates a nutrient stress transcriptome favorable for arbuscular mycorrhizal symbiosis in Medicago truncatula</w:t>
               </w:r>
@@ -2020,51 +2020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie S. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Wipf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai Nam Truong Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2163,51 +2163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gucciardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Mijangos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64 (18), pp.5651-5660. </w:t>
@@ -2258,64 +2258,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen peroxide and nitric oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2552,51 +2552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Guigonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Puppo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2694,51 +2694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (1), pp.9 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2784,51 +2784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MtNOA1/RIF1 modulates Medicago truncatula-Sinorhizobium meliloti nodule development without affecting its nitric oxide content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2957,51 +2957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Andrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dunand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3233,51 +3233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem van de Velde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3328,51 +3328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive oxygen and nitrogen species and glutathione: key players in the legume - Rhizobium symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Pucciariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3501,51 +3501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pieuchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Puppo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3618,51 +3618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lecourieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3748,51 +3748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐philippe Galaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3856,51 +3856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of free calcium in plant cell nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4022,103 +4022,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method for genetic crossing in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bosseno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Gleuher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Model Legume Medicago truncatula</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, John Wiley &amp; Sons, pp.1027-1032, 2020, </w:t>
@@ -4169,90 +4169,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROS in the Legume-Rhizobium Symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Brouquisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive Oxygen Species in Plant Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.135-147, 2009, Signaling and Communication in Plants, </w:t>
@@ -4303,51 +4303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric Oxide in Nitrogen-Fixing Symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Puppo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4420,271 +4420,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicago truncatula possesses a single Shaker outward K+ channel: functional characterization and roles in planta</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Medicago truncatula HKT family: Ion transport properties and regulation of expression upon abiotic stresses and symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Yuan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mouradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02244985v1</w:t>
+                <w:t xml:space="preserve">hal-02789967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Medicago truncatula HKT family: Ion transport properties and regulation of expression upon abiotic stresses and symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Medicago truncatula possesses a single Shaker outward K+ channel: functional characterization and roles in planta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Man Yuan Guo</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02789967v1</w:t>
+                <w:t xml:space="preserve">hal-02244985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4741,51 +4741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4907,51 +4907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fizames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Meeting on Molecular Mechanisms in Nitogen Fixing Root Endosymbioses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Montpellier, France</w:t>
@@ -5149,51 +5149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Johansson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sarrette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gruber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696475v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;bich Luu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fliegmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meilhoc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf160" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bich Luu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Carles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bouzou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembli&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2023.111696" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ourth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cullimore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18270" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14697" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Syska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Alloing" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01496" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bosseno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Gleuher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaa Kabbadj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Makoudi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouradi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190284" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Graziana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Ranjeva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thuleau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2001195030303" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GD9VTRXR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Belmondo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Calcagno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Genre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puppo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2016.1165379" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2407-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00454" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650374v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Huguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong Cellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12234" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gucciardo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Mijangos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert334" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651412v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mandon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.5136" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651725v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marmeys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dunoyer de Segonzac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12120" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Oger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guigonis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.05.024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFCH6DQ2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2011.10.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHVQMC3W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646087v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferrari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino Bilbao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Piardi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq323" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667852v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Nanda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7909.2010.00933.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STPVS2KR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665315v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03509.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665067v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pucciariello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Innocenti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van de Velde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.142034" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj184" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656721v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0970" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165112v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pugin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.005579" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638205v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Galaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Carri&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.1999.00356.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Knight" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold van der Luit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35015671" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02499414v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch132" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220123v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00390-5_8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165163v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7089_2006_090" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244985v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789967v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Yuan Guo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zribi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sarrette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;bich Luu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Johansson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fliegmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15071" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meilhoc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gruber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf175" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bich Luu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Carles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bouzou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembli&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2023.111696" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ourth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cullimore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18270" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14697" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Syska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Alloing" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01496" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaa Kabbadj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Makoudi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouradi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190284" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516600v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bosseno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Gleuher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Graziana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Ranjeva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thuleau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2001195030303" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GD9VTRXR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Belmondo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Calcagno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Genre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puppo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2407-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00454" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2016.1165379" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650374v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Huguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong Cellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12234" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gucciardo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Mijangos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert334" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651412v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mandon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.5136" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651725v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marmeys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dunoyer de Segonzac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12120" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Oger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guigonis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.05.024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFCH6DQ2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2011.10.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHVQMC3W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646087v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferrari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino Bilbao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Piardi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq323" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667852v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Nanda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7909.2010.00933.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STPVS2KR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665315v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03509.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665067v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pucciariello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Innocenti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van de Velde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.142034" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj184" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656721v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0970" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165112v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pugin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.005579" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638205v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Galaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Carri&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.1999.00356.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Knight" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold van der Luit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35015671" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02499414v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch132" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220123v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00390-5_8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165163v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7089_2006_090" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789967v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Yuan Guo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zribi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>