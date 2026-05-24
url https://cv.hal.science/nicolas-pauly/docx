--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -1042,286 +1042,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and biochemical responses involved in water deficit tolerance of nitrogen-fixing &amp;lt;em&amp;gt;Vicia faba&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">Protocole simple de rétrocroisement chez Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ablaa Kabbadj</w:t>
+                <w:t xml:space="preserve">Marc Bosseno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Makoudi</w:t>
+                <w:t xml:space="preserve">Annie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Mouradi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Frendo</w:t>
+                <w:t xml:space="preserve">Daniel Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Gleuher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92, pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625375v1</w:t>
+                <w:t xml:space="preserve">hal-02516600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole simple de rétrocroisement chez Medicago truncatula</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological and biochemical responses involved in water deficit tolerance of nitrogen-fixing &amp;lt;em&amp;gt;Vicia faba&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Lambert</w:t>
+                <w:t xml:space="preserve">Ablaa Kabbadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Beucher</w:t>
+                <w:t xml:space="preserve">Bouchra Makoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Aubry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Le Gleuher</w:t>
+                <w:t xml:space="preserve">Mohammed Mouradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516600v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les supports de la spécificité calcique dans la réponse des plantes aux stimuli extracellulaires</w:t>
               </w:r>
@@ -1975,291 +1975,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined phosphate and nitrogen limitation generates a nutrient stress transcriptome favorable for arbuscular mycorrhizal symbiosis in Medicago truncatula</w:t>
+                <w:t xml:space="preserve">Inhibition of nitrogen fixation in symbiotic Medicago truncatula upon Cd exposure is a local process involving leghaemoglobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bonneau</w:t>
+                <w:t xml:space="preserve">Daniel Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie S. Huguet</w:t>
+                <w:t xml:space="preserve">Sebastien Gucciardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel D. Wipf</w:t>
+                <w:t xml:space="preserve">Iker Mijangos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12234⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (18), pp.5651-5660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650374v1</w:t>
+                <w:t xml:space="preserve">hal-02647744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of nitrogen fixation in symbiotic Medicago truncatula upon Cd exposure is a local process involving leghaemoglobin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined phosphate and nitrogen limitation generates a nutrient stress transcriptome favorable for arbuscular mycorrhizal symbiosis in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Marino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+                <w:t xml:space="preserve">Stephanie S. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Gucciardo</w:t>
+                <w:t xml:space="preserve">Daniel D. Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iker Mijangos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hoai Nam Truong Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 64 (18), pp.5651-5660. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 199 (1), pp.188-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.12234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647744v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen peroxide and nitric oxide</w:t>
               </w:r>
@@ -2392,51 +2392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen peroxide-regulated genes in the Medicago truncatula-Sinorhizobium meliloti symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Andrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Marmeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2507,298 +2507,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfenylated proteins in the Medicago truncatula-Sinorhizobium meliloti symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A burst of plant NADPH oxidases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Oger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Guigonis</w:t>
+                <w:t xml:space="preserve">Christophe Dunand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Puppo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (1), pp.9 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2011.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.05.024⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644379v1</w:t>
+                <w:t xml:space="preserve">hal-02652498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A burst of plant NADPH oxidases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Sulfenylated proteins in the Medicago truncatula-Sinorhizobium meliloti symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dunand</w:t>
+                <w:t xml:space="preserve">Jean-Marie Guigonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Puppo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 17 (1), pp.9 - 15. </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (13), pp.4102 - 4113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2011.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652498v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MtNOA1/RIF1 modulates Medicago truncatula-Sinorhizobium meliloti nodule development without affecting its nitric oxide content</w:t>
               </w:r>
@@ -2944,77 +2944,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrit Nanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Andrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dunand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Integrative Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 52 (2), pp.195-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3060,103 +3060,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Medicago truncatula NADPH oxidase is involved in symbiotic nodule functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Andrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gucciardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 189 (2), pp.580-592. </w:t>
@@ -3233,51 +3233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem van de Velde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4022,103 +4022,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method for genetic crossing in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bosseno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Gleuher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Model Legume Medicago truncatula</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, John Wiley &amp; Sons, pp.1027-1032, 2020, </w:t>
@@ -4478,51 +4478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Mouradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5149,51 +5149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sarrette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;bich Luu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Johansson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fliegmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15071" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meilhoc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gruber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf175" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bich Luu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Carles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bouzou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembli&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2023.111696" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ourth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cullimore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18270" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14697" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Syska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Alloing" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01496" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaa Kabbadj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Makoudi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouradi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190284" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516600v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bosseno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Gleuher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Graziana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Ranjeva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thuleau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2001195030303" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GD9VTRXR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Belmondo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Calcagno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Genre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puppo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2407-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00454" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2016.1165379" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650374v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Huguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong Cellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12234" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gucciardo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Mijangos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert334" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651412v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mandon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.5136" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651725v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marmeys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dunoyer de Segonzac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12120" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Oger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guigonis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.05.024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFCH6DQ2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2011.10.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHVQMC3W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646087v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferrari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino Bilbao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Piardi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq323" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667852v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Nanda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7909.2010.00933.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STPVS2KR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665315v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03509.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665067v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pucciariello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Innocenti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van de Velde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.142034" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj184" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656721v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0970" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165112v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pugin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.005579" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638205v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Galaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Carri&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.1999.00356.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Knight" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold van der Luit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35015671" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02499414v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch132" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220123v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00390-5_8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165163v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7089_2006_090" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789967v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Yuan Guo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zribi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sarrette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;bich Luu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Johansson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fliegmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15071" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Meilhoc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frendo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gruber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf175" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bich Luu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Carles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bouzou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembli&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2023.111696" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ourth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cullimore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18270" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14697" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Syska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Alloing" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01496" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bosseno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Gleuher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaa Kabbadj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Makoudi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouradi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190284" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Graziana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Ranjeva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thuleau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2001195030303" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GD9VTRXR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Belmondo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Calcagno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Genre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Puppo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2407-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00454" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2016.1165379" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gucciardo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Mijangos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert334" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650374v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Huguet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong Cellier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12234" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651412v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mandon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.5136" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651725v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marmeys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dunoyer de Segonzac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12120" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2011.10.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHVQMC3W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644379v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Oger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guigonis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.05.024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFCH6DQ2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646087v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferrari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino Bilbao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Piardi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq323" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667852v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Nanda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7909.2010.00933.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STPVS2KR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665315v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03509.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665067v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pucciariello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Innocenti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van de Velde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.142034" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jamet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj184" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656721v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0970" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165112v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pugin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.005579" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638205v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Galaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Carri&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Canut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chalon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.1999.00356.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Knight" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold van der Luit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35015671" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02499414v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch132" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220123v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00390-5_8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165163v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7089_2006_090" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789967v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Yuan Guo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zribi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>