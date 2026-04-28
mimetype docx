--- v0 (2026-03-29)
+++ v1 (2026-04-28)
@@ -1313,96 +1313,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence d’une culture zoographique en Islam : modalités et motivations</w:t>
+                <w:t xml:space="preserve">L’inversion des relations inter-animales en contexte eschatologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tier-Mensch Interaktionen in Antike und Mittelalter: Erfahren, Verstehen, Miteinander Leben</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zoomathia - Universität Trier, Jun 2024, Trier, Allemagne</w:t>
+              <w:t xml:space="preserve">Sauvage et/ou domestique, l’animal du Proche-Orient à l’Asie centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’études de l’Islam et des sociétés du monde musulman (IISMM), Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733580v1</w:t>
+                <w:t xml:space="preserve">hal-04786510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’animal dans les textes arabes médiévaux (avec Meyssa Ben Saâd)</w:t>
               </w:r>
@@ -1451,96 +1451,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inversion des relations inter-animales en contexte eschatologique</w:t>
+                <w:t xml:space="preserve">L’émergence d’une culture zoographique en Islam : modalités et motivations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sauvage et/ou domestique, l’animal du Proche-Orient à l’Asie centrale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d’études de l’Islam et des sociétés du monde musulman (IISMM), Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Tier-Mensch Interaktionen in Antike und Mittelalter: Erfahren, Verstehen, Miteinander Leben</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zoomathia - Universität Trier, Jun 2024, Trier, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786510v1</w:t>
+                <w:t xml:space="preserve">hal-04733580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’animal comme catégorie juridique dans le fiqh classique (Mālik, al-Šaybānī et al-Šāfiʿī)</w:t>
               </w:r>
@@ -1658,96 +1658,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of investigation: Research and studies on animals and saints in the Latin world</w:t>
+                <w:t xml:space="preserve">State of investigation: Research and studies on animals in Islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals as Worshippers of God before all</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2022, Villejuif, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960411v1</w:t>
+                <w:t xml:space="preserve">hal-03960388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Testament of Adam</w:t>
               </w:r>
@@ -1796,96 +1796,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of investigation: Research and studies on animals in Islam</w:t>
+                <w:t xml:space="preserve">State of investigation: Research and studies on animals and saints in the Latin world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals as Worshippers of God before all</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2022, Villejuif, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960388v1</w:t>
+                <w:t xml:space="preserve">hal-03960411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Fārābī’s systems of animal classification</w:t>
               </w:r>
@@ -1934,165 +1934,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flying creatures in early Islam</w:t>
+                <w:t xml:space="preserve">The animal as an ensouled being in early Islamic law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Deutscher Orientalistentag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Deutschen Morgenländischen Gesellschaft (DMG), Sep 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Medieval Arabic and Latin Conceptions of Spirit: Between Philosophy, Theology, and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludwig-Maximilians-Universität München, Mar 2022, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960374v1</w:t>
+                <w:t xml:space="preserve">hal-03960339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The animal as an ensouled being in early Islamic law</w:t>
+                <w:t xml:space="preserve">Flying creatures in early Islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medieval Arabic and Latin Conceptions of Spirit: Between Philosophy, Theology, and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ludwig-Maximilians-Universität München, Mar 2022, Munich, Germany</w:t>
+              <w:t xml:space="preserve">34. Deutscher Orientalistentag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deutschen Morgenländischen Gesellschaft (DMG), Sep 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960339v1</w:t>
+                <w:t xml:space="preserve">hal-03960374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The colours of animals in Arabic philology</w:t>
               </w:r>
@@ -3164,51 +3164,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0011F9BD"/>
+    <w:nsid w:val="BF7EC398"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3312,51 +3312,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C8C3D60E"/>
+    <w:nsid w:val="4DBDCD9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3460,51 +3460,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2B256BDD"/>
+    <w:nsid w:val="670FC343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3697,51 +3697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316786v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y51" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435452v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/3050760x-20240011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03723812v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341607" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0957423922000042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03723783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jqs.2021.0467" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04786488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733588v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04733580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786510v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04733571v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960388v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004744134/BP000013.xml" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744134_014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003478423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04553249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w5xt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13v3t" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04354541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03873039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03723835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03723862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-04354564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04905246v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyssa Ben Sa&#226;d" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Terrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316786v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y51" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435452v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/3050760x-20240011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03723812v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341607" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0957423922000042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03723783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jqs.2021.0467" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04786488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733588v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04733580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04733571v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960388v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960339v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004744134/BP000013.xml" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744134_014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003478423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04553249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w5xt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13v3t" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04354541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03873039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03723835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03723862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-04354564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04905246v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyssa Ben Sa&#226;d" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Terrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>