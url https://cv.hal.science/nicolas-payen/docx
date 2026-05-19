--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -1313,165 +1313,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inversion des relations inter-animales en contexte eschatologique</w:t>
+                <w:t xml:space="preserve">L’animal dans les textes arabes médiévaux (avec Meyssa Ben Saâd)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sauvage et/ou domestique, l’animal du Proche-Orient à l’Asie centrale</w:t>
+              <w:t xml:space="preserve">L’écologie en Islam : traditions séculaires et défis contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d’études de l’Islam et des sociétés du monde musulman (IISMM), Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786510v1</w:t>
+                <w:t xml:space="preserve">hal-04786502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’animal dans les textes arabes médiévaux (avec Meyssa Ben Saâd)</w:t>
+                <w:t xml:space="preserve">L’inversion des relations inter-animales en contexte eschatologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’écologie en Islam : traditions séculaires et défis contemporains</w:t>
+              <w:t xml:space="preserve">Sauvage et/ou domestique, l’animal du Proche-Orient à l’Asie centrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d’études de l’Islam et des sociétés du monde musulman (IISMM), Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786502v1</w:t>
+                <w:t xml:space="preserve">hal-04786510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence d’une culture zoographique en Islam : modalités et motivations</w:t>
               </w:r>
@@ -1727,165 +1727,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Testament of Adam</w:t>
+                <w:t xml:space="preserve">State of investigation: Research and studies on animals and saints in the Latin world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals as Worshippers of God before all</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2022, Villejuif, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960400v1</w:t>
+                <w:t xml:space="preserve">hal-03960411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of investigation: Research and studies on animals and saints in the Latin world</w:t>
+                <w:t xml:space="preserve">The Testament of Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals as Worshippers of God before all</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2022, Villejuif, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960411v1</w:t>
+                <w:t xml:space="preserve">hal-03960400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Fārābī’s systems of animal classification</w:t>
               </w:r>
@@ -2307,51 +2307,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathilde van Dijk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Companion Species. Saints, Animals and Ordinary Humans in the Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.103-125, 2025, 9781003478423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003478423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9781003478423-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -3164,51 +3164,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF7EC398"/>
+    <w:nsid w:val="F911AE62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3312,51 +3312,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4DBDCD9A"/>
+    <w:nsid w:val="47DE6A03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3460,51 +3460,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="670FC343"/>
+    <w:nsid w:val="4521D12B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3697,51 +3697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316786v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y51" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435452v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/3050760x-20240011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03723812v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341607" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0957423922000042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03723783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jqs.2021.0467" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04786488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733588v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04733580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04733571v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960388v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960339v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004744134/BP000013.xml" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744134_014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003478423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04553249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w5xt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13v3t" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04354541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03873039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03723835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03723862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-04354564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04905246v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyssa Ben Sa&#226;d" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Terrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316786v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y51" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435452v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/3050760x-20240011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03723812v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341607" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03753263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0957423922000042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03723783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/jqs.2021.0467" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415457v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04786488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733588v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04733580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04733571v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960388v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960339v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290031v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004744134/BP000013.xml" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004744134_014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003478423-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04553249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w5xt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13v3t" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04354541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03873039v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03723835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03723862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-04354564v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04905246v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyssa Ben Sa&#226;d" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Terrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>