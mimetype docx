--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -536,520 +536,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Occupations humaines et chronostratigraphie du gisement pléistocène d’Illiers-Combray (Eure-et-Loir, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nelson Ahmed-Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (1), pp.7-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2019.14980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02133353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Petite histoire agricole de la Guyane vue du ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphen Rostain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 573, pp.52-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02133351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La patrimonialisation du bagne de Guyane : exemples d'un processus complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le patrimoine de l'enfermement, 2018/1, pp.58-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01933893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle ville de Cayenne : du remblaiement de la savane extra muros au plan hippodamien (1760-1900)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 150, pp.30 - 36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nda.3869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01816176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de l’archéologie de la période coloniale dans les outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Motte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 150, pp.8 - 12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nda.3858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01816174v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01933893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roura (Guyane). Habitation La Caroline</w:t>
               </w:r>
@@ -1139,51 +1139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 143, pp.27 - 33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1289,286 +1289,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03198549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Archéologie, collectivités et aménagement du territoire : un débat permanent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la fonction publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 357, pp.59-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01816188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bilan de la recherche archéologique en Guyane en 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karapa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4, pp.4-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01152079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vestiges d’une partie d’un établissement agro-pastoral du Haut-Empire au nord de la cité des Carnutes : Auneau, “ l’Hermitage ” (Eure-et-Loir)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bénichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Établissements ruraux laténiens et gallo-romains du Centre de la Gaule, Supplément n° 57, pp.63-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541782v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01816188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réclainville (Eure-et-Loir). Les Bordes</w:t>
               </w:r>
@@ -1968,490 +1968,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03198539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nogent-le-Rotrou (Eure-et-Loir). Collège Arsène Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41, pp.238-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.12235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03198535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'abbaye de Saint-Denis de Nogent-le-Rotrou. Histoire et archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Percherons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 188, pp.3-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00998015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenon (Eure-et-Loir). Église Saint-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41, pp.234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeomed.12203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03198533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une installation rurale de l'époque gauloise à Châteaudun &amp;quot;La Brouaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société dunoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 301, pp.39-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00588600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moras-en-Valloire (Drôme). Le Château</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41, pp.303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeomed.12747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03198536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenon (Eure-et-Loir). Le Château</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41, pp.278-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeomed.12583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03198537v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-03198535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation Hallstatt final/La Tène ancienne de Toury &amp;quot;Le Rogeret</w:t>
               </w:r>
@@ -2718,221 +2718,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Empreintes coloniales. La Guyane des XVIIe-XIXe siècles vue à travers le filtre de l’archéologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colonisations et colonialités. Approches archéologiques et historiques croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alicia Espinosa; Constance Thirouard; Nicolas Payraud; UMR 8096 ArchAm, May 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05341669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ZAN et code du patrimoine : vers une réflexion prospective sur les aménagements de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres sous-direction de l'archéologie - collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05342061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde - L’archéologie préventive face aux évolutions réglementaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvina Rodrigues Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3598,234 +3598,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La place des productions aquitaines dans le quotidien d'une habitation coloniale au XIXe siècle en Guyane : l'exemple de La Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle-Aquitaine et les Outre-Mers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02314726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformations of the Guianese territory during the colonial era through the study of LiDAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeological LiDAR and ancient territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DynamiTe, Sep 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03362785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'utilisation du LiDAR pour la détection et l'analyse des sites archéologiques en contexte guyanais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'archéologie des Amériques vue du ciel : La révolution du LiDAR en contexte tropical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMÉRIQUES Association étudiante de l'Inalco – Institut national de langues et civilisations orientales, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03362782v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-02314726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archéologie en Alsace en 2019</w:t>
               </w:r>
@@ -3926,165 +3926,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du LiDAR à l'archéologie des bagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'actualité de la Société d'archéologie médiévale, moderne et contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'archéologie médiévale, moderne et contemporaine, Sep 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02314719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un exemple d’analyse spatiale multiscalaire : les réseaux castraux dans l’espace delphino-savoyard au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Fortifications entre Protohistoire et Moyen Âge dans l'espace du Rhin supérieur"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 7044 Archimède, Dec 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03362766v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02314719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du LiDAR à l’archéologie des bagnes. Évolutions méthodologiques récentes de l’archéologie de la période coloniale en Guyane</w:t>
               </w:r>
@@ -4133,573 +4133,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation de la politique scientifique du service régional de l’archéologie de Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan sur la mise en place des commissions territoriales de la recherche archéologique (CTRA) et Rapports d’activité 2017 des CTRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil national de la recherche archéologique, Jun 2018, Paris, France. pp.135-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03362777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre le pillage des sites patrimoniaux et le trafic des biens culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bonset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'archéologie en Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cayenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02133356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Projet d'exploitation minière de la Montagne d'Or. Archéologie. Etat des connaissances et cadre réglementaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débat public Montagne d'Or en Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commission nationale du débat public, Mar 2018, Saint-Laurent-du-Maroni, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03362771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...101 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Bonset</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan de la recherche archéologique en Guyane en 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'archéologie en Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2018, Cayenne, France</w:t>
+              <w:t xml:space="preserve">, Dec 2018, Rémire-Montjoly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Bilan de la recherche archéologique en Guyane en 2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02133355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan de la recherche archéologique en Guyane en 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'archéologie en Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2018, Rémire-Montjoly, France</w:t>
+              <w:t xml:space="preserve">, Dec 2017, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Bilan de la recherche archéologique en Guyane en 2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01816195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan de la recherche archéologique en Guyane en 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'archéologie en Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2017, Cayenne, Guyane française</w:t>
+              <w:t xml:space="preserve">, Dec 2016, Saint-Laurent-du-Maroni, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Bilan de la recherche archéologique en Guyane en 2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01816193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches et partenariats autour du site de l'habitation La Caroline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'archéologie en Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Saint-Laurent-du-Maroni, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Recherches et partenariats autour du site de l'habitation La Caroline</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01816194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan de la recherche archéologique en Guyane en 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'archéologie en Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2016, Saint-Laurent-du-Maroni, Guyane française</w:t>
-[...67 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, DAC Guyane - Service de l'archéologie, Dec 2015, Kourou, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01816192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4931,165 +4931,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00998052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le démantèlement des châteaux, ou les textes face à la réalité archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le démantèlement des châteaux, ou les textes face à la réalité archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Périgueux, France. pp.19-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00998016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aux origines du Dauphiné : les châteaux de Moras et de Mantaille autour de l'an mil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les résidences aristocratiques du Xe siècle dans la Francia Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00998020v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00998016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des découvertes récentes sur l'histoire du château de Maintenon</w:t>
               </w:r>
@@ -5207,540 +5207,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00998048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recherches archéologiques en Eure-et-Loir. Bilan des interventions et des découvertes du service de l'archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sellès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fencke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches archéologiques en Eure-et-Loir. Bilan des interventions et des découvertes du service de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00998045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Château-Queyras. Regard sur l'origine et les transformations d'un château médiéval (XIIIe-XVIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Château-Queyras. Regard sur l'origine et les transformations d'un château médiéval (XIIIe-XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Périgueux, France. pp.109-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00591305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenon avant sa dame : la redécouverte d'un ensemble castral médiéval et moderne méconnu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maintenon avant sa dame : la redécouverte d'un ensemble castral médiéval et moderne méconnu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Châteauroux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00591297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le château de Senonches. Bilan des dernières recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches archéologiques en Eure-et-Loir. Bilan des interventions et des découvertes du service de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France</w:t>
+              <w:t xml:space="preserve">Le château de Senonches. Bilan des dernières recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moras, son château et la Valloire : une Histoire redécouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moras, son château et la Valloire : une Histoire redécouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Moras-en-Valloire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur le château de Maintenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles données sur le château de Maintenon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Fermaincourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00591298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des recherches archéologiques en cours à Montgasteau (Saint-Denis-les-Ponts) et à la Brouaze (Châteaudun)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chamaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan des recherches archéologiques en cours à Montgasteau (Saint-Denis-les-Ponts) et à la Brouaze (Châteaudun)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Châteaudun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6230,90 +6230,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vestiges d’une partie d’un établissement agro-pastoral du Haut-Empire au nord de la cité des Carnutes : Auneau, “ l’Hermitage ” (Eure-et-Loir)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bénichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Ferdière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Établissements ruraux laténiens et gallo-romains du centre de la Gaule - 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57, FERACF, pp.63-82, A paraître, Supplément à la Revue archéologique du centre de la France, 978-2-913272-43-9</w:t>
@@ -6949,77 +6949,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illiers-Combray. Projet d'échangeur autoroutier sur l'A11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chamaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7031,2278 +7031,2278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00998041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réclainville (Centre - Eure-et-Loir). Projet de déviation routière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sellès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00998038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nogent-le-Rotrou (Centre - Eure-et-Loir). Ancienne abbaye Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service départemental d'archéologie d'Eure-et-Loir. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00617357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Auneau (Centre – Eure-et-Loir) « L’Hermitage ». Des occupations diachroniques de l’âge du Fer au Haut Moyen Âge en vallée de l’Aunay. Rapport final d’opération d’archéologie préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service archéologique départemental d'Eure-et-Loir. 2012, pp.506 (2 vol.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auneau (Centre – Eure-et-Loir) « L’Hermitage ». Des occupations diachroniques de l’âge du Fer au Haut Moyen Âge en vallée de l’Aunay. Rapport final d’opération d’archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service archéologique départemental d'Eure-et-Loir. 2012, pp.506 (2 vol.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteauneuf-en-Thymerais (Centre - Eure-et-Loir). Projet de déviation routière. Étude préliminaire du risque archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00998032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janville, Le Puiset (Centre - Eure-et-Loir). Projet de déviation routière. Étude préliminaire du risque archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00998030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallardon (Centre – Eure-et-Loir) « Le Chemin d’Epernon ». Création d’une zone d’activité. Rapport de diagnostic d’archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service archéologique départemental d’Eure-et-Loir. 2012, pp.180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallardon Centre - Eure-et-Loir). Projet de déviation routière. Etude préliminaire du risque archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denonville (Centre - Eure-et-Loir). Projet de déviation routière. Etude préliminaire du risque archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Château de Maintenon (Centre - Eure-et-Loir). Des données inédites sur un ensemble fortifié médiéval et moderne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Barat</w:t>
+                <w:t xml:space="preserve">Yoann Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service départemental d'archéologie d'Eure-et-Loir. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00617355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poupry (Centre - Eure-et-Loir). &amp;quot;Les Hernies, les 36 Mines et la Fromagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sellès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00998028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moras-en-Valloire (Région Rhône-Alpes - Département de la Drôme). Campagne de prospection et de relevés sur le site du château delphinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5648 - CIHAM. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00617362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucé (Centre - Eure-et-Loir). 9-15 rue de la République. Surveillance de travaux aux abords de l'église Saint-Pantaléon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service archéologique départemental d'Eure-et-Loir. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00643413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintenon (Centre - Eure-et-Loir). Eglise Saint-Nicolas. Projet de restructuration et d'aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bénichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Service archéologique départemental d'Eure-et-Loir. 2012, pp.506 (2 vol.)</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service départemental d'archéologie d'Eure-et-Loir. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gauduchon</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senonches (Centre - Eure-et-Loir). Projet d'aménagement du logis du château. Etude des parements extérieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élise André</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bénichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Barat</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Durgeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service départemental d'archéologie d'Eure-et-Loir. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaudun (Centre - Eure-et-Loir). La Brouaze. Première phase du projet d'aménagement du parc d'activités de la Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Bénichou</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Service archéologique départemental d'Eure-et-Loir. 2012, pp.506 (2 vol.)</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Durgeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00426394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallardon (Centre - Eure-et-Loir). Projet de déviation routière. 1ère tranche. Prospection pédestre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coltainville (Centre - Eure-et-Loir). La Voie Perdue. Découverte fortuite d'un puits d'extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gauduchon</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00369269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailleau-Armenonville (Centre - Eure-et-Loir). Découverte fortuite d'une cavité souterraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00369270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gellainville (Centre-Eure-et-Loir) : &amp;quot;Les Beaumonts&amp;quot; construction de locaux d'activités : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Louis</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Sélèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Noël</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Durgeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CG 28. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gas (Centre - Eure-et-Loir). Marolles. Découverte d'un aménagement souterrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00369271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coulombs, Lormaye, Nogent-le-Roi (Centre - Eure-et-Loir). Projet de déviation routière. Etude préliminaire du risque archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00369275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eure-et-Loir, Fontaine-la-Guyon, projet d’aménagement d'une zone artisanale et commerciale : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Service archéologique départemental d’Eure-et-Loir. 2012, pp.180</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CG 28. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Nogent-le-Rotrou (Centre - Eure-et-Loir). Ancienne abbaye Saint-Denis</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude préliminaire de l'impact archéologique des aménagements routiers du Conseil général d'Eure-et-Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Denis-les-Ponts (Centre - Eure-et-Loir). Projet de déviation. Etude préliminaire du risque archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illiers-Combray (Centre - Eure-et-Loir). Projets d'aménagements. Etude préliminaire du risque archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00369272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toury (Centre - Eure-et-Loir). Projet de déviation. Etude préliminaire du risque archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00369268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aunay-sous-Auneau (Centre - Eure-et-Loir). 21-25 rue de l'Eglise. Découverte fortuite d'une sépulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Bénichou</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fencke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...1720 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sellès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9637,51 +9637,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="089350D5"/>
+    <w:nsid w:val="1F6293E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9868,51 +9868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-payraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150537727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05341643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740178v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14980" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mestre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3869" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3858" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933893v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.6850" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpech" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3367" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198549v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7273" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gauduchon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;nichou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Renault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.10251" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.10202" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9843" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves No&#235;l" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198539v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.11174" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Carr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.12203" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588600v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.12747" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.12583" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.12235" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny S&#233;l&#232;que" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Durgeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198530v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.15319" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Briand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05341669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Rodrigues Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hincker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Werckmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B&#233;hague" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boisseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Audouard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Werl&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04472931v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938968v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318405v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318495v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Triantafillidis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362782v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314726v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318480v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362766v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314719v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318457v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362771v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bonset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133355v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816193v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591308v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998052v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Collart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998020v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998016v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591305v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998045v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sell&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fencke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591302v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369266v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816191v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Mackiewicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Duma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ha&#322;uszko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05341681v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816186v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776412v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836026v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ziegler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Courtiller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998051v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698780v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104974v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998264v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998041v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933403v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Andr&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Barat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupagne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998032v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998030v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871600v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617357v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dieu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sorel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998038v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617362v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588585v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588578v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617355v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998028v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643413v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588592v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Souris" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588597v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426394v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588583v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369270v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356225v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369275v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369271v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369272v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588574v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588568v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369268v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356185v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bresson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tachet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998260v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998257v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00998263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-payraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150537727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05341643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740178v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14980" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933893v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816176v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mestre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3869" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3858" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.6850" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpech" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3367" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198549v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7273" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541782v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gauduchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;nichou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Renault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.10251" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.10202" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9843" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves No&#235;l" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198539v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.11174" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.12235" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Carr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.12203" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.12747" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198537v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.12583" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny S&#233;l&#232;que" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Durgeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198530v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.15319" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05341669v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Briand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Rodrigues Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hincker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Werckmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B&#233;hague" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boisseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Audouard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Werl&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04472931v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938968v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318405v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318495v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Triantafillidis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362782v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318480v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318457v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bonset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362771v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133355v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816193v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591308v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998052v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Collart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998016v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998020v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998045v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sell&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fencke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591297v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591300v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369266v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816191v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Mackiewicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Duma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ha&#322;uszko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05341681v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816186v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776412v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836026v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ziegler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Courtiller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998051v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698780v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104974v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998264v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998041v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998038v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617357v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sorel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933403v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Andr&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Barat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupagne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871566v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998032v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998030v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871600v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588585v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588578v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617355v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998028v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617362v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643413v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588592v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Souris" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588597v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426394v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588583v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369269v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356225v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369271v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356185v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bresson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tachet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588574v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588568v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369272v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369268v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998260v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998257v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00998263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>