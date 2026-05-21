--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -536,1922 +536,1922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Petite histoire agricole de la Guyane vue du ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphen Rostain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 573, pp.52-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02133351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Occupations humaines et chronostratigraphie du gisement pléistocène d’Illiers-Combray (Eure-et-Loir, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chamaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nelson Ahmed-Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (1), pp.7-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bspf.2019.14980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02133353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Petite histoire agricole de la Guyane vue du ciel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle ville de Cayenne : du remblaiement de la savane extra muros au plan hippodamien (1760-1900)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphen Rostain</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.30 - 36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01816176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de l’archéologie de la période coloniale dans les outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonnissent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.8 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01816174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La patrimonialisation du bagne de Guyane : exemples d'un processus complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le patrimoine de l'enfermement, 2018/1, pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01933893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roura (Guyane). Habitation La Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47, pp.169-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.6850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03198548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archéologie des bagnes en Guyane, un domaine de recherche encore balbutiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 150, pp.30 - 36. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.3869⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 143, pp.27 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...146 lines deleted...]
-                <w:t xml:space="preserve">Roura (Guyane). Habitation La Caroline</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01816173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cayenne (Guyane). Îlet La Mère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 47, pp.169-170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeomed.6850⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 46, pp.204-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.7273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Mestre</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03198549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan de la recherche archéologique en Guyane en 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karapa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.4-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cayenne (Guyane). Îlet La Mère</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01152079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vestiges d’une partie d’un établissement agro-pastoral du Haut-Empire au nord de la cité des Carnutes : Auneau, “ l’Hermitage ” (Eure-et-Loir)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Établissements ruraux laténiens et gallo-romains du Centre de la Gaule, Supplément n° 57, pp.63-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie, collectivités et aménagement du territoire : un débat permanent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la fonction publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 357, pp.59-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01816188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moras-en-Valloire (Drôme). Les Bises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 46, pp.204-205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeomed.7273⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 43, pp.283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.10202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...279 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03198542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réclainville (Eure-et-Loir). Les Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43, pp.296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeomed.10251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03198544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Moras-en-Valloire (Drôme). Les Bises</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illiers-Combray (Eure-et-Loir). Les Fourneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 43, pp.283. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeomed.10202⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 43, pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.9843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Illiers-Combray (Eure-et-Loir). Les Fourneaux</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03198540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des traces d'occupations du Néolithique moyen et récent à Auneau : Le Parc, Histoire d'un vallon beauceron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique Eure-et-Loir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 116, pp.21-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00998023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucé (Eure-et-Loir). 9-15, rue de la République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 43, pp.175. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeomed.9843⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 42, pp.340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.11174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Noël</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03198539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abbaye de Saint-Denis de Nogent-le-Rotrou. Histoire et archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique Eure-et-Loir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 116, pp.21-50</w:t>
+              <w:t xml:space="preserve">Cahiers Percherons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 188, pp.3-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lucé (Eure-et-Loir). 9-15, rue de la République</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00998015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintenon (Eure-et-Loir). Église Saint-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 42, pp.340. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeomed.11174⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 41, pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.12203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nogent-le-Rotrou (Eure-et-Loir). Collège Arsène Meunier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03198533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une installation rurale de l'époque gauloise à Châteaudun &amp;quot;La Brouaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société dunoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 301, pp.39-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moras-en-Valloire (Drôme). Le Château</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 41, pp.238-239. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeomed.12235⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 41, pp.303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.12747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...111 lines deleted...]
-                <w:t xml:space="preserve">Maintenon (Eure-et-Loir). Église Saint-Nicolas</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03198536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintenon (Eure-et-Loir). Le Château</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 41, pp.234. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeomed.12203⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 41, pp.278-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.12583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Moras-en-Valloire (Drôme). Le Château</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03198537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nogent-le-Rotrou (Eure-et-Loir). Collège Arsène Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 41, pp.303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeomed.12747⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 41, pp.238-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.12235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">halshs-03198537v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03198535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation Hallstatt final/La Tène ancienne de Toury &amp;quot;Le Rogeret</w:t>
               </w:r>
@@ -2718,221 +2718,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ZAN et code du patrimoine : vers une réflexion prospective sur les aménagements de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres sous-direction de l'archéologie - collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05342061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Empreintes coloniales. La Guyane des XVIIe-XIXe siècles vue à travers le filtre de l’archéologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colonisations et colonialités. Approches archéologiques et historiques croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alicia Espinosa; Constance Thirouard; Nicolas Payraud; UMR 8096 ArchAm, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05341669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde - L’archéologie préventive face aux évolutions réglementaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvina Rodrigues Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3335,189 +3335,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Données inédites sur l'habitation La Caroline à Roura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'archéologie en Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service de l'archéologie de Guyane, Dec 2022, Rémire-Montjoly, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04318405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archéologie en Alsace et l’activité du SRA en 2020 et 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Béhague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Triantafillidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'archéologie en Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC Grand Est, service régional de l'archéologie, 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04318495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sallanches et son territoire du XIIIe au XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De cols en vallées. Parcours en Faucigny médiéval et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil départemental de Haute-Savoie; Communauté de communes Faucigny Glières, Oct 2021, Bonneville, France. pp.214-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03938968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Données inédites sur l'habitation La Caroline à Roura</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformations of the Guianese territory during the colonial era through the study of LiDAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'archéologie en Guyane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service de l'archéologie de Guyane, Dec 2022, Rémire-Montjoly, France</w:t>
+              <w:t xml:space="preserve">Archaeological LiDAR and ancient territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DynamiTe, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’archéologie en Alsace et l’activité du SRA en 2020 et 2021</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03362785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation du LiDAR pour la détection et l'analyse des sites archéologiques en contexte guyanais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'archéologie des Amériques vue du ciel : La révolution du LiDAR en contexte tropical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMÉRIQUES Association étudiante de l'Inalco – Institut national de langues et civilisations orientales, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03362782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des productions aquitaines dans le quotidien d'une habitation coloniale au XIXe siècle en Guyane : l'exemple de La Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle-Aquitaine et les Outre-Mers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02314726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'archéologie en Alsace en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Audouard</w:t>
@@ -3531,560 +3863,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Béhague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Werlé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'archéologie en Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, DRAC Grand Est, service régional de l'archéologie, 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, DRAC Grand Est, service régional de l'archéologie; Université de Haute-Alsace, Feb 2020, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La place des productions aquitaines dans le quotidien d'une habitation coloniale au XIXe siècle en Guyane : l'exemple de La Caroline</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04318480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple d’analyse spatiale multiscalaire : les réseaux castraux dans l’espace delphino-savoyard au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle-Aquitaine et les Outre-Mers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Fortifications entre Protohistoire et Moyen Âge dans l'espace du Rhin supérieur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7044 Archimède, Dec 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...279 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03362766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du LiDAR à l'archéologie des bagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'actualité de la Société d'archéologie médiévale, moderne et contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'archéologie médiévale, moderne et contemporaine, Sep 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02314719v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03362766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du LiDAR à l’archéologie des bagnes. Évolutions méthodologiques récentes de l’archéologie de la période coloniale en Guyane</w:t>
               </w:r>
@@ -4133,247 +4133,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projet d'exploitation minière de la Montagne d'Or. Archéologie. Etat des connaissances et cadre réglementaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Débat public Montagne d'Or en Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission nationale du débat public, Mar 2018, Saint-Laurent-du-Maroni, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03362771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation de la politique scientifique du service régional de l’archéologie de Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan sur la mise en place des commissions territoriales de la recherche archéologique (CTRA) et Rapports d’activité 2017 des CTRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil national de la recherche archéologique, Jun 2018, Paris, France. pp.135-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03362777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre le pillage des sites patrimoniaux et le trafic des biens culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Bonset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'archéologie en Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Cayenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02133356v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03362771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de la recherche archéologique en Guyane en 2018</w:t>
               </w:r>
@@ -5207,540 +5207,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00998048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Château-Queyras. Regard sur l'origine et les transformations d'un château médiéval (XIIIe-XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Château-Queyras. Regard sur l'origine et les transformations d'un château médiéval (XIIIe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Périgueux, France. pp.109-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintenon avant sa dame : la redécouverte d'un ensemble castral médiéval et moderne méconnu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maintenon avant sa dame : la redécouverte d'un ensemble castral médiéval et moderne méconnu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Châteauroux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recherches archéologiques en Eure-et-Loir. Bilan des interventions et des découvertes du service de l'archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sellès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chamaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fencke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches archéologiques en Eure-et-Loir. Bilan des interventions et des découvertes du service de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00998045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Château-Queyras. Regard sur l'origine et les transformations d'un château médiéval (XIIIe-XVIIe siècles)</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles données sur le château de Maintenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Château-Queyras. Regard sur l'origine et les transformations d'un château médiéval (XIIIe-XVIIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Périgueux, France. pp.109-119</w:t>
+              <w:t xml:space="preserve">Nouvelles données sur le château de Maintenon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Fermaincourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château de Senonches. Bilan des dernières recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le château de Senonches. Bilan des dernières recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00591302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moras, son château et la Valloire : une Histoire redécouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moras, son château et la Valloire : une Histoire redécouverte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Moras-en-Valloire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00591300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des recherches archéologiques en cours à Montgasteau (Saint-Denis-les-Ponts) et à la Brouaze (Châteaudun)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chamaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan des recherches archéologiques en cours à Montgasteau (Saint-Denis-les-Ponts) et à la Brouaze (Châteaudun)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Châteaudun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6230,90 +6230,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vestiges d’une partie d’un établissement agro-pastoral du Haut-Empire au nord de la cité des Carnutes : Auneau, “ l’Hermitage ” (Eure-et-Loir)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Gauduchon</w:t>
+                <w:t xml:space="preserve">Anne Bénichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bénichou</w:t>
+                <w:t xml:space="preserve">Ingrid Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Ferdière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Établissements ruraux laténiens et gallo-romains du centre de la Gaule - 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57, FERACF, pp.63-82, A paraître, Supplément à la Revue archéologique du centre de la France, 978-2-913272-43-9</w:t>
@@ -6949,77 +6949,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illiers-Combray. Projet d'échangeur autoroutier sur l'A11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chamaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7031,2278 +7031,2278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00998041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Auneau (Centre – Eure-et-Loir) « L’Hermitage ». Des occupations diachroniques de l’âge du Fer au Haut Moyen Âge en vallée de l’Aunay. Rapport final d’opération d’archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service archéologique départemental d'Eure-et-Loir. 2012, pp.506 (2 vol.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auneau (Centre – Eure-et-Loir) « L’Hermitage ». Des occupations diachroniques de l’âge du Fer au Haut Moyen Âge en vallée de l’Aunay. Rapport final d’opération d’archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service archéologique départemental d'Eure-et-Loir. 2012, pp.506 (2 vol.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janville, Le Puiset (Centre - Eure-et-Loir). Projet de déviation routière. Étude préliminaire du risque archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00998030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteauneuf-en-Thymerais (Centre - Eure-et-Loir). Projet de déviation routière. Étude préliminaire du risque archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00998032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallardon (Centre – Eure-et-Loir) « Le Chemin d’Epernon ». Création d’une zone d’activité. Rapport de diagnostic d’archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gauduchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service archéologique départemental d’Eure-et-Loir. 2012, pp.180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réclainville (Centre - Eure-et-Loir). Projet de déviation routière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sellès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00998038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nogent-le-Rotrou (Centre - Eure-et-Loir). Ancienne abbaye Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bénichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service départemental d'archéologie d'Eure-et-Loir. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00617357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moras-en-Valloire (Région Rhône-Alpes - Département de la Drôme). Campagne de prospection et de relevés sur le site du château delphinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5648 - CIHAM. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00617362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poupry (Centre - Eure-et-Loir). &amp;quot;Les Hernies, les 36 Mines et la Fromagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sellès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00998028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallardon Centre - Eure-et-Loir). Projet de déviation routière. Etude préliminaire du risque archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denonville (Centre - Eure-et-Loir). Projet de déviation routière. Etude préliminaire du risque archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Château de Maintenon (Centre - Eure-et-Loir). Des données inédites sur un ensemble fortifié médiéval et moderne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Gauduchon</w:t>
+                <w:t xml:space="preserve">Anne Bénichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élise André</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service départemental d'archéologie d'Eure-et-Loir. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00617355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucé (Centre - Eure-et-Loir). 9-15 rue de la République. Surveillance de travaux aux abords de l'église Saint-Pantaléon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service archéologique départemental d'Eure-et-Loir. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00643413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintenon (Centre - Eure-et-Loir). Eglise Saint-Nicolas. Projet de restructuration et d'aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Barat</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bénichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service départemental d'archéologie d'Eure-et-Loir. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senonches (Centre - Eure-et-Loir). Projet d'aménagement du logis du château. Etude des parements extérieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bénichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Service archéologique départemental d'Eure-et-Loir. 2012, pp.506 (2 vol.)</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Durgeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service départemental d'archéologie d'Eure-et-Loir. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gauduchon</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Châteaudun (Centre - Eure-et-Loir). La Brouaze. Première phase du projet d'aménagement du parc d'activités de la Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élise André</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Barat</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Durgeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00426394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallardon (Centre - Eure-et-Loir). Projet de déviation routière. 1ère tranche. Prospection pédestre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailleau-Armenonville (Centre - Eure-et-Loir). Découverte fortuite d'une cavité souterraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00369270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gellainville (Centre-Eure-et-Loir) : &amp;quot;Les Beaumonts&amp;quot; construction de locaux d'activités : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Bénichou</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Service archéologique départemental d'Eure-et-Loir. 2012, pp.506 (2 vol.)</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Sélèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Durgeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CG 28. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gas (Centre - Eure-et-Loir). Marolles. Découverte d'un aménagement souterrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00369271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coulombs, Lormaye, Nogent-le-Roi (Centre - Eure-et-Loir). Projet de déviation routière. Etude préliminaire du risque archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gauduchon</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00369275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coltainville (Centre - Eure-et-Loir). La Voie Perdue. Découverte fortuite d'un puits d'extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00369269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illiers-Combray (Centre - Eure-et-Loir). Projets d'aménagements. Etude préliminaire du risque archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00369272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude préliminaire de l'impact archéologique des aménagements routiers du Conseil général d'Eure-et-Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Denis-les-Ponts (Centre - Eure-et-Loir). Projet de déviation. Etude préliminaire du risque archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toury (Centre - Eure-et-Loir). Projet de déviation. Etude préliminaire du risque archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00369268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eure-et-Loir, Fontaine-la-Guyon, projet d’aménagement d'une zone artisanale et commerciale : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Louis</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Noël</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CG 28. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aunay-sous-Auneau (Centre - Eure-et-Loir). 21-25 rue de l'Eglise. Découverte fortuite d'une sépulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...191 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fencke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...1403 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sellès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9637,51 +9637,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F6293E2"/>
+    <w:nsid w:val="E1CDCCA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9868,51 +9868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-payraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150537727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05341643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740178v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14980" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933893v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816176v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mestre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3869" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3858" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.6850" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpech" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3367" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198549v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7273" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541782v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gauduchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;nichou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Renault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.10251" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.10202" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9843" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves No&#235;l" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198539v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.11174" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.12235" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Carr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.12203" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.12747" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198537v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.12583" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny S&#233;l&#232;que" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Durgeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198530v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.15319" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05341669v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Briand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Rodrigues Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hincker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Werckmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B&#233;hague" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boisseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Audouard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Werl&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04472931v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938968v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318405v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318495v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Triantafillidis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362782v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318480v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318457v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bonset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362771v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133355v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816193v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591308v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998052v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Collart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998016v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998020v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998045v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sell&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fencke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591297v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591300v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369266v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816191v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Mackiewicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Duma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ha&#322;uszko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05341681v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816186v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776412v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836026v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ziegler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Courtiller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998051v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698780v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104974v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998264v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998041v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998038v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617357v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sorel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933403v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Andr&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Barat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupagne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871566v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998032v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998030v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871600v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588585v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588578v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617355v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998028v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617362v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643413v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588592v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Souris" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588597v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426394v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588583v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369269v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356225v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369271v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356185v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bresson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tachet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588574v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588568v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369272v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369268v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998260v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998257v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00998263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-payraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150537727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05341643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740178v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14980" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mestre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3869" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Motte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3858" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933893v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.6850" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpech" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3367" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198549v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7273" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gauduchon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;nichou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Renault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816188v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.10202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.10251" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9843" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves No&#235;l" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198539v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.11174" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Carr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.12203" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588600v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.12747" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.12583" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.12235" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny S&#233;l&#232;que" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Durgeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198530v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.15319" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05342061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Briand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05341669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Rodrigues Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hincker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Werckmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B&#233;hague" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boisseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Audouard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Werl&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04472931v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318405v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Triantafillidis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314726v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318480v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362766v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314719v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318457v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362771v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bonset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133355v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816193v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591308v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998053v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998052v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Collart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998016v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998020v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591305v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998045v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sell&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fencke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591302v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369266v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816191v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Mackiewicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Duma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ha&#322;uszko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05341681v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816186v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776412v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836026v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ziegler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Courtiller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998051v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698780v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104974v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998264v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998041v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933403v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Andr&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Barat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupagne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871566v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998032v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871600v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998038v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617357v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dieu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sorel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617362v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998028v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588585v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588578v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617355v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643413v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588592v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Souris" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588597v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426394v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588583v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369270v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356225v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369271v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369275v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369269v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369272v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588574v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588568v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369268v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356185v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bresson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tachet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998260v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998257v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00998263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>