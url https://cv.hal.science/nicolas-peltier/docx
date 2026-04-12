--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -47,50 +47,116 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Je suis chargé de recherche au </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">CNRS.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. Je travaille au sein de l'équipe </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">CAPP</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">LIG</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Laboratoire d'Informatique de Grenoble).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vous pouvez consulter </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ma page web</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> pour plus de détail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
@@ -110,2429 +176,2429 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Direct Procedure to Test Entailment in a Separation Logic of Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 69 (2), pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/S10817-025-09728-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tractable and Intractable Entailment Problems in Separation Logic with Inductively Defined Predicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 194 (1), pp.11318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/fi.11318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some techniques for reasoning automatically on co-inductive data structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (3), pp.429-464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/LOGCOM/EXAD028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An undecidability result for Separation Logic with theory reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 182, pp.106359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ipl.2023.106359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proof Procedure For Separation Logic With Inductive Definitions and Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 67 (3), pp.30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10817-023-09680-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entailment is Undecidable for Symbolic Heap Separation Logic Formulae with Non-Established Inductive Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ipl.2021.106169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951859v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Induction and Saturation-Based Theorem Proving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 64 (2), pp.253-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10817-019-09519-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing the Cox–Ross–Rubinstein Pricing of European Derivatives in Isabelle/HOL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Bernays-Schönfinkel-Ramsey Class of Separation Logic with Uninterpreted Predicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Iosif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990376v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bernays-Schönfinkel-Ramsey Class of Separation Logic with Uninterpreted Predicates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Formalizing the Cox–Ross–Rubinstein Pricing of European Derivatives in Isabelle/HOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (4), pp.737-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-019-09528-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388326v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A paramodulation-based calculus for refuting schemata of clause sets defined by rewrite rules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">CERES for First-Order Schemata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Leitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 27 (2), pp.549-576. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/logcom/exu078⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 27 (7), pp.1897-1954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/logcom/exx003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516896v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prime Implicate Generation in Equational Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60, pp.827-880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1613/jair.5481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CERES for First-Order Schemata</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A paramodulation-based calculus for refuting schemata of clause sets defined by rewrite rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 27 (7), pp.1897-1954. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/logcom/exx003⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 27 (2), pp.549-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/logcom/exu078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621380v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof Generalization in LK by Second Order Unifier Minimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Variant of the Superposition Calculus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archive of Formal Proofs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364000v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositional Resolution and Prime Implicates Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive of Formal Proofs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Superposition Calculus for Abductive Reasoning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Proof Generalization in LK by Second Order Unifier Minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boy de La Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 57 (2), pp.97--134. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10817-015-9344-2⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 57 (3), pp.245-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-016-9367-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363997v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Variant of the Superposition Calculus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Superposition Calculus for Abductive Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mnacho Echenim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive of Formal Proofs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (2), pp.97--134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-015-9344-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383903v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Complete Superposition Calculus for Primal Grammars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (4), pp.317-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10817-014-9309-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tractable and intractable classes of propositional schemata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (5), pp.111-1139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/logcom/exu013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Resolution Calculus for First-order Schemata</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Instantiation Schemes for Nested Theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/FI-2013-855⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2), pp.11:1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2480759.2480763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933896v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantiation Schemes for Nested Theories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Resolution Calculus for First-order Schemata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aravantinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2480759.2480763⟩</w:t>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125 (2), pp.101-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FI-2013-855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933873v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Instantiation Scheme for Satisfiability Modulo Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (3), pp.293-362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10817-010-9200-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Instantiation Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111 (20), pp.989-993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ipl.2011.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decidability and Undecidability Results for Propositional Schemata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40, pp.599-656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1613/jair.3351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up Construction of Semantic Tableaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (1), http://logcom.oxfordjournals.org/content/20/1/283.short. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/logcom/exn069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Handling of Iterated Term Schemata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (3), pp.155-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10472-010-9200-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing Infinite Models Represented by Tree Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56 (1), pp.65-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10472-009-9143-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2542,4279 +2608,4249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciding Satisfiability for Overlaid Symbolic Heaps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Satisfiability Problem in a Separation Logic of Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Sighireanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FROCOS 2025 - 15th International Symposium on Frontiers of Combining Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logic, Language, Information, and Computation - 31st International Workshop (Wollic 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Porto, Portugal. pp.260-277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-99536-1_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143101v3</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Satisfiability Problem in a Separation Logic of Relations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Deciding Satisfiability for Overlaid Symbolic Heaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Sighireanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logic, Language, Information, and Computation - 31st International Workshop (Wollic 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FROCOS 2025 - 15th International Symposium on Frontiers of Combining Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Reykjavik, Iceland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244161v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143101v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EXPTIME-complete entailment problem in separation logic ⋆</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">What Is Decidable in Separation Logic Beyond Progress, Connectivity and Establishment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Sighireanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wollic 2024 - 30th Workshop on Logic, Language, Information and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-62687-6_11⟩</w:t>
+              <w:t xml:space="preserve">IJCAR 2024 - 12th International Joint Conference on Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nancy, France. pp.157-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-63501-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618324v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Is Decidable in Separation Logic Beyond Progress, Connectivity and Establishment?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An EXPTIME-complete entailment problem in separation logic ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Sighireanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAR 2024 - 12th International Joint Conference on Automated Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-63501-4_9⟩</w:t>
+              <w:t xml:space="preserve">Wollic 2024 - 30th Workshop on Logic, Language, Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bern (CH), Switzerland. pp.157-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62687-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645164v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the Satisfiability of Formulas in Separation Logic with Permissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TABLEAUX 2023 32nd International Conference on Automated Reasoning with Analytic Tableaux and Related Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Strict Constrained Superposition Calculus for Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Echahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOSSACS 2023: 26th International Conference on Foundations of Software Science and Computation Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978913v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning on Dynamic Transformations of Symbolic Heaps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Two Results on Separation Logic With Theory Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mnacho Echenim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIME 2022 : 29th International Symposium on Temporal Representation and Reasoning (TIME 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASL 2022 - Workshop on Advancing Separation Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Haifa, Israel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844095v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Results on Separation Logic With Theory Reasoning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reasoning on Dynamic Transformations of Symbolic Heaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASL 2022 - Workshop on Advancing Separation Logic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TIME 2022 : 29th International Symposium on Temporal Representation and Reasoning (TIME 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2022.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701399v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decidable Entailments in Separation Logic with Inductive Definitions: Beyond Establishment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Superposition-Based Calculus for Diagrammatic Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Peltier</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Echahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th EACSL Annual Conference on Computer Science Logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2021.12⟩</w:t>
+              <w:t xml:space="preserve">PPDP 2021: 23rd International Symposium on Principles and Practice of Declarative Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tallinn, Estonia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3479394.3479405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052687v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Superposition-Based Calculus for Diagrammatic Reasoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Decidable Entailments in Separation Logic with Inductive Definitions: Beyond Establishment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mnacho Echenim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Iosif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPDP 2021: 23rd International Symposium on Principles and Practice of Declarative Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3479394.3479405⟩</w:t>
+              <w:t xml:space="preserve">29th EACSL Annual Conference on Computer Science Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Ljubljana, Slovenia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2021.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372948v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entailment Checking in Separation Logic with Inductive Definitions is 2-EXPTIME hard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Lower Bound of Decidable Entailments in Separation Logic with Inductive Definitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPAR 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ADSL 2020 - Workshop on Automated Deduction in Separation Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990396v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lower Bound of Decidable Entailments in Separation Logic with Inductive Definitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Entailment Checking in Separation Logic with Inductive Definitions is 2-EXPTIME hard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSL 2020 - Workshop on Automated Deduction in Separation Logic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LPAR 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Alicante, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3380809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388028v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilinva: Using Abduction to Generate Loop Invariants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Bernays-Schönfinkel-Ramsey Class of Separation Logic on Arbitrary Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Iosif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanis Sellami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Combining Systems - 12th International Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29007-8_5⟩</w:t>
+              <w:t xml:space="preserve">Foundations of Software Science and Computation Structures (FOSSACS) - 22nd International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Prague, Czech Republic. pp.242-259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17127-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323446v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenex Separation Logic with One Selector Field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ilinva: Using Abduction to Generate Loop Invariants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Sellami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automated Reasoning with Analytic Tableaux and Related Methods - 28th International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29026-9_23⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Combining Systems - 12th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, London, United Kingdom. pp.77-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29007-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323468v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bernays-Schönfinkel-Ramsey Class of Separation Logic on Arbitrary Domains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Prenex Separation Logic with One Selector Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Software Science and Computation Structures (FOSSACS) - 22nd International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-17127-8_14⟩</w:t>
+              <w:t xml:space="preserve">Automated Reasoning with Analytic Tableaux and Related Methods - 28th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, London, United Kingdom. pp.409-427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29026-9_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094154v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prime Implicate Generation in Equational Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Twenty-Seventh International Joint Conference on Artificial Intelligence, IJCAI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Framework for Implicate Generation Modulo Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Sellami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superposition with Datatypes and Codatatypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmin Christian Blanchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAR 2018 - 9th International Joint Conference on Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tableaux Calculus for Reducing Proof Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Peter Lettmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Reasoning - 9th International Joint Conference, IJCAR 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Binomial Pricing Model in Finance: A Formalization in Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CADE 26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Gothenburg, Sweden. pp.546-562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation framework for rapid prototyping and evaluation of thermal mitigation techniques in many-core architectures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifier-Free Equational Logic and Prime Implicate Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mnacho Echenim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tourret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE/ACM International Symposium on Low Power Electronics and Design (ISLPED)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISLPED.2015.7273485⟩</w:t>
+              <w:t xml:space="preserve">CADE-25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Berlin, Germany. pp.311-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-21401-6_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01235183v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning on Schemas of Formulas: An Automata-Based Approach</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A simulation framework for rapid prototyping and evaluation of thermal mitigation techniques in many-core architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Sassolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Sandionigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATA 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE/ACM International Symposium on Low Power Electronics and Design (ISLPED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISLPED.2015.7273485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132791v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01235183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier-Free Equational Logic and Prime Implicate Generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reasoning on Schemas of Formulas: An Automata-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CADE-25</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LATA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Nice, France. pp.263-274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363987v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Superposition-Based Approach to Abductive Reasoning in Equational Clausal Logic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Deductive-Complete Constrained Superposition Calculus for Ground Flat Equational Clauses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADDTC 2014</w:t>
+              <w:t xml:space="preserve">PAAR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132800v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rewriting Strategy to Generate Prime Implicates in Equational Logic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Superposition-Based Approach to Abductive Reasoning in Equational Clausal Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAR 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.137-151</w:t>
+              <w:t xml:space="preserve">ADDTC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018692v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deductive-Complete Constrained Superposition Calculus for Ground Flat Equational Clauses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Rewriting Strategy to Generate Prime Implicates in Equational Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAAR 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">IJCAR 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.137-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132801v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Superposition and Induction: A Practical Realization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An Approach to Abductive Reasoning in Equational Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mnacho Echenim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FroCoS 2013 - 9th International Symposium on s of Combining Systems (co-located with TABLEAUX 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI 2013 - International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.531-537</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934610v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completeness and Decidability Results for First-order Clauses with Indices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Schemata of Formulæ in the Theory of Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CADE 2013 - 24th International Conference on Automated Deduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38574-2_4⟩</w:t>
+              <w:t xml:space="preserve">TABLEAUX 2013 - 22th International Conference on Automated Reasoning with Analytic Tableaux and Related Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nancy, France. pp.234-249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40537-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934594v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schemata of Formulæ in the Theory of Arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Combining Superposition and Induction: A Practical Realization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Kersani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TABLEAUX 2013 - 22th International Conference on Automated Reasoning with Analytic Tableaux and Related Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40537-2_20⟩</w:t>
+              <w:t xml:space="preserve">FroCoS 2013 - 9th International Symposium on s of Combining Systems (co-located with TABLEAUX 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nancy, France. pp.7-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40885-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934604v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach to Abductive Reasoning in Equational Logic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Completeness and Decidability Results for First-order Clauses with Indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Kersani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2013 - International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CADE 2013 - 24th International Conference on Automated Deduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lake Placid, NY, United States. pp.58-75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38574-2_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934278v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Calculus for Generating Ground Explanations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAR 2012 - International Joint Conference on Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom. pp.194-209, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-31365-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasoning on Schemata of Formulæ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISC 2012 - Artificial Intelligence and Symbolic Computation (Part of CICM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bremen, Germany. pp.310-325, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-31374-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Superposition Strategy for Abductive Reasoning in Ground Equational Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWS 2012 - International Workshop on Strategies in Rewriting, Proving and Programming (IJCAR 2012 workshop )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom. pp.4-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Schemata of Resolution Proofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FTP 2011 - 8th International Workshop on First-Order Theorem Proving (co-located with TABLEAUX 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bern, Germany. pp.16-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schemata of SMT problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TABLEAUX 2011 - International Conference on Automated Reasoning with Analytic Tableaux and Related Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland. pp.27-42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-22119-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Temporal Logic and Propositional Schemata, Back and Forth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIME 2011 - International Symposium on Temporal Representation and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Lubeck, Germany. pp.80-87, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIME.2011.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decidable Class of Nested Iterated Schemata</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Perfect Discrimination Graphs: Indexing Terms with Integer Exponents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAR 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, France. pp.293-308, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14203-1_25⟩</w:t>
+              <w:t xml:space="preserve">, 2010, Edinburgh, United Kingdom. pp.369-383, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14203-1_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940623v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantiation of SMT Problems Modulo Integers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Complexity of the Satisfiability Problem for a Class of Propositional Schemata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aravantinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Caferra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Symbolic Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Language and Automata Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Germany. pp.58-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940668v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-Terms in Ordered Resolution and Superposition Calculi: Retrieving Lost Completeness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">A Decidable Class of Nested Iterated Schemata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aravantinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Artificial Intelligence and Symbolic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14128-7_4⟩</w:t>
+              <w:t xml:space="preserve">IJCAR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.293-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14203-1_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940670v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of the Satisfiability Problem for a Class of Propositional Schemata</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">I-Terms in Ordered Resolution and Superposition Calculi: Retrieving Lost Completeness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language and Automata Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Artificial Intelligence and Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. pp.19-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14128-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940622v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RegSTAB: a SAT-Solver for Propositional Schemata</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Instantiation of SMT Problems Modulo Integers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mnacho Echenim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAR 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14203-1_26⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. pp.49-63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14128-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00940666v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect Discrimination Graphs: Indexing Terms with Integer Exponents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">RegSTAB: a SAT-Solver for Propositional Schemata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aravantinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAR 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Edinburgh, United Kingdom. pp.369-383, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14203-1_32⟩</w:t>
+              <w:t xml:space="preserve">, 2010, Edinburgh, United Kingdom. pp.309-315, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14203-1_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940667v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Methodology for Multi-Level Thermal Characterization of Complex Electronic Systems: From Die to Board Level</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A DPLL Proof Procedure for Propositional Iterated Schemata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aravantinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Caferra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microelectronics and Packaging Conference (EMPC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">ESSLLI'09 Workshop Structures and Deduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400083v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Methodology for Early Stage Thermal Analysis of Complex Electronic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvian Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therminic 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Leuven, Belgium</w:t>
@@ -6829,356 +6865,386 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DPLL Proof Procedure for Propositional Iterated Schemata</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A new Methodology for Multi-Level Thermal Characterization of Complex Electronic Systems: From Die to Board Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvian Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSLLI'09 Workshop Structures and Deduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France. pp.24</w:t>
+              <w:t xml:space="preserve">European Microelectronics and Packaging Conference (EMPC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940673v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dei: A Theorem Prover for Terms with Integer Exponents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Automated Deduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montreal, Canada. pp.146-150, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02959-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Schemata Calculus for Propositional Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automated Reasoning with Analytic Tableaux and Related Methods, 18th International Conference, TABLEAUX 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Oslo, Norway. pp.32-46, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02716-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7188,240 +7254,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déduction automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boy de La Tour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Olivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Schwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marquis Pierre, Papini Odile Prade Henri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'I.A. frontières et Applications -- Volume 2. Algorithmes pour l'intelligence artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cépaduès éditions, pp.3, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogy in Automated Deduction - A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boy de La Tour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prade, Henri and Richard, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Approaches to Analogical Reasoning --- Current Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.103, 2014, Studies in Computational Intelligence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7431,147 +7497,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghera Assessment Project, designing an hybrid and emergent educational society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Cerulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Maracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7581,368 +7647,368 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Expressive Completeness of Bernays-Sch\&amp;quot;onfinkel-Ramsey Separation Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complexity of Prenex Separation Logic with One Selector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instantiation of SMT problems modulo Integers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decidable Class of Nested Iterated Schemata (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7952,535 +8018,535 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checking Entailment Between Separation Logic Symbolic Heaps: Beyond Connected and Established Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] VERIMAG/LIG/CNRS. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Calculus for Generating Ground Explanations (Technical Report)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Resolution Calculus for Propositional Schemata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Resolution Calculus for First-Order Schemata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Temporal Logic and Propositional Schemata, Back and Forth (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priority-Independent Rewrite Systems for Pointer-based Data-Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Echahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8490,114 +8556,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles techniques pour la construction de modèles finis ou infinis en déduction automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00004960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8744,51 +8810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnacho Echenim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peltier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10817-025-09728-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/fi.11318" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618309v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/LOGCOM/EXAD028" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2023.106359" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09680-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951859v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Iosif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2021.106169" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990367v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Echenim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09519-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guiol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09528-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388326v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exu078" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tourret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.5481" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leitsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exx003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boy de La Tour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-016-9367-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9344-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bensaid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9309-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exu013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aravantinos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-855" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933873v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480759.2480763" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9200-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42NPCBGF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.07.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caferra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.3351" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exn069" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-4X4KZMKB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-010-9200-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNFTJFD4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-009-9143-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZST6X6WR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143101v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Sighireanu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99536-1_16" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62687-6_11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645164v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bozec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63501-4_9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978913v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Echahed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2022.7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701399v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052687v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2021.12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479394.3479405" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3380809" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323446v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sellami" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29007-8_5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323468v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29026-9_23" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17127-8_14" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833514v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904588v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Christian Blanchette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peter Lettmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01235183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Sassolas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandionigi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guerre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLPED.2015.7273485" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132791v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363987v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21401-6_21" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132800v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018692v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934610v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kersani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40885-4_2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38574-2_4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934604v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40537-2_20" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934278v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_17" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31374-5_21" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933582v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931720v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931443v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22119-4_5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2011.11" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940623v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14203-1_25" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-775DSQQ5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14128-7_6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940670v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14128-7_4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RHLBDMS4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940622v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940666v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14203-1_26" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-11CXSB6G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940667v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14203-1_32" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9CFDQNR4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400083v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martins" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;don" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Kaiser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423729v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940673v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940672v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02959-2_11" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7JDT300-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940671v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02716-1_4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CDWRJ6LP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995598v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Olivetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Schwind" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995596v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190323v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699151v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946528v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940675v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088890v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932855v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932856v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932849v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940674v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004960v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/index.php" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://capp.imag.fr/wordpress/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr/en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://membres-lig.imag.fr/peltier/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnacho Echenim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peltier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10817-025-09728-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/fi.11318" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/LOGCOM/EXAD028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2023.106359" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09680-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951859v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Iosif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2021.106169" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990367v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Echenim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09519-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990376v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guiol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09528-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leitsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exx003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tourret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.5481" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exu078" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boy de La Tour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-016-9367-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9344-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bensaid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9309-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074412v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exu013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480759.2480763" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aravantinos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-855" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9200-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42NPCBGF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.07.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caferra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.3351" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exn069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-4X4KZMKB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940620v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-010-9200-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNFTJFD4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-009-9143-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZST6X6WR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99536-1_16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143101v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Sighireanu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645164v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bozec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63501-4_9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618324v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62687-6_11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163846v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978913v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Echahed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701399v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2022.7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372948v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479394.3479405" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2021.12" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388028v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3380809" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17127-8_14" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sellami" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29007-8_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29026-9_23" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904588v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Christian Blanchette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946472v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peter Lettmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21401-6_21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01235183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Sassolas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandionigi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guerre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLPED.2015.7273485" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132791v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132801v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132800v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934604v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40537-2_20" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kersani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40885-4_2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38574-2_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_17" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933516v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31374-5_21" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933582v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22119-4_5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2011.11" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14203-1_32" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9CFDQNR4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940622v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940623v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14203-1_25" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-775DSQQ5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940670v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14128-7_4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RHLBDMS4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14128-7_6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14203-1_26" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-11CXSB6G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423729v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martins" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;don" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Kaiser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400083v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940672v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02959-2_11" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7JDT300-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02716-1_4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CDWRJ6LP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995598v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Olivetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Schwind" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995596v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190323v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699151v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946528v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940675v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088890v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933750v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932856v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932849v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940674v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004960v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>