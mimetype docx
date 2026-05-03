--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -821,226 +821,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bernays-Schönfinkel-Ramsey Class of Separation Logic with Uninterpreted Predicates</w:t>
+                <w:t xml:space="preserve">Formalizing the Cox–Ross–Rubinstein Pricing of European Derivatives in Isabelle/HOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Radu Iosif</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (4), pp.737-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-019-09528-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388326v1</w:t>
+                <w:t xml:space="preserve">hal-02990376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalizing the Cox–Ross–Rubinstein Pricing of European Derivatives in Isabelle/HOL</w:t>
+                <w:t xml:space="preserve">The Bernays-Schönfinkel-Ramsey Class of Separation Logic with Uninterpreted Predicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guiol</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10817-019-09528-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02990376v1</w:t>
+                <w:t xml:space="preserve">hal-02388326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CERES for First-Order Schemata</w:t>
               </w:r>
@@ -1124,209 +1124,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prime Implicate Generation in Equational Logic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A paramodulation-based calculus for refuting schemata of clause sets defined by rewrite rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1613/jair.5481⟩</w:t>
+              <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (2), pp.549-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/logcom/exu078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946538v1</w:t>
+                <w:t xml:space="preserve">hal-01516896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A paramodulation-based calculus for refuting schemata of clause sets defined by rewrite rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prime Implicate Generation in Equational Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mnacho Echenim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (2), pp.549-576. </w:t>
+              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.827-880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/logcom/exu078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1613/jair.5481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516896v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Variant of the Superposition Calculus.</w:t>
               </w:r>
@@ -1375,187 +1375,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propositional Resolution and Prime Implicates Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proof Generalization in LK by Second Order Unifier Minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boy de La Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive of Formal Proofs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (3), pp.245-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-016-9367-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364005v1</w:t>
+                <w:t xml:space="preserve">hal-01364000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof Generalization in LK by Second Order Unifier Minimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propositional Resolution and Prime Implicates Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archive of Formal Proofs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10817-016-9367-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01364000v1</w:t>
+                <w:t xml:space="preserve">hal-01364005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Superposition Calculus for Abductive Reasoning</w:t>
               </w:r>
@@ -1795,222 +1795,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantiation Schemes for Nested Theories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Resolution Calculus for First-order Schemata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aravantinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2480759.2480763⟩</w:t>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125 (2), pp.101-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FI-2013-855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933873v1</w:t>
+                <w:t xml:space="preserve">hal-00933896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Resolution Calculus for First-order Schemata</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instantiation Schemes for Nested Theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 125 (2), pp.101-133. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2), pp.11:1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FI-2013-855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2480759.2480763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933896v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Instantiation Scheme for Satisfiability Modulo Theories</w:t>
               </w:r>
@@ -2190,51 +2190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decidability and Undecidability Results for Propositional Schemata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2384,51 +2384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Handling of Iterated Term Schemata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2789,222 +2789,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143101v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Is Decidable in Separation Logic Beyond Progress, Connectivity and Establishment?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An EXPTIME-complete entailment problem in separation logic ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Sighireanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAR 2024 - 12th International Joint Conference on Automated Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-63501-4_9⟩</w:t>
+              <w:t xml:space="preserve">Wollic 2024 - 30th Workshop on Logic, Language, Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bern (CH), Switzerland. pp.157-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62687-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645164v1</w:t>
+                <w:t xml:space="preserve">hal-04618324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EXPTIME-complete entailment problem in separation logic ⋆</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Is Decidable in Separation Logic Beyond Progress, Connectivity and Establishment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Sighireanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wollic 2024 - 30th Workshop on Logic, Language, Information and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Bern (CH), Switzerland. pp.157-174, </w:t>
+              <w:t xml:space="preserve">IJCAR 2024 - 12th International Joint Conference on Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nancy, France. pp.157-175, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-62687-6_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-63501-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618324v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the Satisfiability of Formulas in Separation Logic with Permissions</w:t>
               </w:r>
@@ -3161,187 +3161,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978913v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Results on Separation Logic With Theory Reasoning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reasoning on Dynamic Transformations of Symbolic Heaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASL 2022 - Workshop on Advancing Separation Logic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TIME 2022 : 29th International Symposium on Temporal Representation and Reasoning (TIME 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2022.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701399v1</w:t>
+                <w:t xml:space="preserve">hal-03844095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning on Dynamic Transformations of Symbolic Heaps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two Results on Separation Logic With Theory Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mnacho Echenim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIME 2022 : 29th International Symposium on Temporal Representation and Reasoning (TIME 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASL 2022 - Workshop on Advancing Separation Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Haifa, Israel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2022.7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03844095v1</w:t>
+                <w:t xml:space="preserve">hal-03701399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Superposition-Based Calculus for Diagrammatic Reasoning</w:t>
               </w:r>
@@ -3741,339 +3741,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bernays-Schönfinkel-Ramsey Class of Separation Logic on Arbitrary Domains</w:t>
+                <w:t xml:space="preserve">Ilinva: Using Abduction to Generate Loop Invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Sellami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Software Science and Computation Structures (FOSSACS) - 22nd International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-17127-8_14⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Combining Systems - 12th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, London, United Kingdom. pp.77-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29007-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094154v1</w:t>
+                <w:t xml:space="preserve">hal-02323446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilinva: Using Abduction to Generate Loop Invariants</w:t>
+                <w:t xml:space="preserve">Prenex Separation Logic with One Selector Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Iosif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanis Sellami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Combining Systems - 12th International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, London, United Kingdom. pp.77-93, </w:t>
+              <w:t xml:space="preserve">Automated Reasoning with Analytic Tableaux and Related Methods - 28th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, London, United Kingdom. pp.409-427, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29007-8_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29026-9_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323446v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenex Separation Logic with One Selector Field</w:t>
+                <w:t xml:space="preserve">The Bernays-Schönfinkel-Ramsey Class of Separation Logic on Arbitrary Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automated Reasoning with Analytic Tableaux and Related Methods - 28th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, London, United Kingdom. pp.409-427, </w:t>
+              <w:t xml:space="preserve">Foundations of Software Science and Computation Structures (FOSSACS) - 22nd International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Prague, Czech Republic. pp.242-259, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29026-9_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17127-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323468v1</w:t>
+                <w:t xml:space="preserve">hal-02094154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prime Implicate Generation in Equational Logic</w:t>
               </w:r>
@@ -4085,51 +4085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Twenty-Seventh International Joint Conference on Artificial Intelligence, IJCAI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4180,51 +4180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Sellami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4534,51 +4534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CADE-25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Berlin, Germany. pp.311-325, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4841,51 +4841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAAR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4936,51 +4936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADDTC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5031,51 +5031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.137-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5126,51 +5126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI 2013 - International Joint Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.531-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5663,51 +5663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWS 2012 - International Workshop on Strategies in Rewriting, Proving and Programming (IJCAR 2012 workshop )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom. pp.4-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5726,230 +5726,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Schemata of Resolution Proofs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Schemata of SMT problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FTP 2011 - 8th International Workshop on First-Order Theorem Proving (co-located with TABLEAUX 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TABLEAUX 2011 - International Conference on Automated Reasoning with Analytic Tableaux and Related Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland. pp.27-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22119-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931720v1</w:t>
+                <w:t xml:space="preserve">hal-00931443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schemata of SMT problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Generating Schemata of Resolution Proofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TABLEAUX 2011 - International Conference on Automated Reasoning with Analytic Tableaux and Related Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FTP 2011 - 8th International Workshop on First-Order Theorem Proving (co-located with TABLEAUX 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bern, Germany. pp.16-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22119-4_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00931443v1</w:t>
+                <w:t xml:space="preserve">hal-00931720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Temporal Logic and Propositional Schemata, Back and Forth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6119,475 +6119,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of the Satisfiability Problem for a Class of Propositional Schemata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Aravantinos</w:t>
+                <w:t xml:space="preserve">I-Terms in Ordered Resolution and Superposition Calculi: Retrieving Lost Completeness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language and Automata Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Artificial Intelligence and Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. pp.19-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14128-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940622v1</w:t>
+                <w:t xml:space="preserve">hal-00940670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decidable Class of Nested Iterated Schemata</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Caferra</w:t>
+                <w:t xml:space="preserve">Instantiation of SMT Problems Modulo Integers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAR 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14203-1_25⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. pp.49-63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14128-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00940623v1</w:t>
+                <w:t xml:space="preserve">hal-00940668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-Terms in Ordered Resolution and Superposition Calculi: Retrieving Lost Completeness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Bensaid</w:t>
+                <w:t xml:space="preserve">A Decidable Class of Nested Iterated Schemata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Artificial Intelligence and Symbolic Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCAR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.293-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14203-1_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14128-7_4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00940670v1</w:t>
+                <w:t xml:space="preserve">hal-00940623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantiation of SMT Problems Modulo Integers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mnacho Echenim</w:t>
+                <w:t xml:space="preserve">Complexity of the Satisfiability Problem for a Class of Propositional Schemata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aravantinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Symbolic Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Language and Automata Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Germany. pp.58-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14128-7_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00940668v1</w:t>
+                <w:t xml:space="preserve">hal-00940622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RegSTAB: a SAT-Solver for Propositional Schemata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6653,372 +6653,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DPLL Proof Procedure for Propositional Iterated Schemata</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Caferra</w:t>
+                <w:t xml:space="preserve">A new Methodology for Multi-Level Thermal Characterization of Complex Electronic Systems: From Die to Board Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvian Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSLLI'09 Workshop Structures and Deduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France. pp.24</w:t>
+              <w:t xml:space="preserve">European Microelectronics and Packaging Conference (EMPC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940673v1</w:t>
+                <w:t xml:space="preserve">hal-00400083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Methodology for Early Stage Thermal Analysis of Complex Electronic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Peltier</w:t>
+                <w:t xml:space="preserve">Stéphane Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guédon</w:t>
+                <w:t xml:space="preserve">Sylvian Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therminic 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Methodology for Multi-Level Thermal Characterization of Complex Electronic Systems: From Die to Board Level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martins</w:t>
+                <w:t xml:space="preserve">A DPLL Proof Procedure for Propositional Iterated Schemata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aravantinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microelectronics and Packaging Conference (EMPC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">ESSLLI'09 Workshop Structures and Deduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400083v1</w:t>
+                <w:t xml:space="preserve">hal-00940673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dei: A Theorem Prover for Terms with Integer Exponents</w:t>
               </w:r>
@@ -7120,51 +7120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Schemata Calculus for Propositional Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7268,51 +7268,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déduction automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boy de La Tour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7393,51 +7393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogy in Automated Deduction - A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boy de La Tour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7912,51 +7912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decidable Class of Nested Iterated Schemata (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8199,51 +8199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Resolution Calculus for Propositional Schemata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8287,51 +8287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Resolution Calculus for First-Order Schemata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8375,51 +8375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Temporal Logic and Propositional Schemata, Back and Forth (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8810,51 +8810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/index.php" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://capp.imag.fr/wordpress/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr/en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://membres-lig.imag.fr/peltier/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnacho Echenim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peltier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10817-025-09728-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/fi.11318" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/LOGCOM/EXAD028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2023.106359" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09680-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951859v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Iosif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2021.106169" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990367v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Echenim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09519-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990376v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guiol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09528-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leitsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exx003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tourret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.5481" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exu078" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boy de La Tour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-016-9367-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9344-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bensaid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9309-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074412v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exu013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480759.2480763" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aravantinos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-855" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9200-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42NPCBGF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.07.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caferra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.3351" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exn069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-4X4KZMKB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940620v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-010-9200-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNFTJFD4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-009-9143-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZST6X6WR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99536-1_16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143101v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Sighireanu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645164v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bozec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63501-4_9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618324v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62687-6_11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163846v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978913v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Echahed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701399v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2022.7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372948v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479394.3479405" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2021.12" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388028v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3380809" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17127-8_14" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sellami" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29007-8_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29026-9_23" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904588v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Christian Blanchette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946472v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peter Lettmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21401-6_21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01235183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Sassolas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandionigi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guerre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLPED.2015.7273485" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132791v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132801v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132800v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934604v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40537-2_20" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kersani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40885-4_2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38574-2_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_17" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933516v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31374-5_21" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933582v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22119-4_5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2011.11" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14203-1_32" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9CFDQNR4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940622v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940623v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14203-1_25" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-775DSQQ5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940670v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14128-7_4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RHLBDMS4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14128-7_6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14203-1_26" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-11CXSB6G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423729v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martins" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;don" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Kaiser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400083v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940672v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02959-2_11" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7JDT300-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02716-1_4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CDWRJ6LP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995598v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Olivetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Schwind" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995596v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190323v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699151v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946528v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940675v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088890v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933750v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932856v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932849v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940674v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004960v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/index.php" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://capp.imag.fr/wordpress/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr/en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://membres-lig.imag.fr/peltier/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnacho Echenim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peltier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10817-025-09728-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/fi.11318" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/LOGCOM/EXAD028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2023.106359" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09680-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951859v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Iosif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2021.106169" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990367v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Echenim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09519-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guiol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09528-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388326v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leitsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exx003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exu078" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tourret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.5481" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boy de La Tour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-016-9367-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364005v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9344-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bensaid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9309-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074412v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exu013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aravantinos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-855" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480759.2480763" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9200-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42NPCBGF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.07.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caferra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.3351" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exn069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-4X4KZMKB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940620v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-010-9200-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNFTJFD4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-009-9143-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZST6X6WR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99536-1_16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143101v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Sighireanu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62687-6_11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645164v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bozec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63501-4_9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163846v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978913v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Echahed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844095v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2022.7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372948v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479394.3479405" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2021.12" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388028v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3380809" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323446v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sellami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29007-8_5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29026-9_23" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094154v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17127-8_14" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904588v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Christian Blanchette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946472v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peter Lettmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21401-6_21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01235183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Sassolas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandionigi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guerre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLPED.2015.7273485" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132791v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132801v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132800v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934604v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40537-2_20" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kersani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40885-4_2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38574-2_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_17" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933516v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31374-5_21" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933582v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22119-4_5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2011.11" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14203-1_32" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9CFDQNR4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940670v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14128-7_4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RHLBDMS4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940668v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14128-7_6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940623v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14203-1_25" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-775DSQQ5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940622v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14203-1_26" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-11CXSB6G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400083v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martins" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;don" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Kaiser" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423729v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940673v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940672v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02959-2_11" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7JDT300-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02716-1_4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CDWRJ6LP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995598v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Olivetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Schwind" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995596v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190323v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699151v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946528v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940675v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088890v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933750v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932856v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932849v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940674v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004960v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>