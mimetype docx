--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1124,209 +1124,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A paramodulation-based calculus for refuting schemata of clause sets defined by rewrite rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prime Implicate Generation in Equational Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mnacho Echenim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/logcom/exu078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.827-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1613/jair.5481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516896v1</w:t>
+                <w:t xml:space="preserve">hal-01946538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prime Implicate Generation in Equational Logic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A paramodulation-based calculus for refuting schemata of clause sets defined by rewrite rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60, pp.827-880. </w:t>
+              <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (2), pp.549-576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1613/jair.5481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/logcom/exu078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946538v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Variant of the Superposition Calculus.</w:t>
               </w:r>
@@ -1375,187 +1375,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof Generalization in LK by Second Order Unifier Minimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propositional Resolution and Prime Implicates Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archive of Formal Proofs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364000v1</w:t>
+                <w:t xml:space="preserve">hal-01364005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propositional Resolution and Prime Implicates Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proof Generalization in LK by Second Order Unifier Minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boy de La Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive of Formal Proofs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (3), pp.245-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-016-9367-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364005v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Superposition Calculus for Abductive Reasoning</w:t>
               </w:r>
@@ -1795,222 +1795,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Resolution Calculus for First-order Schemata</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instantiation Schemes for Nested Theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/FI-2013-855⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2), pp.11:1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2480759.2480763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933896v1</w:t>
+                <w:t xml:space="preserve">hal-00933873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantiation Schemes for Nested Theories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Resolution Calculus for First-order Schemata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aravantinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (2), pp.11:1-33. </w:t>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125 (2), pp.101-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2480759.2480763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/FI-2013-855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933873v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Instantiation Scheme for Satisfiability Modulo Theories</w:t>
               </w:r>
@@ -2190,51 +2190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decidability and Undecidability Results for Propositional Schemata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2384,51 +2384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Handling of Iterated Term Schemata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2789,222 +2789,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143101v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EXPTIME-complete entailment problem in separation logic ⋆</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Is Decidable in Separation Logic Beyond Progress, Connectivity and Establishment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Sighireanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wollic 2024 - 30th Workshop on Logic, Language, Information and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-62687-6_11⟩</w:t>
+              <w:t xml:space="preserve">IJCAR 2024 - 12th International Joint Conference on Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nancy, France. pp.157-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-63501-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618324v1</w:t>
+                <w:t xml:space="preserve">hal-04645164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Is Decidable in Separation Logic Beyond Progress, Connectivity and Establishment?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An EXPTIME-complete entailment problem in separation logic ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Sighireanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAR 2024 - 12th International Joint Conference on Automated Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Nancy, France. pp.157-175, </w:t>
+              <w:t xml:space="preserve">Wollic 2024 - 30th Workshop on Logic, Language, Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bern (CH), Switzerland. pp.157-174, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-63501-4_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62687-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645164v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the Satisfiability of Formulas in Separation Logic with Permissions</w:t>
               </w:r>
@@ -3161,187 +3161,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978913v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning on Dynamic Transformations of Symbolic Heaps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two Results on Separation Logic With Theory Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mnacho Echenim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIME 2022 : 29th International Symposium on Temporal Representation and Reasoning (TIME 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASL 2022 - Workshop on Advancing Separation Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Haifa, Israel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844095v1</w:t>
+                <w:t xml:space="preserve">hal-03701399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Results on Separation Logic With Theory Reasoning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reasoning on Dynamic Transformations of Symbolic Heaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASL 2022 - Workshop on Advancing Separation Logic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TIME 2022 : 29th International Symposium on Temporal Representation and Reasoning (TIME 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2022.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701399v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Superposition-Based Calculus for Diagrammatic Reasoning</w:t>
               </w:r>
@@ -4085,51 +4085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Twenty-Seventh International Joint Conference on Artificial Intelligence, IJCAI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4534,51 +4534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CADE-25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Berlin, Germany. pp.311-325, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4841,51 +4841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAAR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4936,51 +4936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADDTC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5031,51 +5031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.137-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5094,200 +5094,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach to Abductive Reasoning in Equational Logic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Schemata of Formulæ in the Theory of Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2013 - International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TABLEAUX 2013 - 22th International Conference on Automated Reasoning with Analytic Tableaux and Related Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nancy, France. pp.234-249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40537-2_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934278v1</w:t>
+                <w:t xml:space="preserve">hal-00934604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schemata of Formulæ in the Theory of Arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Approach to Abductive Reasoning in Equational Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mnacho Echenim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TABLEAUX 2013 - 22th International Conference on Automated Reasoning with Analytic Tableaux and Related Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCAI 2013 - International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.531-537</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40537-2_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00934604v1</w:t>
+                <w:t xml:space="preserve">hal-00934278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Superposition and Induction: A Practical Realization</w:t>
               </w:r>
@@ -5663,51 +5663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWS 2012 - International Workshop on Strategies in Rewriting, Proving and Programming (IJCAR 2012 workshop )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom. pp.4-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5726,230 +5726,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schemata of SMT problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Generating Schemata of Resolution Proofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TABLEAUX 2011 - International Conference on Automated Reasoning with Analytic Tableaux and Related Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FTP 2011 - 8th International Workshop on First-Order Theorem Proving (co-located with TABLEAUX 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bern, Germany. pp.16-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931443v1</w:t>
+                <w:t xml:space="preserve">hal-00931720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Schemata of Resolution Proofs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Schemata of SMT problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FTP 2011 - 8th International Workshop on First-Order Theorem Proving (co-located with TABLEAUX 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TABLEAUX 2011 - International Conference on Automated Reasoning with Analytic Tableaux and Related Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland. pp.27-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22119-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931720v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Temporal Logic and Propositional Schemata, Back and Forth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6119,475 +6119,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-Terms in Ordered Resolution and Superposition Calculi: Retrieving Lost Completeness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Bensaid</w:t>
+                <w:t xml:space="preserve">A Decidable Class of Nested Iterated Schemata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Artificial Intelligence and Symbolic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France. pp.19-33, </w:t>
+              <w:t xml:space="preserve">IJCAR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.293-308, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14128-7_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14203-1_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940670v1</w:t>
+                <w:t xml:space="preserve">hal-00940623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantiation of SMT Problems Modulo Integers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mnacho Echenim</w:t>
+                <w:t xml:space="preserve">Complexity of the Satisfiability Problem for a Class of Propositional Schemata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aravantinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Symbolic Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Language and Automata Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Germany. pp.58-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940668v1</w:t>
+                <w:t xml:space="preserve">hal-00940622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decidable Class of Nested Iterated Schemata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Aravantinos</w:t>
+                <w:t xml:space="preserve">I-Terms in Ordered Resolution and Superposition Calculi: Retrieving Lost Completeness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAR 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Artificial Intelligence and Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. pp.19-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14128-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14203-1_25⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940623v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of the Satisfiability Problem for a Class of Propositional Schemata</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Caferra</w:t>
+                <w:t xml:space="preserve">Instantiation of SMT Problems Modulo Integers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language and Automata Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. pp.49-63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14128-7_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940622v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RegSTAB: a SAT-Solver for Propositional Schemata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6653,372 +6653,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Methodology for Multi-Level Thermal Characterization of Complex Electronic Systems: From Die to Board Level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Martins</w:t>
+                <w:t xml:space="preserve">A DPLL Proof Procedure for Propositional Iterated Schemata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aravantinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microelectronics and Packaging Conference (EMPC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">ESSLLI'09 Workshop Structures and Deduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400083v1</w:t>
+                <w:t xml:space="preserve">hal-00940673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Methodology for Early Stage Thermal Analysis of Complex Electronic Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">A new Methodology for Multi-Level Thermal Characterization of Complex Electronic Systems: From Die to Board Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvian Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therminic 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">European Microelectronics and Packaging Conference (EMPC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00423729v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DPLL Proof Procedure for Propositional Iterated Schemata</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Caferra</w:t>
+                <w:t xml:space="preserve">A New Methodology for Early Stage Thermal Analysis of Complex Electronic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvian Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSLLI'09 Workshop Structures and Deduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France. pp.24</w:t>
+              <w:t xml:space="preserve">Therminic 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940673v1</w:t>
+                <w:t xml:space="preserve">hal-00423729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dei: A Theorem Prover for Terms with Integer Exponents</w:t>
               </w:r>
@@ -7120,51 +7120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Schemata Calculus for Propositional Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7268,51 +7268,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déduction automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boy de La Tour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7393,51 +7393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogy in Automated Deduction - A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boy de La Tour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7912,51 +7912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decidable Class of Nested Iterated Schemata (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8199,51 +8199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Resolution Calculus for Propositional Schemata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8287,51 +8287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Resolution Calculus for First-Order Schemata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8375,51 +8375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Temporal Logic and Propositional Schemata, Back and Forth (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aravantinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caferra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8810,51 +8810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/index.php" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://capp.imag.fr/wordpress/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr/en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://membres-lig.imag.fr/peltier/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnacho Echenim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peltier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10817-025-09728-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/fi.11318" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/LOGCOM/EXAD028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2023.106359" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09680-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951859v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Iosif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2021.106169" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990367v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Echenim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09519-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guiol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09528-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388326v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leitsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exx003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exu078" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tourret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.5481" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boy de La Tour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-016-9367-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364005v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9344-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bensaid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9309-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074412v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exu013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aravantinos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-855" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480759.2480763" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9200-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42NPCBGF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.07.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caferra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.3351" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exn069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-4X4KZMKB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940620v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-010-9200-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNFTJFD4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-009-9143-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZST6X6WR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99536-1_16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143101v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Sighireanu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62687-6_11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645164v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bozec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63501-4_9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163846v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978913v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Echahed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844095v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2022.7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372948v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479394.3479405" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2021.12" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388028v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3380809" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323446v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sellami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29007-8_5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29026-9_23" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094154v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17127-8_14" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904588v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Christian Blanchette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946472v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peter Lettmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21401-6_21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01235183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Sassolas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandionigi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guerre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLPED.2015.7273485" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132791v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132801v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132800v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934604v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40537-2_20" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kersani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40885-4_2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38574-2_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_17" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933516v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31374-5_21" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933582v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22119-4_5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2011.11" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14203-1_32" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9CFDQNR4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940670v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14128-7_4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RHLBDMS4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940668v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14128-7_6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940623v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14203-1_25" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-775DSQQ5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940622v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14203-1_26" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-11CXSB6G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400083v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martins" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;don" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Kaiser" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423729v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940673v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940672v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02959-2_11" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7JDT300-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02716-1_4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CDWRJ6LP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995598v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Olivetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Schwind" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995596v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190323v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699151v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946528v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940675v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088890v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933750v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932856v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932849v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940674v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004960v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/index.php" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://capp.imag.fr/wordpress/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr/en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://membres-lig.imag.fr/peltier/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnacho Echenim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peltier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10817-025-09728-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/fi.11318" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/LOGCOM/EXAD028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2023.106359" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09680-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951859v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Iosif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2021.106169" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990367v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Echenim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09519-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guiol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09528-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388326v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leitsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exx003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tourret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.5481" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exu078" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boy de La Tour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-016-9367-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9344-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bensaid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9309-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074412v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exu013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480759.2480763" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aravantinos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-855" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9200-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42NPCBGF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.07.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caferra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.3351" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exn069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-4X4KZMKB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940620v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-010-9200-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNFTJFD4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-009-9143-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZST6X6WR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99536-1_16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143101v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Sighireanu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645164v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bozec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63501-4_9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618324v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62687-6_11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163846v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978913v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Echahed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701399v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2022.7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372948v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479394.3479405" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2021.12" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388028v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3380809" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323446v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sellami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29007-8_5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29026-9_23" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094154v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17127-8_14" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904588v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Christian Blanchette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946472v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peter Lettmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21401-6_21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01235183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Sassolas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sandionigi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guerre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLPED.2015.7273485" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132791v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132801v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132800v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40537-2_20" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934278v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934610v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kersani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40885-4_2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38574-2_4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_17" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933516v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31374-5_21" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933582v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22119-4_5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIME.2011.11" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14203-1_32" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9CFDQNR4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940623v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14203-1_25" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-775DSQQ5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940622v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940670v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14128-7_4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RHLBDMS4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14128-7_6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940666v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14203-1_26" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-11CXSB6G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400083v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martins" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;don" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Kaiser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423729v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940672v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02959-2_11" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7JDT300-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02716-1_4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CDWRJ6LP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995598v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Olivetti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Schwind" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995596v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190323v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cerulli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaudin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maracci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699151v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946528v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940675v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088890v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933750v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932856v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932849v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940674v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004960v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>