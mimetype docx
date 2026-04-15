--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -317,51 +317,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’accumulation à l’exploitation. L’apport des corpus diplomatiques numériques CEMA et CARo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l’Association des amis de l’IRHT</w:t>
+              <w:t xml:space="preserve">Les Amis de l'IRHT. Bulletin de l'association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Novembre 2025, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -778,325 +778,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02467744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des structures inconciliables ? Cartographie comparée des chartes et des édifices « romans » (Xe –XIIIe siècles)</w:t>
+                <w:t xml:space="preserve">L’écriture du monde (II).L’écriture comme facteur de régionalisation et de spiritualisation du mundus : études lexicales et sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Géolocalisation et sources anciennes ?, Hors-série n° 9, </w:t>
+              <w:t xml:space="preserve">, 2016, 20.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cem.13817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cem.14452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01320661v1</w:t>
+                <w:t xml:space="preserve">halshs-01947869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle GUYOT-BACHY et Jean-Marie MOEGLIN (dir.) La naissance de la médiévistique. Les historiens et leurs sources en Europe (XIXe-début du XXe siècle). Genève, Droz, 2015 (541 pages).</w:t>
+                <w:t xml:space="preserve">Chronologie, diffusion et environnement des villae dans l’Europe médiévale (viie-xiiie siècles) : recherches sur les corpus diplomatiques numérisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.524-525</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02983628v1</w:t>
+                <w:t xml:space="preserve">halshs-01947883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie, diffusion et environnement des villae dans l’Europe médiévale (viie-xiiie siècles) : recherches sur les corpus diplomatiques numérisés</w:t>
+                <w:t xml:space="preserve">Isabelle GUYOT-BACHY et Jean-Marie MOEGLIN (dir.) La naissance de la médiévistique. Les historiens et leurs sources en Europe (XIXe-début du XXe siècle). Genève, Droz, 2015 (541 pages).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre. Hors-série</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.524-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01947883v1</w:t>
+                <w:t xml:space="preserve">halshs-02983628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture du monde (II).L’écriture comme facteur de régionalisation et de spiritualisation du mundus : études lexicales et sémantiques</w:t>
+                <w:t xml:space="preserve">Des structures inconciliables ? Cartographie comparée des chartes et des édifices « romans » (Xe –XIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 20.1, </w:t>
+              <w:t xml:space="preserve">, 2016, Géolocalisation et sources anciennes ?, Hors-série n° 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cem.14452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cem.13817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01947869v1</w:t>
+                <w:t xml:space="preserve">halshs-01320661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture du monde (I). Les chartes et les édifices comme vecteurs de la dynamique sociale dans l’Europe médiévale (VIIe-milieu du XIVe siècle)</w:t>
               </w:r>
@@ -2660,303 +2660,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03281878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resources in a Social World</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rythme de l’écriture. Productions des chartes et dynamique sociale (IXe-XIIIe siècles) : Bourgogne, Centre, Pays de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perreaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Christian A. Müller, Hartmut Leppin, Iwo Amelung (dir.), Discourses of Weakness and Resource Regimes, Campus Verlag, Frankfurt / New York</w:t>
+              <w:t xml:space="preserve">L’écrit monastique dans l’espace ligérien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950713v1</w:t>
+                <w:t xml:space="preserve">halshs-02467729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resources. A Historical and Conceptual History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hausmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schwächediskurse und Ressourcenregime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02467752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rythme de l’écriture. Productions des chartes et dynamique sociale (IXe-XIIIe siècles) : Bourgogne, Centre, Pays de la Loire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Resources in a Social World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Danwerth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seto Hardjana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hausmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’écrit monastique dans l’espace ligérien</w:t>
+              <w:t xml:space="preserve">Christian A. Müller, Hartmut Leppin, Iwo Amelung (dir.), Discourses of Weakness and Resource Regimes, Campus Verlag, Frankfurt / New York</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02467729v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les mots de la sépulture dans l’Europe médiévale (VIIIe-fin du XIIIe siècle) : observations complémentaires à partir des corpus numérisés »</w:t>
               </w:r>
@@ -3245,151 +3245,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02983650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Olivier BRUAND (dir.), Châteaux, églises et seigneurs en Auvergne au Xe siècle. Lieux de pouvoir et formes d’encadrement, Clermont-Ferrand, P.U. Blaise Pascal, 2015 (107 p.).</w:t>
+                <w:t xml:space="preserve">Compte rendu de Enrico NATALE, Christiane SIBILLE, Nicolas CHACHEREAU, Patrick KAMMERER, Manuel HIESTAND (dir.), La Visualisation des données en histoire / Visualisierung von Daten in der Geschichtswissenschaft, Zürich: Chronos Verlag (Geschichte und Informatik – Histoire et Informatique, Doppelband 18/19), 2015, 333 p., 36 € », Le Moyen Âge, vol. CXXIII, 2017, 668 pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02983640v1</w:t>
+                <w:t xml:space="preserve">halshs-02983645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Enrico NATALE, Christiane SIBILLE, Nicolas CHACHEREAU, Patrick KAMMERER, Manuel HIESTAND (dir.), La Visualisation des données en histoire / Visualisierung von Daten in der Geschichtswissenschaft, Zürich: Chronos Verlag (Geschichte und Informatik – Histoire et Informatique, Doppelband 18/19), 2015, 333 p., 36 € », Le Moyen Âge, vol. CXXIII, 2017, 668 pp.</w:t>
+                <w:t xml:space="preserve">Compte rendu de Olivier BRUAND (dir.), Châteaux, églises et seigneurs en Auvergne au Xe siècle. Lieux de pouvoir et formes d’encadrement, Clermont-Ferrand, P.U. Blaise Pascal, 2015 (107 p.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02983645v1</w:t>
+                <w:t xml:space="preserve">halshs-02983640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de ROBLIN Vincent (éd.), Recueil des actes des vicomtes de Limoges, Droz, 2009.</w:t>
               </w:r>
@@ -3848,51 +3848,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93487D56"/>
+    <w:nsid w:val="958470C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4079,51 +4079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-perreaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0103-817X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503658v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perreaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503647v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.18223" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Magnani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqaa069" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Bueno S&#225;nchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/rhd.vol.1.2017.16765" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320661v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13817" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.142.0385" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13172" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gasse-Grandjean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12541" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412534516.287" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socscisem.org/librairie/achat/produit_details.php?id=25" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17875/gup2024-2515" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.28121" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Geelhaar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludolf Kuchenbuch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Schiel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sch&#252;rch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.univie.ac.at/index.php/oezg/article/view/8336" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/oezg-2023-34-2-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05241968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CEM-EB.5.121870" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950713v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Danwerth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Dittmer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seto Hardjana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hausmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Richter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467752v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467729v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148888v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983640v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03084322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-perreaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0103-817X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503658v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perreaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503647v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.18223" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Magnani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqaa069" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Bueno S&#225;nchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/rhd.vol.1.2017.16765" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947869v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13817" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.142.0385" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13172" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gasse-Grandjean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12541" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412534516.287" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socscisem.org/librairie/achat/produit_details.php?id=25" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17875/gup2024-2515" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.28121" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Geelhaar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludolf Kuchenbuch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Schiel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sch&#252;rch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.univie.ac.at/index.php/oezg/article/view/8336" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/oezg-2023-34-2-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05241968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CEM-EB.5.121870" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hausmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Danwerth" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Dittmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seto Hardjana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Richter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148888v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983645v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03084322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>