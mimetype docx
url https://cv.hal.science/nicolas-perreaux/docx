--- v1 (2026-04-15)
+++ v2 (2026-05-17)
@@ -778,325 +778,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02467744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture du monde (II).L’écriture comme facteur de régionalisation et de spiritualisation du mundus : études lexicales et sémantiques</w:t>
+                <w:t xml:space="preserve">Des structures inconciliables ? Cartographie comparée des chartes et des édifices « romans » (Xe –XIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 20.1, </w:t>
+              <w:t xml:space="preserve">, 2016, Géolocalisation et sources anciennes ?, Hors-série n° 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cem.14452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cem.13817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01947869v1</w:t>
+                <w:t xml:space="preserve">halshs-01320661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie, diffusion et environnement des villae dans l’Europe médiévale (viie-xiiie siècles) : recherches sur les corpus diplomatiques numérisés</w:t>
+                <w:t xml:space="preserve">Isabelle GUYOT-BACHY et Jean-Marie MOEGLIN (dir.) La naissance de la médiévistique. Les historiens et leurs sources en Europe (XIXe-début du XXe siècle). Genève, Droz, 2015 (541 pages).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre. Hors-série</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.524-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01947883v1</w:t>
+                <w:t xml:space="preserve">halshs-02983628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle GUYOT-BACHY et Jean-Marie MOEGLIN (dir.) La naissance de la médiévistique. Les historiens et leurs sources en Europe (XIXe-début du XXe siècle). Genève, Droz, 2015 (541 pages).</w:t>
+                <w:t xml:space="preserve">Chronologie, diffusion et environnement des villae dans l’Europe médiévale (viie-xiiie siècles) : recherches sur les corpus diplomatiques numérisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.524-525</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02983628v1</w:t>
+                <w:t xml:space="preserve">halshs-01947883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des structures inconciliables ? Cartographie comparée des chartes et des édifices « romans » (Xe –XIIIe siècles)</w:t>
+                <w:t xml:space="preserve">L’écriture du monde (II).L’écriture comme facteur de régionalisation et de spiritualisation du mundus : études lexicales et sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Géolocalisation et sources anciennes ?, Hors-série n° 9, </w:t>
+              <w:t xml:space="preserve">, 2016, 20.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cem.13817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cem.14452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01320661v1</w:t>
+                <w:t xml:space="preserve">halshs-01947869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture du monde (I). Les chartes et les édifices comme vecteurs de la dynamique sociale dans l’Europe médiévale (VIIe-milieu du XIVe siècle)</w:t>
               </w:r>
@@ -2660,303 +2660,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03281878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rythme de l’écriture. Productions des chartes et dynamique sociale (IXe-XIIIe siècles) : Bourgogne, Centre, Pays de la Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resources. A Historical and Conceptual History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hausmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’écrit monastique dans l’espace ligérien</w:t>
+              <w:t xml:space="preserve">Schwächediskurse und Ressourcenregime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02467729v1</w:t>
+                <w:t xml:space="preserve">halshs-02467752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resources. A Historical and Conceptual History</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Resources in a Social World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Danwerth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seto Hardjana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hausmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schwächediskurse und Ressourcenregime</w:t>
+              <w:t xml:space="preserve">Christian A. Müller, Hartmut Leppin, Iwo Amelung (dir.), Discourses of Weakness and Resource Regimes, Campus Verlag, Frankfurt / New York</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02467752v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resources in a Social World</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rythme de l’écriture. Productions des chartes et dynamique sociale (IXe-XIIIe siècles) : Bourgogne, Centre, Pays de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perreaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Christian A. Müller, Hartmut Leppin, Iwo Amelung (dir.), Discourses of Weakness and Resource Regimes, Campus Verlag, Frankfurt / New York</w:t>
+              <w:t xml:space="preserve">L’écrit monastique dans l’espace ligérien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950713v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02467729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les mots de la sépulture dans l’Europe médiévale (VIIIe-fin du XIIIe siècle) : observations complémentaires à partir des corpus numérisés »</w:t>
               </w:r>
@@ -3245,151 +3245,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02983650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Enrico NATALE, Christiane SIBILLE, Nicolas CHACHEREAU, Patrick KAMMERER, Manuel HIESTAND (dir.), La Visualisation des données en histoire / Visualisierung von Daten in der Geschichtswissenschaft, Zürich: Chronos Verlag (Geschichte und Informatik – Histoire et Informatique, Doppelband 18/19), 2015, 333 p., 36 € », Le Moyen Âge, vol. CXXIII, 2017, 668 pp.</w:t>
+                <w:t xml:space="preserve">Compte rendu de Olivier BRUAND (dir.), Châteaux, églises et seigneurs en Auvergne au Xe siècle. Lieux de pouvoir et formes d’encadrement, Clermont-Ferrand, P.U. Blaise Pascal, 2015 (107 p.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02983645v1</w:t>
+                <w:t xml:space="preserve">halshs-02983640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Olivier BRUAND (dir.), Châteaux, églises et seigneurs en Auvergne au Xe siècle. Lieux de pouvoir et formes d’encadrement, Clermont-Ferrand, P.U. Blaise Pascal, 2015 (107 p.).</w:t>
+                <w:t xml:space="preserve">Compte rendu de Enrico NATALE, Christiane SIBILLE, Nicolas CHACHEREAU, Patrick KAMMERER, Manuel HIESTAND (dir.), La Visualisation des données en histoire / Visualisierung von Daten in der Geschichtswissenschaft, Zürich: Chronos Verlag (Geschichte und Informatik – Histoire et Informatique, Doppelband 18/19), 2015, 333 p., 36 € », Le Moyen Âge, vol. CXXIII, 2017, 668 pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02983640v1</w:t>
+                <w:t xml:space="preserve">halshs-02983645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de ROBLIN Vincent (éd.), Recueil des actes des vicomtes de Limoges, Droz, 2009.</w:t>
               </w:r>
@@ -3848,51 +3848,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="958470C1"/>
+    <w:nsid w:val="115A730B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4079,51 +4079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-perreaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0103-817X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503658v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perreaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503647v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.18223" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Magnani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqaa069" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Bueno S&#225;nchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/rhd.vol.1.2017.16765" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947869v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13817" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.142.0385" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13172" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gasse-Grandjean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12541" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412534516.287" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socscisem.org/librairie/achat/produit_details.php?id=25" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17875/gup2024-2515" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.28121" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Geelhaar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludolf Kuchenbuch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Schiel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sch&#252;rch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.univie.ac.at/index.php/oezg/article/view/8336" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/oezg-2023-34-2-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05241968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CEM-EB.5.121870" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hausmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Danwerth" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Dittmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seto Hardjana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Richter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148888v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983645v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03084322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-perreaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0103-817X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503658v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perreaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503647v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.18223" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Magnani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqaa069" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Bueno S&#225;nchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/rhd.vol.1.2017.16765" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320661v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13817" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.142.0385" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13172" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gasse-Grandjean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12541" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412534516.287" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socscisem.org/librairie/achat/produit_details.php?id=25" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04839515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17875/gup2024-2515" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.28121" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265988v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Geelhaar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludolf Kuchenbuch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Schiel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sch&#252;rch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.univie.ac.at/index.php/oezg/article/view/8336" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25365/oezg-2023-34-2-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05241968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CEM-EB.5.121870" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hausmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950713v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Danwerth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Dittmer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seto Hardjana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Richter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467729v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148888v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983640v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203029v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03084322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>