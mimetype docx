--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Perrin-Gilbert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis roboticien et chercheur en apprentissage automatique.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Je travaille comme chargé de recherche au CNRS à l'ISIR (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.isir.upmc.fr/?lang=en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), un laboratoire de Sorbonne Université à Paris, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">apprentissage automatique, apprentissage par renforcement, apprentissage de représentation, planification de mouvement, contrôle, locomotion à pattes, robots à pattes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liens : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Github</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBLP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory State Representation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Merckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.762051. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2022.762051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stability investigation of variable viscosity control in the human‐robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Roby-Brami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (5), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcs.2416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Ended Learning: A Conceptual Framework Based on Representational Redescription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Filliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Hospedales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.59. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2018.00059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed-automata abstraction of switched dynamical systems using control invariants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schlehuber-Caissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11241-016-9262-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Legged Locomotion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Englsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (1), pp. 234-239. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2016.2623329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast diffeomorphic matching to learn globally asymptotically stable nonlinear dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schlehuber-Caissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.51 - 59. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2016.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid motion generation and swept volumes: theoretical bounds for safe steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (14), pp.1045 - 1058. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2013.805468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast humanoid robot collision-free footstep planning using swept volume approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (2), p.427-439. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2011.2172152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibly Tree Automata with Memory and Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Comon-Lundh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2168/LMCS-4(2:8)2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00578844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Flow Policy: Learning from High-Value Actions in Offline Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Le Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2026 - The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to explore when mistakes are not allowed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Pecqueux-Guézénec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '25: the 24th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Detroit (MI), France. pp.2708 - 2710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Sequentiality in Reinforcement Learning from a Single Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE-RAS 24th International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seoul, France. pp.405-412, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids65713.2025.11203179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-Free Sampling-Based Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2026 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401976v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Controller Synthesis for Dynamic Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schlehuber-Caissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Antwerp, Belgium. pp.50-68, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42626-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quality-Diversity Transformer: Generating Behavior-Conditioned Trajectories with Decision Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '23: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lisbon Portugal, France. pp.1221-1229, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583131.3590433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity policy gradient for sample efficient quality-diversity optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Flajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Cideron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '22: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Boston, United States. pp.1075-1083, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3512290.3528845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Quality-Diversity Neuro-Evolution Algorithms Performance in Hard Exploration Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Flajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2022 Workshop on Quality Diversity Algorithm Benchmarks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divide & Conquer Imitation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. pp.8630-8637, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9982020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVERSITY POLICY GRADIENT FOR SAMPLE EFFI-CIENT QUALITY-DIVERSITY OPTIMIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Flajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Cideron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Agent Learning in Open-Endedness (ALOE) at ICLR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, virtual, Vatican City</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Order and Second-Order Variants of the Gradient Descent in a Unified Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Artificial Neural Networks - ICANN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.197-208, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86340-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-Expansion: A Unifying Framework for Motion-Planning and Diversity Search Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Artificial Neural Networks - ICANN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.568-579, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86380-7_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Failures of Deterministic Actor-Critic with Continuous Action Spaces and Sparse Rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning – ICANN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia. pp.308-320, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61616-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Representation Learning from Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Merckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Cressot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Machine Learning, Optimization, and Data Science, LOD 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBCS: Efficient Exploration and Exploitation Using a Synergy Between Reinforcement Learning and Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning – ICANN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia. pp.295-307, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61616-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Compositional Neural Programs with Recursive Tree Search and Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ligner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems 32 (NeurIPS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing regions of stabilizability for nonlinear control systems with input constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schlehuber-Caissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milwaukee, United States. pp.2869-2876, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2018.8430798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Generation of Dynamically Balanced Locomotion with Multiple Non-coplanar Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sestri Levante, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limb compliant strategy exploiting external physical constraints for humanoid fall avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mingo Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin Caldwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 13th IEEE-RAS International Conference on Humanoid Robots (Humanoids 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Atlanta, United States. pp.397-402, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2013.7030005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compliant attitude control and stepping strategy for balance recovery with the humanoid COMAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin Caldwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.4145-4151, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6696950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov Stability Margins for humanoid robot balancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Spyrakos-Papastavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos G Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian S. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin G. Caldwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2014.6942673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically transitioning between surfaces of varying inclinations to achieve uneven-terrain walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colasanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos G Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin G Caldwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.210 - 215, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2014.6906611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Discrete to Continuous Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth Workshop on the Algorithmic Foundations of Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cambridge, Massachusetts, United States. pp.89-104, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36279-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMPC based online generation of more efficient walking motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Herdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Osaka, Japan. pp.390-395, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2012.6651549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time footstep planning for humanoid robots among 3D obstacles using a hybrid bounding box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youn J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinesh Manocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint Paul, Minnesota, United States. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly collision-free paths for continuous humanoid footstep planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS), 2011 IEEE/RSJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.4408 -4413, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6048120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Replanning Using 3D Environment for Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (HUMANOIDS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bled, Slovenia. p.584-589, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids.2011.6100844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biped Walking Pattern Generator based on &amp;quot;Half-Steps&amp;quot; for Dimensionality Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2011.5979917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Feasibility Tests for Reactive Walk on HRP-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Anchorage, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking without thinking about it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Herdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2010 - IEEE-RSJ International Conference on Intelligent Robots &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.190-195, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5654429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast foot prints re-planning and motion generation during walking in physical human-humanoid interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. pp.284-289, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2009.5379563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree Automata with Memory, Visibility and Structural Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Comon-Lundh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Foundations of Software Science and Computation Structures (FOSSACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.168-182, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71389-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00579009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biped Footstep Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambarish Goswami; Prahlad Vadakkepat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoid Robotics: A Reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.1-21, 2017, 978-9400760455. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7194-9_29-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed-Automata Abstraction of Switched Dynamical Systems Using Control Funnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schlehuber-Caissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Modeling and Analysis of Timed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9268, Springer International Publishing, pp.60 - 75, 2015, Lecture Notes in Computer Science, 978-3-319-22974-4. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22975-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance-Reduced Model Predictive Path Integral via Quadratic Model Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order Sobolev Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFU: Actor-Free critic Updates in off-policy RL for continuous control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Reset Divide &amp; Conquer Imitation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Definition of Open-Ended Learning Problems for Goal-Conditioned Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Baldassarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Sequentiality in Reinforcement Learning from a Single Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-Expansion: A Unifying Framework for Motion-Planning and Diversity Search Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Compositional Neural Programs for Continuous Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Behbahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QD-RL: Efficient Mixing of Quality and Diversity in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Cideron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance mixing: Improving sample reuse in evolutionary policy search methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Pourchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order and second-order variants of the gradient descent in a unified framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Continuous Approach to Legged Locomotion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Englsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sampling-based approximation of the sign of multivariate real-valued functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm-Starting Fixed-Point Based Control Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zexiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necmiye Ozay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University of Michigan-Ann Arbor; Cnrs; Sorbonne Université. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footstep planning for humanoid robots : discrete and continuous approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cs.OH]. Institut National Polytechnique de Toulouse - INPT, 2011. English. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011INPT0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04241437v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingredients for Motion Planning-powered Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Sorbonne université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04927374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Perrin-Gilbert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis roboticien et chercheur en apprentissage automatique.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Je travaille comme chargé de recherche au CNRS à l'ISIR (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.isir.upmc.fr/?lang=en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), un laboratoire de Sorbonne Université à Paris, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">apprentissage automatique, apprentissage par renforcement, apprentissage de représentation, planification de mouvement, contrôle, locomotion à pattes, robots à pattes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liens : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Github</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBLP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stability investigation of variable viscosity control in the human‐robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Roby-Brami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (5), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcs.2416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory State Representation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Merckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.762051. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2022.762051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Ended Learning: A Conceptual Framework Based on Representational Redescription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Filliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Hospedales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.59. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2018.00059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed-automata abstraction of switched dynamical systems using control invariants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schlehuber-Caissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11241-016-9262-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Legged Locomotion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Englsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (1), pp. 234-239. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2016.2623329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast diffeomorphic matching to learn globally asymptotically stable nonlinear dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schlehuber-Caissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.51 - 59. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2016.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid motion generation and swept volumes: theoretical bounds for safe steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (14), pp.1045 - 1058. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2013.805468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast humanoid robot collision-free footstep planning using swept volume approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (2), p.427-439. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2011.2172152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibly Tree Automata with Memory and Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Comon-Lundh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2168/LMCS-4(2:8)2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00578844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-Free Sampling-Based Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401976v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Flow Policy: Learning from High-Value Actions in Offline Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Le Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2026 - The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to explore when mistakes are not allowed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Pecqueux-Guézénec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '25: the 24th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Detroit (MI), France. pp.2708 - 2710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Sequentiality in Reinforcement Learning from a Single Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE-RAS 24th International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seoul, France. pp.405-412, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids65713.2025.11203179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Controller Synthesis for Dynamic Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schlehuber-Caissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Antwerp, Belgium. pp.50-68, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42626-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quality-Diversity Transformer: Generating Behavior-Conditioned Trajectories with Decision Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '23: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lisbon Portugal, France. pp.1221-1229, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583131.3590433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity policy gradient for sample efficient quality-diversity optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Flajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Cideron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '22: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Boston, United States. pp.1075-1083, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3512290.3528845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Quality-Diversity Neuro-Evolution Algorithms Performance in Hard Exploration Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Flajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2022 Workshop on Quality Diversity Algorithm Benchmarks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divide & Conquer Imitation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. pp.8630-8637, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9982020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVERSITY POLICY GRADIENT FOR SAMPLE EFFI-CIENT QUALITY-DIVERSITY OPTIMIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Flajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Cideron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Agent Learning in Open-Endedness (ALOE) at ICLR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, virtual, Vatican City</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Order and Second-Order Variants of the Gradient Descent in a Unified Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Artificial Neural Networks - ICANN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.197-208, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86340-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-Expansion: A Unifying Framework for Motion-Planning and Diversity Search Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Artificial Neural Networks - ICANN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.568-579, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86380-7_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Failures of Deterministic Actor-Critic with Continuous Action Spaces and Sparse Rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning – ICANN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia. pp.308-320, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61616-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBCS: Efficient Exploration and Exploitation Using a Synergy Between Reinforcement Learning and Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning – ICANN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia. pp.295-307, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61616-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Representation Learning from Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Merckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Cressot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Machine Learning, Optimization, and Data Science, LOD 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Compositional Neural Programs with Recursive Tree Search and Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ligner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems 32 (NeurIPS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing regions of stabilizability for nonlinear control systems with input constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schlehuber-Caissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milwaukee, United States. pp.2869-2876, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2018.8430798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Generation of Dynamically Balanced Locomotion with Multiple Non-coplanar Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sestri Levante, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limb compliant strategy exploiting external physical constraints for humanoid fall avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mingo Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin Caldwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 13th IEEE-RAS International Conference on Humanoid Robots (Humanoids 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Atlanta, United States. pp.397-402, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2013.7030005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compliant attitude control and stepping strategy for balance recovery with the humanoid COMAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin Caldwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.4145-4151, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6696950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov Stability Margins for humanoid robot balancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Spyrakos-Papastavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos G Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian S. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin G. Caldwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2014.6942673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically transitioning between surfaces of varying inclinations to achieve uneven-terrain walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colasanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos G Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin G Caldwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.210 - 215, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2014.6906611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Discrete to Continuous Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth Workshop on the Algorithmic Foundations of Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cambridge, Massachusetts, United States. pp.89-104, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36279-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMPC based online generation of more efficient walking motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Herdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Osaka, Japan. pp.390-395, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2012.6651549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time footstep planning for humanoid robots among 3D obstacles using a hybrid bounding box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youn J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinesh Manocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint Paul, Minnesota, United States. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly collision-free paths for continuous humanoid footstep planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS), 2011 IEEE/RSJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.4408 -4413, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6048120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Replanning Using 3D Environment for Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (HUMANOIDS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bled, Slovenia. p.584-589, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids.2011.6100844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biped Walking Pattern Generator based on &amp;quot;Half-Steps&amp;quot; for Dimensionality Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2011.5979917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Feasibility Tests for Reactive Walk on HRP-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Anchorage, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking without thinking about it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Herdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2010 - IEEE-RSJ International Conference on Intelligent Robots &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.190-195, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5654429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast foot prints re-planning and motion generation during walking in physical human-humanoid interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. pp.284-289, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2009.5379563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree Automata with Memory, Visibility and Structural Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Comon-Lundh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Foundations of Software Science and Computation Structures (FOSSACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.168-182, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71389-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00579009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biped Footstep Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambarish Goswami; Prahlad Vadakkepat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoid Robotics: A Reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.1-21, 2017, 978-9400760455. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7194-9_29-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed-Automata Abstraction of Switched Dynamical Systems Using Control Funnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schlehuber-Caissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Modeling and Analysis of Timed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9268, Springer International Publishing, pp.60 - 75, 2015, Lecture Notes in Computer Science, 978-3-319-22974-4. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22975-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance-Reduced Model Predictive Path Integral via Quadratic Model Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order Sobolev Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Reset Divide &amp; Conquer Imitation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFU: Actor-Free critic Updates in off-policy RL for continuous control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Definition of Open-Ended Learning Problems for Goal-Conditioned Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Baldassarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Sequentiality in Reinforcement Learning from a Single Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-Expansion: A Unifying Framework for Motion-Planning and Diversity Search Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Compositional Neural Programs for Continuous Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Behbahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QD-RL: Efficient Mixing of Quality and Diversity in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Cideron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance mixing: Improving sample reuse in evolutionary policy search methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Pourchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order and second-order variants of the gradient descent in a unified framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Continuous Approach to Legged Locomotion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Englsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sampling-based approximation of the sign of multivariate real-valued functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm-Starting Fixed-Point Based Control Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zexiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necmiye Ozay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University of Michigan-Ann Arbor; Cnrs; Sorbonne Université. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footstep planning for humanoid robots : discrete and continuous approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cs.OH]. Institut National Polytechnique de Toulouse - INPT, 2011. English. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011INPT0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04241437v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingredients for Motion Planning-powered Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Sorbonne université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04927374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isir.upmc.fr/?lang=en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isir.upmc.fr/personnel/perrin/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/perrin-isir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dblp.org/pid/37/1452.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=_UceE6YAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UC9incxmKuvpvWWfCIQbQq1A/videos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Merckling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin-Gilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coninx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.762051" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Dong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Roby-Brami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.2416" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hospedales" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436413v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Markey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schlehuber-Caissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-016-9262-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Englsberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2623329" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.06.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Yoshida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2013.805468" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Baudouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2172152" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578844v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon-Lundh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-4(2:8)2008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400311v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franki Nguimatsia Tiofack" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Le Hellard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schramm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398864v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Pecqueux-Gu&#233;z&#233;nec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398834v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203179" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401976v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Clement" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42626-1_4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mac&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boige" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Chalumeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierrot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590433" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Flajolet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cideron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528845" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237990v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beguir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9982020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86340-1_16" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404366v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86380-7_46" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080925v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matheron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61616-8_25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cressot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61616-8_24" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080949v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ligner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Reed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135362v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8430798" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01388632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Lau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mingo Hoffman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Tsagarakis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Caldwell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2013.7030005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089490v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Tsagarakis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696950" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394903v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Spyrakos-Papastavridis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos G Tsagarakis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian S. Dai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin G. Caldwell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942673" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394896v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colasanto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin G Caldwell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6906611" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36279-8_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49BEB4926BEF55AAD36D7E0407C1159D382F42E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02487630v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Herdt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651549" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668794v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn J. Kim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Manocha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048120" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601300v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moulard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100844" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593659v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979917" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455454v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509395" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567668v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5654429" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507141v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evrard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379563" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579009v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71389-0_13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7194-9_29-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01395104v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22975-1_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toussaint" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401970v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822857v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04810195v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Baldassarre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823341v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196479v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083161v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Behbahani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laterre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083159v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397754v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Pourchot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397757v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805981v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544891v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397867v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexiang Liu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmiye Ozay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04241437v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPT0080" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04927374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isir.upmc.fr/?lang=en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isir.upmc.fr/personnel/perrin/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/perrin-isir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dblp.org/pid/37/1452.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=_UceE6YAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UC9incxmKuvpvWWfCIQbQq1A/videos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Dong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Roby-Brami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.2416" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Merckling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin-Gilbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coninx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.762051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hospedales" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436413v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Markey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schlehuber-Caissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-016-9262-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Englsberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2623329" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.06.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Yoshida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2013.805468" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Baudouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2172152" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578844v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon-Lundh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-4(2:8)2008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401976v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schramm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400311v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franki Nguimatsia Tiofack" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Le Hellard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Pecqueux-Gu&#233;z&#233;nec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203179" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Clement" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42626-1_4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mac&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boige" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Chalumeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierrot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590433" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Flajolet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cideron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528845" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237990v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beguir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9982020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86340-1_16" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404366v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86380-7_46" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080925v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matheron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61616-8_25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080918v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61616-8_24" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083156v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cressot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080949v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ligner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Reed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135362v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8430798" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01388632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Lau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mingo Hoffman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Tsagarakis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Caldwell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2013.7030005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089490v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Tsagarakis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696950" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394903v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Spyrakos-Papastavridis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos G Tsagarakis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian S. Dai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin G. Caldwell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942673" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394896v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colasanto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin G Caldwell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6906611" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36279-8_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49BEB4926BEF55AAD36D7E0407C1159D382F42E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02487630v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Herdt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651549" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668794v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn J. Kim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Manocha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048120" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601300v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moulard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100844" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593659v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979917" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455454v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509395" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567668v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5654429" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507141v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evrard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379563" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579009v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71389-0_13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7194-9_29-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01395104v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22975-1_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toussaint" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401970v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822877v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822857v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04810195v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Baldassarre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823341v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196479v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083161v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Behbahani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laterre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083159v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397754v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Pourchot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397757v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805981v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544891v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397867v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexiang Liu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmiye Ozay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04241437v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPT0080" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04927374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>