--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Perrin-Gilbert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis roboticien et chercheur en apprentissage automatique.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Je travaille comme chargé de recherche au CNRS à l'ISIR (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.isir.upmc.fr/?lang=en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), un laboratoire de Sorbonne Université à Paris, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">apprentissage automatique, apprentissage par renforcement, apprentissage de représentation, planification de mouvement, contrôle, locomotion à pattes, robots à pattes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liens : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Github</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBLP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stability investigation of variable viscosity control in the human‐robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Roby-Brami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (5), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcs.2416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory State Representation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Merckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.762051. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2022.762051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Ended Learning: A Conceptual Framework Based on Representational Redescription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Filliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Hospedales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.59. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2018.00059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed-automata abstraction of switched dynamical systems using control invariants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schlehuber-Caissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11241-016-9262-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Legged Locomotion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Englsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (1), pp. 234-239. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2016.2623329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast diffeomorphic matching to learn globally asymptotically stable nonlinear dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schlehuber-Caissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.51 - 59. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2016.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid motion generation and swept volumes: theoretical bounds for safe steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (14), pp.1045 - 1058. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2013.805468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast humanoid robot collision-free footstep planning using swept volume approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (2), p.427-439. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2011.2172152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibly Tree Automata with Memory and Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Comon-Lundh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2168/LMCS-4(2:8)2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00578844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-Free Sampling-Based Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401976v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Flow Policy: Learning from High-Value Actions in Offline Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Le Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2026 - The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to explore when mistakes are not allowed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Pecqueux-Guézénec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '25: the 24th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Detroit (MI), France. pp.2708 - 2710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Sequentiality in Reinforcement Learning from a Single Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE-RAS 24th International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seoul, France. pp.405-412, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids65713.2025.11203179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Controller Synthesis for Dynamic Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schlehuber-Caissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Antwerp, Belgium. pp.50-68, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42626-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quality-Diversity Transformer: Generating Behavior-Conditioned Trajectories with Decision Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '23: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lisbon Portugal, France. pp.1221-1229, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583131.3590433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity policy gradient for sample efficient quality-diversity optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Flajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Cideron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '22: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Boston, United States. pp.1075-1083, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3512290.3528845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Quality-Diversity Neuro-Evolution Algorithms Performance in Hard Exploration Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Flajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2022 Workshop on Quality Diversity Algorithm Benchmarks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divide & Conquer Imitation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. pp.8630-8637, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9982020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVERSITY POLICY GRADIENT FOR SAMPLE EFFI-CIENT QUALITY-DIVERSITY OPTIMIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Flajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Cideron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Agent Learning in Open-Endedness (ALOE) at ICLR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, virtual, Vatican City</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Order and Second-Order Variants of the Gradient Descent in a Unified Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Artificial Neural Networks - ICANN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.197-208, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86340-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-Expansion: A Unifying Framework for Motion-Planning and Diversity Search Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Artificial Neural Networks - ICANN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.568-579, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86380-7_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Failures of Deterministic Actor-Critic with Continuous Action Spaces and Sparse Rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning – ICANN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia. pp.308-320, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61616-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBCS: Efficient Exploration and Exploitation Using a Synergy Between Reinforcement Learning and Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning – ICANN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia. pp.295-307, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61616-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Representation Learning from Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Merckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Cressot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Machine Learning, Optimization, and Data Science, LOD 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Compositional Neural Programs with Recursive Tree Search and Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ligner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems 32 (NeurIPS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing regions of stabilizability for nonlinear control systems with input constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schlehuber-Caissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milwaukee, United States. pp.2869-2876, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2018.8430798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Generation of Dynamically Balanced Locomotion with Multiple Non-coplanar Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sestri Levante, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limb compliant strategy exploiting external physical constraints for humanoid fall avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mingo Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin Caldwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 13th IEEE-RAS International Conference on Humanoid Robots (Humanoids 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Atlanta, United States. pp.397-402, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2013.7030005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compliant attitude control and stepping strategy for balance recovery with the humanoid COMAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin Caldwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.4145-4151, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6696950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov Stability Margins for humanoid robot balancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Spyrakos-Papastavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos G Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian S. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin G. Caldwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2014.6942673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically transitioning between surfaces of varying inclinations to achieve uneven-terrain walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colasanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos G Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin G Caldwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.210 - 215, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2014.6906611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Discrete to Continuous Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth Workshop on the Algorithmic Foundations of Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cambridge, Massachusetts, United States. pp.89-104, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36279-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMPC based online generation of more efficient walking motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Herdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Osaka, Japan. pp.390-395, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2012.6651549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time footstep planning for humanoid robots among 3D obstacles using a hybrid bounding box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youn J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinesh Manocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint Paul, Minnesota, United States. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly collision-free paths for continuous humanoid footstep planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS), 2011 IEEE/RSJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.4408 -4413, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6048120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Replanning Using 3D Environment for Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (HUMANOIDS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bled, Slovenia. p.584-589, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids.2011.6100844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biped Walking Pattern Generator based on &amp;quot;Half-Steps&amp;quot; for Dimensionality Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2011.5979917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Feasibility Tests for Reactive Walk on HRP-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Anchorage, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking without thinking about it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Herdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2010 - IEEE-RSJ International Conference on Intelligent Robots &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.190-195, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5654429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast foot prints re-planning and motion generation during walking in physical human-humanoid interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. pp.284-289, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2009.5379563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree Automata with Memory, Visibility and Structural Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Comon-Lundh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Foundations of Software Science and Computation Structures (FOSSACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.168-182, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71389-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00579009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biped Footstep Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambarish Goswami; Prahlad Vadakkepat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoid Robotics: A Reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.1-21, 2017, 978-9400760455. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7194-9_29-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed-Automata Abstraction of Switched Dynamical Systems Using Control Funnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schlehuber-Caissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Modeling and Analysis of Timed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9268, Springer International Publishing, pp.60 - 75, 2015, Lecture Notes in Computer Science, 978-3-319-22974-4. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22975-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance-Reduced Model Predictive Path Integral via Quadratic Model Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order Sobolev Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Reset Divide &amp; Conquer Imitation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFU: Actor-Free critic Updates in off-policy RL for continuous control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Definition of Open-Ended Learning Problems for Goal-Conditioned Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Baldassarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Sequentiality in Reinforcement Learning from a Single Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-Expansion: A Unifying Framework for Motion-Planning and Diversity Search Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Compositional Neural Programs for Continuous Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Behbahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QD-RL: Efficient Mixing of Quality and Diversity in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Cideron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance mixing: Improving sample reuse in evolutionary policy search methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Pourchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order and second-order variants of the gradient descent in a unified framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Continuous Approach to Legged Locomotion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Englsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sampling-based approximation of the sign of multivariate real-valued functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm-Starting Fixed-Point Based Control Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zexiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necmiye Ozay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University of Michigan-Ann Arbor; Cnrs; Sorbonne Université. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footstep planning for humanoid robots : discrete and continuous approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cs.OH]. Institut National Polytechnique de Toulouse - INPT, 2011. English. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011INPT0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04241437v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingredients for Motion Planning-powered Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Sorbonne université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04927374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Perrin-Gilbert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis roboticien et chercheur en apprentissage automatique.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Je travaille comme chargé de recherche au CNRS à l'ISIR (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.isir.upmc.fr/?lang=en</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), un laboratoire de Sorbonne Université à Paris, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">apprentissage automatique, apprentissage par renforcement, apprentissage de représentation, planification de mouvement, contrôle, locomotion à pattes, robots à pattes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liens : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Github</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBLP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory State Representation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Merckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.762051. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2022.762051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stability investigation of variable viscosity control in the human‐robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Roby-Brami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (5), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcs.2416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-Ended Learning: A Conceptual Framework Based on Representational Redescription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Filliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Hospedales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.59. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2018.00059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed-automata abstraction of switched dynamical systems using control invariants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schlehuber-Caissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11241-016-9262-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Legged Locomotion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Englsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (1), pp. 234-239. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2016.2623329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast diffeomorphic matching to learn globally asymptotically stable nonlinear dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schlehuber-Caissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.51 - 59. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2016.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid motion generation and swept volumes: theoretical bounds for safe steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (14), pp.1045 - 1058. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2013.805468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast humanoid robot collision-free footstep planning using swept volume approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (2), p.427-439. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2011.2172152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibly Tree Automata with Memory and Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Comon-Lundh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2168/LMCS-4(2:8)2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00578844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-Free Sampling-Based Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401976v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Flow Policy: Learning from High-Value Actions in Offline Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Le Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2026 - The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to explore when mistakes are not allowed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Pecqueux-Guézénec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '25: the 24th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Detroit (MI), France. pp.2708 - 2710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Sequentiality in Reinforcement Learning from a Single Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE-RAS 24th International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seoul, France. pp.405-412, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids65713.2025.11203179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Controller Synthesis for Dynamic Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schlehuber-Caissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Antwerp, Belgium. pp.50-68, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42626-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quality-Diversity Transformer: Generating Behavior-Conditioned Trajectories with Decision Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Boige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '23: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lisbon Portugal, France. pp.1221-1229, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583131.3590433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVERSITY POLICY GRADIENT FOR SAMPLE EFFI-CIENT QUALITY-DIVERSITY OPTIMIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Flajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Cideron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Agent Learning in Open-Endedness (ALOE) at ICLR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, virtual, Vatican City</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity policy gradient for sample efficient quality-diversity optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Flajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Cideron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '22: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Boston, United States. pp.1075-1083, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3512290.3528845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Quality-Diversity Neuro-Evolution Algorithms Performance in Hard Exploration Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Flajolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2022 Workshop on Quality Diversity Algorithm Benchmarks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divide & Conquer Imitation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. pp.8630-8637, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9982020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-Order and Second-Order Variants of the Gradient Descent in a Unified Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Artificial Neural Networks - ICANN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.197-208, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86340-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-Expansion: A Unifying Framework for Motion-Planning and Diversity Search Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Artificial Neural Networks - ICANN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.568-579, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86380-7_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Failures of Deterministic Actor-Critic with Continuous Action Spaces and Sparse Rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning – ICANN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia. pp.308-320, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61616-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBCS: Efficient Exploration and Exploitation Using a Synergy Between Reinforcement Learning and Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and Machine Learning – ICANN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia. pp.295-307, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61616-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Representation Learning from Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Merckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Cressot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Machine Learning, Optimization, and Data Science, LOD 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Compositional Neural Programs with Recursive Tree Search and Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ligner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Reed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems 32 (NeurIPS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing regions of stabilizability for nonlinear control systems with input constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schlehuber-Caissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milwaukee, United States. pp.2869-2876, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2018.8430798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Generation of Dynamically Balanced Locomotion with Multiple Non-coplanar Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sestri Levante, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limb compliant strategy exploiting external physical constraints for humanoid fall avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mingo Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin Caldwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 13th IEEE-RAS International Conference on Humanoid Robots (Humanoids 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Atlanta, United States. pp.397-402, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2013.7030005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically transitioning between surfaces of varying inclinations to achieve uneven-terrain walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colasanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos G Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin G Caldwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.210 - 215, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2014.6906611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compliant attitude control and stepping strategy for balance recovery with the humanoid COMAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin Caldwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.4145-4151, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6696950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov Stability Margins for humanoid robot balancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Spyrakos-Papastavridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos G Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian S. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin G. Caldwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2014.6942673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Discrete to Continuous Motion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth Workshop on the Algorithmic Foundations of Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cambridge, Massachusetts, United States. pp.89-104, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36279-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMPC based online generation of more efficient walking motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Herdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Osaka, Japan. pp.390-395, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2012.6651549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time footstep planning for humanoid robots among 3D obstacles using a hybrid bounding box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youn J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinesh Manocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint Paul, Minnesota, United States. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly collision-free paths for continuous humanoid footstep planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS), 2011 IEEE/RSJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.4408 -4413, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6048120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Replanning Using 3D Environment for Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (HUMANOIDS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bled, Slovenia. p.584-589, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids.2011.6100844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biped Walking Pattern Generator based on &amp;quot;Half-Steps&amp;quot; for Dimensionality Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2011.5979917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Feasibility Tests for Reactive Walk on HRP-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Anchorage, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking without thinking about it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Herdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2010 - IEEE-RSJ International Conference on Intelligent Robots &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.190-195, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5654429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast foot prints re-planning and motion generation during walking in physical human-humanoid interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. pp.284-289, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICHR.2009.5379563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree Automata with Memory, Visibility and Structural Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Comon-Lundh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Foundations of Software Science and Computation Structures (FOSSACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.168-182, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71389-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00579009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biped Footstep Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambarish Goswami; Prahlad Vadakkepat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoid Robotics: A Reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.1-21, 2017, 978-9400760455. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7194-9_29-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed-Automata Abstraction of Switched Dynamical Systems Using Control Funnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Schlehuber-Caissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Modeling and Analysis of Timed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9268, Springer International Publishing, pp.60 - 75, 2015, Lecture Notes in Computer Science, 978-3-319-22974-4. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22975-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance-Reduced Model Predictive Path Integral via Quadratic Model Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franki Nguimatsia Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order Sobolev Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFU: Actor-Free critic Updates in off-policy RL for continuous control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Reset Divide &amp; Conquer Imitation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Definition of Open-Ended Learning Problems for Goal-Conditioned Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Baldassarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Sequentiality in Reinforcement Learning from a Single Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection-Expansion: A Unifying Framework for Motion-Planning and Diversity Search Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Compositional Neural Programs for Continuous Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feryal Behbahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QD-RL: Efficient Mixing of Quality and Diversity in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Cideron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Beguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order and second-order variants of the gradient descent in a unified framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance mixing: Improving sample reuse in evolutionary policy search methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Pourchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Continuous Approach to Legged Locomotion Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Englsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sampling-based approximation of the sign of multivariate real-valued functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Stasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lamiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Yoshida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm-Starting Fixed-Point Based Control Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zexiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necmiye Ozay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University of Michigan-Ann Arbor; Cnrs; Sorbonne Université. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footstep planning for humanoid robots : discrete and continuous approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other [cs.OH]. Institut National Polytechnique de Toulouse - INPT, 2011. English. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011INPT0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04241437v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingredients for Motion Planning-powered Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perrin-Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Sorbonne université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04927374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isir.upmc.fr/?lang=en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isir.upmc.fr/personnel/perrin/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/perrin-isir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dblp.org/pid/37/1452.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=_UceE6YAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UC9incxmKuvpvWWfCIQbQq1A/videos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Dong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Roby-Brami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.2416" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Merckling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin-Gilbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coninx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.762051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hospedales" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436413v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Markey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schlehuber-Caissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-016-9262-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Englsberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2623329" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.06.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Yoshida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2013.805468" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Baudouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2172152" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578844v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon-Lundh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-4(2:8)2008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401976v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schramm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400311v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franki Nguimatsia Tiofack" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Le Hellard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Pecqueux-Gu&#233;z&#233;nec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203179" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Clement" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42626-1_4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mac&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boige" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Chalumeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierrot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590433" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Flajolet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cideron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528845" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237990v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beguir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9982020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86340-1_16" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404366v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86380-7_46" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080925v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matheron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61616-8_25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080918v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61616-8_24" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083156v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cressot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080949v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ligner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Reed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135362v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8430798" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01388632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Lau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mingo Hoffman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Tsagarakis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Caldwell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2013.7030005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089490v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Tsagarakis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696950" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394903v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Spyrakos-Papastavridis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos G Tsagarakis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian S. Dai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin G. Caldwell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942673" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394896v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colasanto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin G Caldwell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6906611" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36279-8_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49BEB4926BEF55AAD36D7E0407C1159D382F42E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02487630v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Herdt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651549" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668794v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn J. Kim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Manocha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048120" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601300v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moulard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100844" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593659v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979917" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455454v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509395" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567668v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5654429" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507141v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evrard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379563" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579009v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71389-0_13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7194-9_29-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01395104v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22975-1_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toussaint" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401970v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822877v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822857v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04810195v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Baldassarre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823341v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196479v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083161v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Behbahani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laterre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083159v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397754v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Pourchot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397757v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805981v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544891v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397867v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexiang Liu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmiye Ozay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04241437v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPT0080" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04927374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isir.upmc.fr/?lang=en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isir.upmc.fr/personnel/perrin/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/perrin-isir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dblp.org/pid/37/1452.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=_UceE6YAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UC9incxmKuvpvWWfCIQbQq1A/videos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Merckling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin-Gilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Coninx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.762051" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Dong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Roby-Brami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.2416" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hospedales" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436413v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Markey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schlehuber-Caissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-016-9262-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01433866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Englsberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2623329" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.06.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Yoshida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2013.805468" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Baudouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2172152" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00578844v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon-Lundh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-4(2:8)2008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401976v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schramm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400311v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franki Nguimatsia Tiofack" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Le Hellard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Pecqueux-Gu&#233;z&#233;nec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chenu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids65713.2025.11203179" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Clement" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42626-1_4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mac&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boige" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Chalumeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierrot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590433" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753541v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Flajolet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cideron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864262v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528845" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237990v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beguir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9982020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86340-1_16" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404366v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86380-7_46" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080925v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Matheron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61616-8_25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080918v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61616-8_24" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083156v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cressot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080949v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ligner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Reed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135362v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8430798" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01388632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Lau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mingo Hoffman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Tsagarakis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Caldwell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2013.7030005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colasanto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos G Tsagarakis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin G Caldwell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6906611" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089490v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Tsagarakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696950" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394903v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Spyrakos-Papastavridis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian S. Dai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin G. Caldwell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942673" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36279-8_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49BEB4926BEF55AAD36D7E0407C1159D382F42E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02487630v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Herdt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651549" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668794v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn J. Kim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Manocha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048120" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601300v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moulard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100844" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593659v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979917" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455454v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509395" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567668v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5654429" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507141v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Evrard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379563" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579009v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71389-0_13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089498v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7194-9_29-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01395104v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22975-1_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toussaint" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401970v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822857v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04810195v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Baldassarre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823341v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03196479v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083161v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feryal Behbahani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laterre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083159v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397754v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Pourchot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805981v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544891v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397867v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexiang Liu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necmiye Ozay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04241437v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPT0080" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04927374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>