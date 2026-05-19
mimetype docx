--- v0 (2026-04-05)
+++ v1 (2026-05-19)
@@ -66,2534 +66,2628 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic resistance profiles of seven genomospecies of Corynebacterium jeikeium analyzed by whole genome sequencing</w:t>
+                <w:t xml:space="preserve">Comparaison du temps de prise en charge chez les polytraumatisés selon le vecteur aérien ou terrestre en Franche-Comté : étude rétrospective, monocentrique de 2022 à 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Fischer-Wellenborn</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Personnic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Médecine humaine et pathologie. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394719v1</w:t>
-[...2117 lines deleted...]
-                <w:t xml:space="preserve">hal-02666058v1</w:t>
+                <w:t xml:space="preserve">dumas-05612272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence and single-cell dynamics of respiratory pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Life Sciences [q-bio]. Université Claude Bernard Lyon 1, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05024054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antibiotic resistance profiles of seven genomospecies of Corynebacterium jeikeium analyzed by whole genome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Fischer-Wellenborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frank Imkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Pereira Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Zbinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Personnic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jcm.00418-25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The macrophage–bacterium mismatch in persister formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Dadole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (10), pp.944-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2024.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unravelling the Roles of Bacterial Nanomachines Bistability in Pathogens’ Life Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blaha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (9), pp.1930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12091930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intracellular persister: A stealth agent recalcitrant to antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jarraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1141868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Possible Prosthetic Valve Endocarditis by Pandoraea pnomenusa and Specific Virulence Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bodendoerfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus J Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilly Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection and Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Volume14, pp.1319 - 1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/idr.s301138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quorum sensing governs a transmissive Legionella subpopulation at the pathogen vacuole periphery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Striednig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Lanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selina Niggli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Katic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Vormittag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.202152972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quorum sensing controls persistence, resuscitation, and virulence of Legionella subpopulations in biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Striednig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Hilbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.196 - 210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-020-00774-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PIKfyve/Fab1 is required for efficient V-ATPase and hydrolase delivery to phagosomes, phagosomal killing, and restriction of Legionella infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Heath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guého</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bosmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Knobloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.e1007551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quorum sensing modulates the formation of virulent Legionella persisters within infected cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Striednig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Manske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Welin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.5216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13021-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legionella quorum sensing and its role in pathogen–host interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Striednig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Hilbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41, pp.29-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2017.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ER remodeling by the large GTPase atlastin promotes vacuolar growth of Legionella pneumophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Leoni Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Welin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (10), pp.1817-1836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.201743903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subversion of Retrograde Trafficking by Translocated Pathogen Effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bärlocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Finsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Hilbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (6), pp.450-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2016.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenotypic Variation of Salmonella in Host Tissues Delays Eradication by Antimicrobial Chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Claudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Spröte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Chirkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Zankl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 158 (4), pp.722-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2014.06.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A role for Ral GTPase-activating protein subunit β in mitotic regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Lakisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (13), pp.2977-2989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.12836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulated shift from helical to polar localization of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; cell wall-anchored proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serawit Bruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (17), pp.4425 - 4437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01154-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The stress-induced virulence protein InlH controls interleukin-6 production during murine listeriosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serawit Bruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Nahori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Toledo-Arana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Nikitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78 (5), pp.1979-1989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.01096-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Listeria monocytogenes Virulence Factor InlJ Is Specifically Expressed In Vivo and Behaves as an Adhesin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Toledo-Arana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lecuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dubrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 76 (4), pp.1368-1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.01519-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internalins: a complex family of leucine-rich repeat-containing proteins in Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (10), pp.1156-1166. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-05024054v1</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2007.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol for high-throughput isolation of bacterial intracellular nonreplicating persisters v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Dadole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (typdoc.RESPROT)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2603,147 +2697,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Cell Analysis of Legionella and Legionella-Infected Acanthamoeba by Agarose Embedment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Personnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Striednig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Hilbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legionella</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1921, Springer New York, pp.191-204, 2019, Methods in Molecular Biology, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-9048-1_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2890,51 +2984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Fischer-Wellenborn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Imkamp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Pereira Pires" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Zbinden" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Personnic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00418-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Dadole" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2024.02.009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gory" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12091930" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Doublet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jarraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1141868" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286798v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bodendoerfer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Mestres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus J Wilhelm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Meyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/idr.s301138" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Striednig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lanner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Niggli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Katic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vormittag" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202152972" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hilbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00774-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874819v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buckley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Heath" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gu&#233;ho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bosmani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Knobloch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007551" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lezan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Manske" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Welin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13021-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2017.11.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Steiner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Leoni Swart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Weber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201743903" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874856v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin B&#228;rlocher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Finsel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2016.02.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPXD590D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Claudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Spr&#246;te" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chirkova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Zankl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.06.045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rousseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gautreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12836" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646667v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serawit Bruck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01154-10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toledo-Arana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Nikitas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01096-09" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660802v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sabet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecuit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubrac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01519-07" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666058v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.05.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12J1HSBK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05024054v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Huguet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9048-1_12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05612272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Personnic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05024054v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Fischer-Wellenborn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Imkamp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Pereira Pires" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Zbinden" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00418-25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Dadole" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2024.02.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gory" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12091930" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286938v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Doublet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jarraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1141868" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286798v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bodendoerfer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Mestres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus J Wilhelm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/idr.s301138" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Striednig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Lanner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Niggli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Katic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vormittag" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202152972" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286916v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hilbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00774-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874819v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buckley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Heath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gu&#233;ho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bosmani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Knobloch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007551" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286530v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lezan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Manske" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Welin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13021-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2017.11.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874887v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Steiner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Leoni Swart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Weber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201743903" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin B&#228;rlocher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Finsel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2016.02.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPXD590D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Claudi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Spr&#246;te" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chirkova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Zankl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.06.045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rousseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gautreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12836" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646667v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serawit Bruck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01154-10" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664625v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toledo-Arana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Nikitas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01096-09" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sabet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecuit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubrac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01519-07" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.05.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12J1HSBK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286665v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Huguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874837v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9048-1_12" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>