--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -672,352 +672,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of SSR Signals by Array Processing in Multilateration Systems</w:t>
+                <w:t xml:space="preserve">Coherent sources separation based on sparsity: an application to SSR signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspare Galati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Piracci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (3), pp.965 - 982. </w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (03), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2009.5259177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S175907870900018X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693613v1</w:t>
+                <w:t xml:space="preserve">hal-01693860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1090 MHz channel capacity improvement in the air traffic control context</w:t>
+                <w:t xml:space="preserve">Separation of SSR Signals by Array Processing in Multilateration Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspare Galati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Piracci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Fiori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1759078709000191⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.965 - 982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2009.5259177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693861v1</w:t>
+                <w:t xml:space="preserve">hal-01693613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent sources separation based on sparsity: an application to SSR signals</w:t>
+                <w:t xml:space="preserve">1090 MHz channel capacity improvement in the air traffic control context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Piracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspare Galati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilio Piracci</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Fiori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (03), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S175907870900018X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1759078709000191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693860v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic Algorithms to Separate Overlapping Secondary Surveillance Radar Replies</w:t>
               </w:r>
@@ -1315,217 +1315,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A post processing method to solve the problem of Disjoint Component Analysis in the case of Secondary Surveillance Radar replies separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Zaghloul</w:t>
+                <w:t xml:space="preserve">Algorithme Heuristique de Partitionnement Soustractif pour Reconnaissance Aveugle de Schéma de Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel de Guenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t>
+              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images GRETSI'23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166577v1</w:t>
+                <w:t xml:space="preserve">hal-04166576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme Heuristique de Partitionnement Soustractif pour Reconnaissance Aveugle de Schéma de Modulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rosson</w:t>
+                <w:t xml:space="preserve">A post processing method to solve the problem of Disjoint Component Analysis in the case of Secondary Surveillance Radar replies separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Zaghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images GRETSI'23</w:t>
+              <w:t xml:space="preserve">Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166576v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary Surveillance Radar replies source separation via the Disjoint Component Analysis</w:t>
               </w:r>
@@ -1717,213 +1717,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise reduction on microseismic data acquired using a patch monitoring configuration: A Fayetteville formation example</w:t>
+                <w:t xml:space="preserve">Improved MDA, a case for de-garbling SSR mode S replies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Drew</w:t>
+                <w:t xml:space="preserve">E. Piracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Galati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014 TIWDC/ESAV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693612v1</w:t>
+                <w:t xml:space="preserve">hal-01950490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved MDA, a case for de-garbling SSR mode S replies</w:t>
+                <w:t xml:space="preserve">Noise reduction on microseismic data acquired using a patch monitoring configuration: A Fayetteville formation example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Piracci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Galati</w:t>
+                <w:t xml:space="preserve">Julian Drew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 TIWDC/ESAV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/segam2014-1269.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950490v1</w:t>
+                <w:t xml:space="preserve">hal-01693612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transponder data recorder: First implementation and applications</w:t>
               </w:r>
@@ -2043,51 +2043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspare Galati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Piracci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAVS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2125,51 +2125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed ssr sources separation exploiting sparsity: a geometrical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Piracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspare Galati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2201,131 +2201,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Surveillance Radar: Sparsity-based sources separation in a real environment</w:t>
+                <w:t xml:space="preserve">Array processing of SSR signals in the multilateration context, a decade survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Galati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Piracci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 Tyrrhenian International Workshop on Digital Communications - Enhanced Surveillance of Aircraft and Vehicles (TIWDC/ESAV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Capri, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIWDC.2008.4649029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIWDC.2008.4649027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693623v1</w:t>
+                <w:t xml:space="preserve">hal-01693625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind source separation of human body motion using direct conversion Doppler radar</w:t>
               </w:r>
@@ -2435,1463 +2435,1463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1090 MHz channel capacity improvement in the Air traffic control context</w:t>
+                <w:t xml:space="preserve">Secondary Surveillance Radar: Sparsity-based sources separation in a real environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Galati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Piracci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Fiori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 Tyrrhenian International Workshop on Digital Communications - Enhanced Surveillance of Aircraft and Vehicles (TIWDC/ESAV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Capri, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIWDC.2008.4649030⟩</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIWDC.2008.4649029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693624v1</w:t>
+                <w:t xml:space="preserve">hal-01693623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Array processing of SSR signals in the multilateration context, a decade survey</w:t>
+                <w:t xml:space="preserve">1090 MHz channel capacity improvement in the Air traffic control context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Galati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Piracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fiori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 Tyrrhenian International Workshop on Digital Communications - Enhanced Surveillance of Aircraft and Vehicles (TIWDC/ESAV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Capri, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIWDC.2008.4649027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIWDC.2008.4649030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693625v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-antenna projection algorithm for Mode S based airport traffic surveillance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blind Separation of Human Heartbeats and Breathing by the use of a Doppler Radar Remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaspare Galati</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Rezk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Host-Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lubecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Boric-Lubecke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAVS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2007 IEEE International Conference on Acoustics, Speech and Signal Processing - ICASSP '07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Honolulu, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402480v1</w:t>
+                <w:t xml:space="preserve">hal-01693639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile through-the-wall doppler radar using BSS algorithms</w:t>
+                <w:t xml:space="preserve">Separation of multiple secondary surveillance radar sources in a real environment for the near-far case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olga Borie-Lubecke</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Piracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Galati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE Antennas and Propagation International Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, honolulu, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2007.4395483⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01693638v1</w:t>
+                <w:t xml:space="preserve">hal-01950626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of nodes and personnel in a multistatic radar sensor network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source separation applied to heartbeat doppler radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafner Noah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Boric-Lubecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lubecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Host-Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, orlando, United States</w:t>
+              <w:t xml:space="preserve">SIP '07 Proceedings of the Ninth IASTED International Conference on Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950552v1</w:t>
+                <w:t xml:space="preserve">hal-01950560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of heart rate estimators for doppler radar monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-antenna projection algorithm for Mode S based airport traffic surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Piracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspare Galati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIP '07 Proceedings of the Ninth IASTED International Conference on Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, honolulu, United States</w:t>
+              <w:t xml:space="preserve">ESAVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950625v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source separation applied to heartbeat doppler radar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of nodes and personnel in a multistatic radar sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lubecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Lubecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Høst-Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIP '07 Proceedings of the Ninth IASTED International Conference on Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, honolulu, United States</w:t>
+              <w:t xml:space="preserve">SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950560v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of multiple secondary surveillance radar sources in a real environment for the near-far case</w:t>
+                <w:t xml:space="preserve">Comparison of heart rate estimators for doppler radar monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isar Mostafanezhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wansuree Massagram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Høst-Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lubecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, honolulu, United States</w:t>
+              <w:t xml:space="preserve">SIP '07 Proceedings of the Ninth IASTED International Conference on Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950626v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-imposed Mode S signals: Single-antenna Projection Algorithm and processing architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A versatile through-the-wall doppler radar using BSS algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dung Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Host-Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lubecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.G. Piracci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Galati</w:t>
+                <w:t xml:space="preserve">Olga Borie-Lubecke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSPIT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2007 IEEE Antennas and Propagation International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Honolulu, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2007.4395483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950556v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-antenna projection algorithm to discriminate super-imposed Secondary Surveillance Radar Mode S signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Super-imposed Mode S signals: Single-antenna Projection Algorithm and processing architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.G. Piracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Galati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 European Radar Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISSPIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, cairo, Egypt</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693627v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Separation of Human Heartbeats and Breathing by the use of a Doppler Radar Remote Sensing</w:t>
+                <w:t xml:space="preserve">Single-antenna projection algorithm to discriminate super-imposed Secondary Surveillance Radar Mode S signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriam Rezk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olga Boric-Lubecke</w:t>
+                <w:t xml:space="preserve">G. Piracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Galati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE International Conference on Acoustics, Speech and Signal Processing - ICASSP '07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Honolulu, France. </w:t>
+              <w:t xml:space="preserve">2007 European Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EURAD.2007.4404940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693639v1</w:t>
+                <w:t xml:space="preserve">hal-01693627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Blind Source Separation for Memoryless Volterra Channels in UWB and its Uniqueness</w:t>
+                <w:t xml:space="preserve">Projection Techniques for Separation of Multiple Secondary Surveillance Radar Sources in a Real Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Witrisal</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Galati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Piracci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth IEEE Workshop on Sensor Array and Multichannel Processing, 2006.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Waltham, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SAM.2006.1706197⟩</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAM.2006.1706151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693617v1</w:t>
+                <w:t xml:space="preserve">hal-01693649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection Techniques for Separation of Multiple Secondary Surveillance Radar Sources in a Real Environment</w:t>
+                <w:t xml:space="preserve">Semi-Blind Source Separation for Memoryless Volterra Channels in UWB and its Uniqueness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Piracci</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Witrisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth IEEE Workshop on Sensor Array and Multichannel Processing, 2006.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Waltham, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SAM.2006.1706151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SAM.2006.1706197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693649v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link Between the Joint Diagonalisation of Symmetrical Cubes and PARAFAC: An Application to Secondary Surveillance Radar</w:t>
               </w:r>
@@ -3962,239 +3962,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attempts of lines localization in FT-IR spectra by use of filtering and music</w:t>
+                <w:t xml:space="preserve">Separation of multiple secondary surveillance radar sources in a real environment by a novel projection algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Galati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Barbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.J. Plateaux</w:t>
+                <w:t xml:space="preserve">L. Mene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Piracci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Atmospheric Spectroscopy Application</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth IEEE International Symposium on Signal Processing and Information Technology, 2005.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSPIT.2005.1577082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950642v1</w:t>
+                <w:t xml:space="preserve">hal-01693654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of multiple secondary surveillance radar sources in a real environment by a novel projection algorithm</w:t>
+                <w:t xml:space="preserve">Attempts of lines localization in FT-IR spectra by use of filtering and music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Piracci</w:t>
+                <w:t xml:space="preserve">Alain Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Plateaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth IEEE International Symposium on Signal Processing and Information Technology, 2005.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Atmospheric Spectroscopy Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693654v1</w:t>
+                <w:t xml:space="preserve">hal-01950642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction des signatures de composés purs constituant la couche externe du grain d’orge à partir d’images de fluorescence</w:t>
               </w:r>
@@ -4572,230 +4572,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite sample identifiability of multiple constant modulus sources</w:t>
+                <w:t xml:space="preserve">A Tracking Algorithm for Blind Equalization and Synchronisation in OFDM Communications for Time-varying Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Leshem</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dussan Matic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prasad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">gretsi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, toulouse, France</w:t>
+              <w:t xml:space="preserve">WPMC 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951306v1</w:t>
+                <w:t xml:space="preserve">hal-01951324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tracking Algorithm for Blind Equalization and Synchronisation in OFDM Communications for Time-varying Channels</w:t>
+                <w:t xml:space="preserve">Finite sample identifiability of multiple constant modulus sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Prasad</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. van Der Veen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leshem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPMC 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951324v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition of synchronisation parameters using one OFDM training symbol</w:t>
               </w:r>
@@ -4974,161 +4974,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind identification of linear-quadratic channels with usual communication inputs</w:t>
+                <w:t xml:space="preserve">Nonlinear channel identification and performance analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth IEEE Workshop on Statistical Signal and Array Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, istanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693877v1</w:t>
+                <w:t xml:space="preserve">hal-01951308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of JAFE to Multi-static Radar for Air Speed Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Trindade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Antennas for Radar Earth Observation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5147,597 +5138,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFDM synchronisation based on the phase rotation of sub-carriers</w:t>
+                <w:t xml:space="preserve">Blind identification of linear-quadratic channels with usual communication inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2000 IEEE 51st Vehicular Technology Conference. Proceedings. VTC2000-Springer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VETECS.2000.851327⟩</w:t>
+              <w:t xml:space="preserve">Tenth IEEE Workshop on Statistical Signal and Array Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Pocono Manor, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSAP.2000.870107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693885v1</w:t>
+                <w:t xml:space="preserve">hal-01693877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ML Estimation of SSR Signals, Identifiability, and Cramer-Rao Bounds</w:t>
+                <w:t xml:space="preserve">OFDM synchronisation based on the phase rotation of sub-carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2000 IEEE 51st Vehicular Technology Conference. Proceedings. VTC2000-Springer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECS.2000.851327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951354v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear channel identification and performance analysis</w:t>
+                <w:t xml:space="preserve">ML Estimation of SSR Signals, Identifiability, and Cramer-Rao Bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Comon</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, tempere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951308v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition of Synchronisation Parameters for OFDM using a Single Training Symbol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance evaluation of the independent component analysis method and the analytical constant modulus algorithm for wireless communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Schoute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Multi-Carrier Spread-Spectrum and related Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Oberpffafenhofen, Germany</w:t>
+              <w:t xml:space="preserve">VTC'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951435v1</w:t>
+                <w:t xml:space="preserve">hal-01951313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Approach to handle SSR Replies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquisition of Synchronisation Parameters for OFDM using a Single Training Symbol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dussan Matic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. van Genderen</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramjee Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schoute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Conference Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Brest, France</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Multi-Carrier Spread-Spectrum and related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Oberpffafenhofen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951429v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of the independent component analysis method and the analytical constant modulus algorithm for wireless communications</w:t>
+                <w:t xml:space="preserve">A new Approach to handle SSR Replies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Genderen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Proceedings of Conference Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951313v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5755,77 +5755,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal Processing Methods for Doppler Radar Heart Rate Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Høst-Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Petrochilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Boric-Lubecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lubecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5970,51 +5970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02DF8178"/>
+    <w:nsid w:val="59B2E01E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6201,51 +6201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-petrochilos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2963-8430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077082613" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-2835-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682264v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zaghloul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petrochilos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12626" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel de Guenin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rosson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12662" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693283v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspare Galati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio G Piracci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2014.0335" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693290v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Leonardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Piracci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Samanta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAES.2014.120031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2009.5259177" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Fiori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709000191" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907870900018X" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693636v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alle-Jan van Der Veen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.894248" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.02.023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leshem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Veen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2003.815791" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166577v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.2365" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01710468v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Belloir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693612v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Drew" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2014-1269.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01950490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piracci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01950508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01950519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01950530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693623v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIWDC.2008.4649029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693620v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vergara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lubecke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Host-Madsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lubecke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2008.4633306" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fiori" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIWDC.2008.4649030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693625v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIWDC.2008.4649027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02402480v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693638v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Phuong Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Borie-Lubecke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2007.4395483" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01950552v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders H&#248;st-Madsen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kuh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01950625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isar Mostafanezhad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wansuree Massagram" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01950560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafner Noah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boric-Lubecke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01950626v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01950556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Piracci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piracci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURAD.2007.4404940" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693639v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Rezk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366684" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693617v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Witrisal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2006.1706197" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2006.1706151" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693645v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2006.1706157" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01950642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barbe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Plateaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2005.1577082" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01950645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Nuzillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Elhafid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693660v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. van Der Veen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326191" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01951300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693851v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-J. van Der Veen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2002.1191071" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01951306v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01951324v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trindade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dussan Matic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01951318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Matic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trindade" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Prasad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693869v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2001.940438" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSAP.2000.870107" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01951421v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoute" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2000.851327" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01951354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01951308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01951435v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramjee Prasad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coenen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01951429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Genderen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01951313v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01950390v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Kwon Park" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-petrochilos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2963-8430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077082613" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-2835-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682264v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zaghloul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Petrochilos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12626" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel de Guenin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rosson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12662" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693283v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspare Galati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio G Piracci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2014.0335" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693290v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Leonardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Piracci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Samanta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAES.2014.120031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907870900018X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2009.5259177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Fiori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709000191" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693636v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alle-Jan van Der Veen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2007.894248" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.02.023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leshem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Veen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2003.815791" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.2365" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01710468v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Belloir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01950490v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piracci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Drew" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2014-1269.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01950508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01950519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01950530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693625v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIWDC.2008.4649027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693620v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vergara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lubecke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Host-Madsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lubecke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2008.4633306" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIWDC.2008.4649029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fiori" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIWDC.2008.4649030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Rezk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boric-Lubecke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366684" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01950626v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01950560v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafner Noah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02402480v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01950552v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders H&#248;st-Madsen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kuh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01950625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isar Mostafanezhad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wansuree Massagram" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693638v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Phuong Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Borie-Lubecke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2007.4395483" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01950556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Piracci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piracci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURAD.2007.4404940" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2006.1706151" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693617v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Witrisal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2006.1706197" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693645v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2006.1706157" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mene" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2005.1577082" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01950642v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barbe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Plateaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01950645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Nuzillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Elhafid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693660v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. van Der Veen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326191" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01951300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693851v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-J. van Der Veen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2002.1191071" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01951324v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trindade" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dussan Matic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01951306v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01951318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Matic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trindade" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Prasad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693869v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2001.940438" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01951308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01951421v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693877v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSAP.2000.870107" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01693885v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoute" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2000.851327" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01951354v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01951313v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01951435v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramjee Prasad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coenen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01951429v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Genderen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01950390v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Kwon Park" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>