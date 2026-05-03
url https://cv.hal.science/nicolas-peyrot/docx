--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -174,8113 +174,8259 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of a force–velocity-position relationship in vertical jump</w:t>
+                <w:t xml:space="preserve">Sport-specific sprint force-velocity-power profiles in youth athletes: maturity matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+                <w:t xml:space="preserve">Paul Galantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+                <w:t xml:space="preserve">Anthony Sudlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+                <w:t xml:space="preserve">Giovanna del Sordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">Arnaud Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Begue</w:t>
+                <w:t xml:space="preserve">Denis Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 189, pp.112812. </w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2026.2641609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113433v1</w:t>
+                <w:t xml:space="preserve">hal-05563456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Dribbling Constraints on Sprint Acceleration Performance and the Force-Velocity Profile according to Playing Positions in Professional Soccer Players</w:t>
+                <w:t xml:space="preserve">Influence of contractile capacities of the ankle plantarflexor muscles on sagittal angular momentum during walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhia Benhassen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+                <w:t xml:space="preserve">Florian Etheve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firas Zghal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haithem Rebai</w:t>
+                <w:t xml:space="preserve">Ophélie Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5114/jhk/204820⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456181v1</w:t>
+                <w:t xml:space="preserve">hal-05191745v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age‐Related Differences in Jumping and Sprinting Performance and Force Production Capacities in Young Soccer Players</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Integrative Force-Velocity-Position model applied to vertical jump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firas Zghal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejsc.12301⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252028v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191796v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redistribution of lower limb joint work during gait in healthy young adults using functional electrical stimulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of Dribbling Constraints on Sprint Acceleration Performance According to Maturity Status in Handball Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sudlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Galantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna del Sordo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14474⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000005339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737945v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of contractile capacities of the ankle plantarflexor muscles on sagittal angular momentum during walking</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Force–velocity and power–velocity relationships in on-water rowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Larivière</w:t>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Testa</w:t>
+                <w:t xml:space="preserve">C. Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Dalleau</w:t>
+                <w:t xml:space="preserve">F. Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16192⟩</w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2025.2511765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191745v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrative Force-Velocity-Position model applied to vertical jump</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Acute effect of core stability exercises on static and dynamic postural balance in soccer players with groin pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Alkhelaifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Begue</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Boughattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.9086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-94368-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.16241⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05191796v2</w:t>
+                <w:t xml:space="preserve">hal-05020181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Dribbling Constraints on Sprint Acceleration Performance According to Maturity Status in Handball Players</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+                <w:t xml:space="preserve">Functional Electrical Stimulation of the Plantarflexor Muscle During Walking Leads to a Proximal-to-Distal Redistribution of Lower Limb Joint Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Galantine</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000005339⟩</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-025-03756-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456137v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effect of core stability exercises on static and dynamic postural balance in soccer players with groin pain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalid Alkhelaifi</w:t>
+                <w:t xml:space="preserve">Effects of maximal power and the force–velocity profile on sprint acceleration performance according to maturity status and sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sudlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Galantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wissal Boughattas</w:t>
+                <w:t xml:space="preserve">Giovanna del Sordo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-94368-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2497658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020181v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force–velocity and power–velocity relationships in on-water rowing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Teissier</w:t>
+                <w:t xml:space="preserve">How Does Push-Off Distance Influence Force–Velocity Profile and Performance During Vertical Jumping?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Colloud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Peyrot</w:t>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14763141.2025.2511765⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jab.2024-0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089641v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Electrical Stimulation of the Plantarflexor Muscle During Walking Leads to a Proximal-to-Distal Redistribution of Lower Limb Joint Work</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Core Training Improve Agility Performance in Soccer Players With Groin Pain? A Randomized, Single-Blind Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Aout</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Harrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Fendri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10439-025-03756-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (3), pp.385-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2024-0259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103702v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Push-Off Distance Influence Force–Velocity Profile and Performance During Vertical Jumping?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The sport function subscale of the Copenhagen Hip and Groin Outcome Score could not be an indicator of postural balance in soccer players with groin pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Begue</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jab.2024-0194⟩</w:t>
+              <w:t xml:space="preserve">Journal of ISAKOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.100906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jisako.2025.100906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950558v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maximal power and the force–velocity profile on sprint acceleration performance according to maturity status and sex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Dalleau</w:t>
+                <w:t xml:space="preserve">An innovative cardiac rehabilitation based on the power–force–velocity profile to further improve cardiorespiratory capacities in coronary artery disease patients: CITIUS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Koral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2497658⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehjopen/oeaf036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099298v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Core Training Improve Agility Performance in Soccer Players With Groin Pain? A Randomized, Single-Blind Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mathematical modeling of a force–velocity-position relationship in vertical jump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thouraya Fendri</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2024-0259⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 189, pp.112812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979272v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sport function subscale of the Copenhagen Hip and Groin Outcome Score could not be an indicator of postural balance in soccer players with groin pain</w:t>
+                <w:t xml:space="preserve">Redistribution of lower limb joint work during gait in healthy young adults using functional electrical stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Chaari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Thomas Aout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ISAKOS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jisako.2025.100906⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455974v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737945v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative cardiac rehabilitation based on the power–force–velocity profile to further improve cardiorespiratory capacities in coronary artery disease patients: CITIUS study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Dribbling Constraints on Sprint Acceleration Performance and the Force-Velocity Profile according to Playing Positions in Professional Soccer Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bayle</w:t>
+                <w:t xml:space="preserve">Dhia Benhassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Koral</w:t>
+                <w:t xml:space="preserve">Firas Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ehjopen/oeaf036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5114/jhk/204820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456117v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société de Biomécanique young investigator award 2022: Effects of applying functional electrical stimulation to ankle plantarflexor muscles on forward propulsion during walking in young healthy adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age‐Related Differences in Jumping and Sprinting Performance and Force Production Capacities in Young Soccer Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Aout</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112114⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsc.12301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583179v1</w:t>
+                <w:t xml:space="preserve">hal-05252028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of countermovement depth on net force, push-off time, vertical impulse and performance during jumping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Begue Jérémie</w:t>
+                <w:t xml:space="preserve">Effects of Explosive vs. Strength Resistance Training on Plantar Flexor Neuromuscular and Functional Capacities in Institutionalized Older Adults: A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmoetez Magtouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Cherni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussema Gaied Chortane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jfmk9040261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102945⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04773267v1</w:t>
+                <w:t xml:space="preserve">hal-04930081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Explosive vs. Strength Resistance Training on Plantar Flexor Neuromuscular and Functional Capacities in Institutionalized Older Adults: A Randomized Controlled Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Jolibois</w:t>
+                <w:t xml:space="preserve">Influence of countermovement depth on net force, push-off time, vertical impulse and performance during jumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begue Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.102945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jfmk9040261⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04930081v1</w:t>
+                <w:t xml:space="preserve">hal-04773267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jump and sprint force velocity profile of young soccer players differ according to playing position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhia Ben Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41 (21), pp.1915-1926. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2307768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of aging on the control of the whole-body angular momentum during volitional stepping: An UCM-based analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Société de Biomécanique young investigator award 2022: Effects of applying functional electrical stimulation to ankle plantarflexor muscles on forward propulsion during walking in young healthy adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2023.112217⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 168, pp.112114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134416v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Functional Electrical Stimulation on Gait Characteristics in Healthy Individuals: A Systematic Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Begon</w:t>
+                <w:t xml:space="preserve">Force–velocity profile in sprinting: sex effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Galantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sudlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vercruyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Jegou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chrystal Bélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (21), pp.8684. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (4), pp.911 - 921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s23218684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-022-05121-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263768v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force–velocity profile in sprinting: sex effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which Factors Influence Running Gait in Children and Adolescents? A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sudlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Galantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vercruyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Galantine</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chrystal Bélard</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-022-05121-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (5), pp.4621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20054621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023466v1</w:t>
+                <w:t xml:space="preserve">hal-05023452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Factors Influence Running Gait in Children and Adolescents? A Narrative Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Raymond</w:t>
+                <w:t xml:space="preserve">Influence of aging on the control of the whole-body angular momentum during volitional stepping: An UCM-based analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20054621⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 178, pp.112217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2023.112217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023452v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Foot Progression Angle during Walking Using Force-Plate Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Effects of Functional Electrical Stimulation on Gait Characteristics in Healthy Individuals: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (21), pp.8684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23218684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/applmech3010013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03894009v1</w:t>
+                <w:t xml:space="preserve">hal-04263768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative cardiac rehabilitation based on the power-force-velocity profile to further improve cardiorespiratory capacities in coronary artery disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Labeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Koral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (Supplement_1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurjpc/zwac056.245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fat Infiltration of Multifidus Muscle Is Correlated with Neck Disability in Patients with Non-Specific Chronic Neck Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Freppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendolen Jull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (19), pp.5522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm11195522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal mechanical force‐velocity profile for sprint acceleration performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryu Nagahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Jimenez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (3), pp.559-575. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sms.14097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and difference in neck extensor muscles strength measured by a portable dynamometer in individuals with and without chronic neck pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Freppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manual &amp; Manipulative Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (3), pp.192-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10669817.2021.2024676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of increasing speed on whole-body angular momentum during stepping in the elderly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Measuring Foot Progression Angle during Walking Using Force-Plate Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110436⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.174-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/applmech3010013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338701v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmental contribution to whole-body angular momentum during stepping in healthy young and old adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Neuromuscular, Psychological, and Sleep Predictors of Cancer-Related Fatigue in Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Chartogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-99519-y⟩</w:t>
+              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (5), pp.425-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clbc.2020.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379975v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular, Psychological, and Sleep Predictors of Cancer-Related Fatigue in Cancer Patients</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effect of increasing speed on whole-body angular momentum during stepping in the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clbc.2020.12.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122, pp.110436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083806v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating energy expenditure from accelerometer data in healthy adults and patients with type 2 diabetes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Segmental contribution to whole-body angular momentum during stepping in healthy young and old adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 134, pp.110894. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.19969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2020.110894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-99519-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509039v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength-Endurance: Interaction Between Force-Velocity Condition and Power Output</w:t>
+                <w:t xml:space="preserve">Estimating energy expenditure from accelerometer data in healthy adults and patients with type 2 diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Romain Rivière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Nathan Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Cross</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">Chantal Verkindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.576725⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134, pp.110894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2020.110894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963101v1</w:t>
+                <w:t xml:space="preserve">hal-02509039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity-related alterations in anticipatory postural mechanisms associated with gait initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Verkindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00221-020-05914-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerometry‐based method for assessing energy expenditure in patients with diabetes during walking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strength-Endurance: Interaction Between Force-Velocity Condition and Power Output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Romain Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Caron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Peyrot</w:t>
+                <w:t xml:space="preserve">Matthew Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Caderby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Dalleau</w:t>
+                <w:t xml:space="preserve">Laurent Messonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jhn.12642⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.576725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.576725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529516v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in the control of whole-body angular momentum during stepping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Teddy Caderby</w:t>
+                <w:t xml:space="preserve">Accelerometry‐based method for assessing energy expenditure in patients with diabetes during walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verkindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2019.110714⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (4), pp.531-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jhn.12642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309513v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoulder loading reliability in seated able-bodied subjects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Age-related changes in the control of whole-body angular momentum during stepping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127, pp.110714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2018.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2019.110714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891191v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a method for estimating energy expenditure during walking in middle-aged adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Shoulder loading reliability in seated able-bodied subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-017-3780-0⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887316v1</w:t>
+                <w:t xml:space="preserve">hal-01891191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of type 2 diabetes on energy cost and preferred speed of walking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Validation of a method for estimating energy expenditure during walking in middle-aged adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Verkindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-018-3959-z⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 118 (2), pp.381 - 388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-017-3780-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887317v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of gait speed on free vertical moment during walking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Effect of type 2 diabetes on energy cost and preferred speed of walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Verkindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2018.05.011⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-018-3959-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887315v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Changing Body Weight Distribution on Mediolateral Stability Control during Gait Initiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Influence of gait speed on free vertical moment during walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, pp.186 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2018.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01891186v1</w:t>
+                <w:t xml:space="preserve">hal-01887315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-reactive forces after hallux valgus surgery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Edouard</w:t>
+                <w:t xml:space="preserve">Effects of Changing Body Weight Distribution on Mediolateral Stability Control during Gait Initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Philippot</w:t>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Farizon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Delangle</w:t>
+                <w:t xml:space="preserve">Xavier de Viviés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Bone &amp; Joint Journal (BJJ)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1302/0301-620X.98B5.36406⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461871v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to letter: The role of participation sampling and statistical analysis in medical research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">External Mechanical Work and Pendular Energy Transduction of Overground and Treadmill Walking in Adolescents with Unilateral Cerebral Palsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Henchoz</w:t>
+                <w:t xml:space="preserve">Francis Degache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Soldini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Gabriel Currat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (2), pp.441--442. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-015-3266-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461873v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External Mechanical Work and Pendular Energy Transduction of Overground and Treadmill Walking in Adolescents with Unilateral Cerebral Palsy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Energy Expenditure in People with Diabetes Mellitus: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Verkindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00121⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2016.00056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461863v1</w:t>
+                <w:t xml:space="preserve">hal-01461877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Expenditure in People with Diabetes Mellitus: A Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Reply to letter: The role of participation sampling and statistical analysis in medical research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Henchoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Soldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges Dalleau</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Malatesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2016.00056⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (2), pp.441--442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-015-3266-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461877v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method for measuring power, force, velocity properties, and mechanical effectiveness in sprint running</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">Ground-reactive forces after hallux valgus surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ballas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+                <w:t xml:space="preserve">Rémi Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+                <w:t xml:space="preserve">F. Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Slawinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+                <w:t xml:space="preserve">F. Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26, pp.648 - 658. </w:t>
+              <w:t xml:space="preserve">The Bone &amp; Joint Journal (BJJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98-B (5), pp.641--646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.12490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1302/0301-620X.98B5.36406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389134v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetics and mechanics of walking in patients with chronic low back pain and healthy matched controls</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A simple method for measuring power, force, velocity properties, and mechanical effectiveness in sprint running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-015-3227-4⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.648 - 658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389120v1</w:t>
+                <w:t xml:space="preserve">hal-01389134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics of overground and treadmill walking in children</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Energetics and mechanics of walking in patients with chronic low back pain and healthy matched controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Henchoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Soldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Malatesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.03.607⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.2433 - 2443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-015-3227-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390529v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of gait speed on the control of mediolateral dynamic stability during gait initiation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mechanics of overground and treadmill walking in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Degache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Currat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.11.011⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.CO76-003-e. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.03.607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925400v2</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact reduction during running: efficiency of simple acute interventions in recreational runners</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Influence of gait speed on the control of mediolateral dynamic stability during gait initiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113 (3), pp.599--609. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (2), pp.417-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-012-2465-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232306v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925400v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of swing heel-off event in gait initiation using force-plate data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Impact reduction during running: efficiency of simple acute interventions in recreational runners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Giandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2012.08.011⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (3), pp.599--609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-012-2465-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811705v2</w:t>
+                <w:t xml:space="preserve">hal-01232306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Does Walking Economy Improve after Weight Loss in Obese Adolescents?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Detection of swing heel-off event in gait initiation using force-plate data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e318236edd8⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (3), http://dx.doi.org/10.1016/j.gaitpost.2012.08.011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2012.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466264v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811705v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why does walking economy improve after weight loss in obese adolescents?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Energy Cost and Mechanical Work of Walking during Load Carriage in Soldiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane G. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Belli</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Oullion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Messonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 44 (4), pp.659--665. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 44 (6), pp.1131--1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182456057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e318236edd8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01232325v1</w:t>
+                <w:t xml:space="preserve">hal-01232321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Cost and Mechanical Work of Walking during Load Carriage in Soldiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Biomechanical constraints associated with walking in obese individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 44 (6), pp.1131--1140. </w:t>
+              <w:t xml:space="preserve">Physical Therapy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (5), pp.352--353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182456057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/1743288X12Y.0000000029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232321v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical constraints associated with walking in obese individuals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effects of extreme-duration heavy load carriage on neuromuscular function and locomotion: a military-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane G. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Oullion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Therapy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 17 (5), pp.352--353. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e43586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/1743288X12Y.0000000029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232317v1</w:t>
+                <w:t xml:space="preserve">hal-01232323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of extreme-duration heavy load carriage on neuromuscular function and locomotion: a military-based study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mechanical determinants of 100-m sprint running performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Oullion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043586⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (11), pp.3921-3930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-012-2379-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232323v1</w:t>
+                <w:t xml:space="preserve">hal-00908318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical determinants of 100-m sprint running performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Why does walking economy improve after weight loss in obese adolescents?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (4), pp.659--665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e318236edd8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-012-2379-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00908318v1</w:t>
+                <w:t xml:space="preserve">hal-01232325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Work and Metabolic Cost of Walking after Weight Loss in Obese Adolescents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Why Does Walking Economy Improve after Weight Loss in Obese Adolescents?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Taillardat</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 42 (10), pp.1914-1922. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3181da8d1e⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 44 (4), pp.659-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e318236edd8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466251v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Work and Metabolic Cost of Walking after Weight Loss in Obese Adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Taillardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (10), pp.1914-1922. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3181da8d1e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959780v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do mechanical gait parameters explain the higher metabolic cost of walking in obese adolescents?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mechanical Work and Metabolic Cost of Walking after Weight Loss in Obese Adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Duche</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Taillardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.91240.2008⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (10), pp.1914-1922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3181da8d1e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232361v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do mechanical gait parameters explain the higher metabolic cost of walking in obese adolescents?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Isacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (6), pp.1763-1770. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.91240.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Do mechanical gait parameters explain the higher metabolic cost of walking in obese adolescents?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Isacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (6), pp.1763--1770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.91240.2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Running pattern changes depending on the level of subjects’ awareness of the measurements performed: A “sampling effect” in human locomotion experiments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (4), pp.507--510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2009.07.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8290,2901 +8436,2901 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la production de force et des contributions segmentaires en pédalage en fonction de la puissance et de la cadence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers; Université de Poitiers, UFR STAPS, Laboratoire CeRCA-UMR 7295 CNRS; Université de Poitiers, UFR STAPS Laboratoire MOVE - UR 20296, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The usefulness of functional testing in predicting peripheral neuropathy: A valuable assistance for medical diagnosis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chatrenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Melet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Torreggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Rimini, Italie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle postural chez les sportifs présentant des blessures aux membres inférieurs : analyse et prise en charge par l’exercice physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème congrès annuel de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of ankle plantarflexors stimulation at controlled walking speed in able-bodied adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Effets de la stimulation électrique isolée et combinée du soléaire et des gastrocnémiens sur la propulsion lors de la marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXII Congrès de la Société Francophone d'Analyse du Mouvement chez l'Enfant et l'Adulte (SOFAMEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639139v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la stimulation électrique isolée et combinée du soléaire et des gastrocnémiens sur la propulsion lors de la marche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The effects of ankle plantarflexors stimulation at controlled walking speed in able-bodied adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII Congrès de la Société Francophone d'Analyse du Mouvement chez l'Enfant et l'Adulte (SOFAMEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423040v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torque-Angle and Torque-Velocity relationships during unilateral leg extensions: towards an individual Torque-Velocity-Angle profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Pommerell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th ECSS anniversary Congress, July 2023, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of electrical muscle stimulation to enhance propulsion during walking in able-bodied adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantar flexor muscle weakness alters contribution of accelerated body masses to forward progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Pommerell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la relation force-vitesse-longueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Pommerell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire International « Sport, Performance et Santé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Supérieur du Sport et de l’Éducation Physique de Sfax, 2022, Sfax, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age effect on the stabilization of the whole-body angular momentum during stepping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SB 2022 : 47eme Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique; Association Tunisienne de la Promotion de la Recherche Appliquée, Oct 2022, Monastir, Tunisia. pp.S46-S48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la stimulation électrique musculaire pour augmenter la propulsion lors de la marche chez des adultes jeunes et sains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Congrès SOFPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of self-control fatigue on sprint performance in elite athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pommerell Félicie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international ACAPS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of maturation status and gender on the force-velocity profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sudlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Galantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Galantine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International ACAPS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of aging on segmental angular momenta during voluntary stepping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alain Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Sainte Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force-Velocity Profile: gender effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Galantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sudlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Galantine</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystal Bélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International ACAPS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de vision « slow-motion » à bas coût pour l'activité physique : tests préliminaires autour de l'analyse de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayalis Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouadi Beya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-body angular momentum during step initiation in young and older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Poiters, France. pp.S186-S187, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust control of the whole-body center of mass position during far reaching movements in the elderly</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Effect of speed on mediolateral dynamic stability during stepping in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Turpin</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714969⟩</w:t>
+              <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S474-S475, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529447v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of speed on mediolateral dynamic stability during stepping in older adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Robust control of the whole-body center of mass position during far reaching movements in the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lesport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Dalleau</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714986⟩</w:t>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S427-S429, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530049v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two commonly used metrics for assessment of age-related alterations in dynamic stability during stepping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Congress of the European Society for Motion analysis in Adults and Children (ESMAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2019.07.359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity-related alterations in anticipatory postural control mechanisms associated with gait initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Verkindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès de Physiologie et de Biologie Intégrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du vieillissement sur le contrôle de la quantité de mouvement angulaire verticale durant l’initiation de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès de la SOFAMEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation and comparison of two based accelerometry devices for estimating energy expenditure of walking in diabetic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Verkindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de la mécanique de marche sur tapis roulant et en mode écologique chez des enfants hémiplégiques par paralysie cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Degache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Currat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Congress of Physical and Rehabilitation Medicine / 29ème Congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Médecine Physique et de Réadaptation; ESPRM; SOFMER, May 2014, Marseille, France. pp.e172-e177, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.03.635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11194,293 +11340,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence artificielle au service de l’identification des troubles de la marche liés à la neuropathie périphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chatrenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Rabut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force-Velocity Profile : gender effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Galantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sudlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Galantine</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystal Bélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId304"/>
+      <w:footerReference w:type="default" r:id="rId309"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11548,51 +11694,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="219B7B37"/>
+    <w:nsid w:val="C1028740"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11779,51 +11925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-peyrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2149-7939" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227410289" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113433v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommerell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Begue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112812" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Benhassen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Zghal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Rebai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jhk/204820" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05252028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Rebai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S Colson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12301" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737945v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14474" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191745v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Etheve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Larivi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Testa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16192" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191796v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16241" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sudlow" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galantine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna del Sordo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000005339" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05020181v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Chaari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Alkhelaifi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Boughattas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-94368-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhaye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teissier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colloud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2025.2511765" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103702v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-025-03756-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2024-0194" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099298v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Raymond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2497658" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979272v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Harrabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Fendri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2024-0259" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05455974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisako.2025.100906" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fanget" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labeix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bayle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Koral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjopen/oeaf036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112114" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begue J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102945" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmoetez Magtouf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Cherni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Gaied Chortane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jolibois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk9040261" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Ben Hassen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2307768" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04134416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesport" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2023.112217" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04263768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jegou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23218684" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vercruyssen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal B&#233;lard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05121-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20054621" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03894009v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3010013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907845v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fanget" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Morin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Labeix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bayle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwac056.245" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03894007v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grondin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Freppel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolen Jull" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;rard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195522" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05023083v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu Nagahara" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jimenez-Reyes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14097" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03894008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10669817.2021.2024676" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338701v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110436" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03379975v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99519-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083806v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chartogne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bourgeois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2020.12.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02509039v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Caron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verkindt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.110894" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cross" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.576725" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959758v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonazzi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05914-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529516v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caderby" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verkindt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalleau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.12642" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309513v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110714" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891191v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ballas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2018.09.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887316v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3780-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887317v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-018-3959-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887315v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.05.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891186v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Yiou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00127" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461871v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Philippot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farizon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delangle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1302/0301-620X.98B5.36406" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461873v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henchoz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Soldini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Malatesta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3266-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461863v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zollinger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Degache" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Currat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Pochon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00121" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461877v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2016.00056" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389134v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12490" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389120v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3227-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01390529v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degache" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zollinger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Currat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pochon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.607" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925400v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.11.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232306v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Giandolini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2465-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811705v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.08.011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466264v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Isacco" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e318236edd8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232325v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232321v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane G. Grenier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Oullion" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182456057" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232317v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743288X12Y.0000000029" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232323v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043586" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908318v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourdin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2379-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466251v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Taillardat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181da8d1e" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959780v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232361v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.91240.2008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466243v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232355v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.07.123" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9QK60RF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490785v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rakotomalala" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05483501v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatrenet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Marie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Melet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Torreggiani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459217v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sahli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639139v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Begon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04423040v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457038v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206760v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206762v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457089v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862307v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063517v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457068v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommerell F&#233;licie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Poiroux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530035v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525458v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alain Turpin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530030v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339668v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalis Poulet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantrelle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadi Beya" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525514v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Begue" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Peyrot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dalleau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Caderby" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714234" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529447v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesport" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714969" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530049v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Begue" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714986" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525505v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2019.07.359" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530050v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461878v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroyer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01465687v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01390537v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zollinger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.635" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05337357v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rabut" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Audebrand" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023683v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-peyrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2149-7939" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227410289" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galantine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sudlow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna del Sordo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2026.2641609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191745v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Etheve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Begue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Larivi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Testa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16192" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191796v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommerell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16241" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000005339" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teissier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colloud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2025.2511765" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05020181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Chaari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Alkhelaifi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Boughattas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-94368-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-025-03756-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Raymond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2497658" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2024-0194" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Harrabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Fendri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2024-0259" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05455974v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Rebai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisako.2025.100906" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fanget" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labeix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bayle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Koral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjopen/oeaf036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113433v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112812" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737945v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14474" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Benhassen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Zghal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jhk/204820" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05252028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Rebai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S Colson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12301" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmoetez Magtouf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Cherni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Gaied Chortane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jolibois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk9040261" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begue J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102945" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Ben Hassen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2307768" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112114" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vercruyssen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal B&#233;lard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05121-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023452v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20054621" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04134416v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesport" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2023.112217" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04263768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste J&#233;gou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23218684" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907845v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fanget" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Morin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Labeix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bayle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwac056.245" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03894007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grondin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Freppel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolen Jull" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;rard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195522" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05023083v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu Nagahara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jimenez-Reyes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14097" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03894008v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10669817.2021.2024676" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03894009v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3010013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083806v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chartogne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bourgeois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2020.12.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338701v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110436" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03379975v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99519-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02509039v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Caron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verkindt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.110894" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959758v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonazzi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05914-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963101v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cross" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.576725" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529516v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caderby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verkindt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.12642" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309513v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110714" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ballas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2018.09.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2PBW0N0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3780-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887317v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-018-3959-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887315v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.05.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891186v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Yiou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00127" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461863v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zollinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Degache" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Currat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Pochon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00121" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461877v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2016.00056" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461873v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henchoz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Soldini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Malatesta" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3266-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461871v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Philippot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farizon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delangle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1302/0301-620X.98B5.36406" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389134v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12490" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389120v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3227-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01390529v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degache" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zollinger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Currat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pochon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.607" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925400v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.11.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232306v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Giandolini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2465-y" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811705v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.08.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane G. Grenier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Oullion" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182456057" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232317v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743288X12Y.0000000029" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232323v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043586" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908318v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourdin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2379-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232325v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Isacco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e318236edd8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466264v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466251v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Taillardat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181da8d1e" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959780v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466243v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.91240.2008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232361v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232355v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.07.123" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9QK60RF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490785v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rakotomalala" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05483501v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatrenet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Marie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Melet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Torreggiani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459217v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sahli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04423040v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639139v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Begon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457038v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206760v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206762v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457089v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862307v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063517v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457068v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommerell F&#233;licie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Poiroux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530035v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525458v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alain Turpin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530030v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339668v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalis Poulet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantrelle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadi Beya" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525514v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Begue" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Peyrot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dalleau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Caderby" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714234" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530049v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Begue" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714986" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529447v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesport" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714969" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525505v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2019.07.359" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530050v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461878v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroyer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01465687v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01390537v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zollinger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.635" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05337357v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rabut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Audebrand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023683v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>