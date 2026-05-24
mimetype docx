--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -342,2059 +342,2059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of contractile capacities of the ankle plantarflexor muscles on sagittal angular momentum during walking</w:t>
+                <w:t xml:space="preserve">Acute effect of core stability exercises on static and dynamic postural balance in soccer players with groin pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Etheve</w:t>
+                <w:t xml:space="preserve">Fatma Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Begue</w:t>
+                <w:t xml:space="preserve">Khalid Alkhelaifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Larivière</w:t>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Testa</w:t>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Dalleau</w:t>
+                <w:t xml:space="preserve">Wissal Boughattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50th congress of the Société de Biomécanique, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.9086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.16192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-94368-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191745v2</w:t>
+                <w:t xml:space="preserve">hal-05020181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrative Force-Velocity-Position model applied to vertical jump</w:t>
+                <w:t xml:space="preserve">Force–velocity and power–velocity relationships in on-water rowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boyas</w:t>
+                <w:t xml:space="preserve">C. Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+                <w:t xml:space="preserve">F. Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Begue</w:t>
+                <w:t xml:space="preserve">F. Colloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16241⟩</w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2025.2511765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191796v2</w:t>
+                <w:t xml:space="preserve">hal-05089641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Dribbling Constraints on Sprint Acceleration Performance According to Maturity Status in Handball Players</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional Electrical Stimulation of the Plantarflexor Muscle During Walking Leads to a Proximal-to-Distal Redistribution of Lower Limb Joint Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Larivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000005339⟩</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-025-03756-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456137v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force–velocity and power–velocity relationships in on-water rowing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Colloud</w:t>
+                <w:t xml:space="preserve">Effects of Dribbling Constraints on Sprint Acceleration Performance According to Maturity Status in Handball Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sudlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Peyrot</w:t>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Galantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna del Sordo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14763141.2025.2511765⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000005339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089641v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effect of core stability exercises on static and dynamic postural balance in soccer players with groin pain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of contractile capacities of the ankle plantarflexor muscles on sagittal angular momentum during walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Alkhelaifi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+                <w:t xml:space="preserve">Florian Etheve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissal Boughattas</w:t>
+                <w:t xml:space="preserve">Julien Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-94368-5⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020181v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191745v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Electrical Stimulation of the Plantarflexor Muscle During Walking Leads to a Proximal-to-Distal Redistribution of Lower Limb Joint Work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Aout</w:t>
+                <w:t xml:space="preserve">An Integrative Force-Velocity-Position model applied to vertical jump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Begon</w:t>
+                <w:t xml:space="preserve">S. Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Larivière</w:t>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10439-025-03756-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103702v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191796v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maximal power and the force–velocity profile on sprint acceleration performance according to maturity status and sex</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giovanna del Sordo</w:t>
+                <w:t xml:space="preserve">How Does Push-Off Distance Influence Force–Velocity Profile and Performance During Vertical Jumping?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Raymond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Dalleau</w:t>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2497658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/jab.2024-0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099298v1</w:t>
+                <w:t xml:space="preserve">hal-04950558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Push-Off Distance Influence Force–Velocity Profile and Performance During Vertical Jumping?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">Effects of maximal power and the force–velocity profile on sprint acceleration performance according to maturity status and sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sudlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Galantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna del Sordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Begue</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jab.2024-0194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2497658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950558v1</w:t>
+                <w:t xml:space="preserve">hal-05099298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Core Training Improve Agility Performance in Soccer Players With Groin Pain? A Randomized, Single-Blind Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An innovative cardiac rehabilitation based on the power–force–velocity profile to further improve cardiorespiratory capacities in coronary artery disease patients: CITIUS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Harrabi</w:t>
+                <w:t xml:space="preserve">Marie Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thouraya Fendri</w:t>
+                <w:t xml:space="preserve">Pierre Labeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Koral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2024-0259⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehjopen/oeaf036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979272v1</w:t>
+                <w:t xml:space="preserve">hal-05456117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sport function subscale of the Copenhagen Hip and Groin Outcome Score could not be an indicator of postural balance in soccer players with groin pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of ISAKOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13, pp.100906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jisako.2025.100906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative cardiac rehabilitation based on the power–force–velocity profile to further improve cardiorespiratory capacities in coronary artery disease patients: CITIUS study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
+                <w:t xml:space="preserve">Does Core Training Improve Agility Performance in Soccer Players With Groin Pain? A Randomized, Single-Blind Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bayle</w:t>
+                <w:t xml:space="preserve">Mohamed Harrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Koral</w:t>
+                <w:t xml:space="preserve">Thouraya Fendri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (3), </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (3), pp.385-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ehjopen/oeaf036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2024-0259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456117v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of a force–velocity-position relationship in vertical jump</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Effects of Dribbling Constraints on Sprint Acceleration Performance and the Force-Velocity Profile according to Playing Positions in Professional Soccer Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhia Benhassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Begue</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112812⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5114/jhk/204820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113433v1</w:t>
+                <w:t xml:space="preserve">hal-05456181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redistribution of lower limb joint work during gait in healthy young adults using functional electrical stimulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Begon</w:t>
+                <w:t xml:space="preserve">Mathematical modeling of a force–velocity-position relationship in vertical jump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14474⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 189, pp.112812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737945v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Dribbling Constraints on Sprint Acceleration Performance and the Force-Velocity Profile according to Playing Positions in Professional Soccer Players</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Age‐Related Differences in Jumping and Sprinting Performance and Force Production Capacities in Young Soccer Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Haithem Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5114/jhk/204820⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsc.12301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456181v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age‐Related Differences in Jumping and Sprinting Performance and Force Production Capacities in Young Soccer Players</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redistribution of lower limb joint work during gait in healthy young adults using functional electrical stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejsc.12301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252028v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737945v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Explosive vs. Strength Resistance Training on Plantar Flexor Neuromuscular and Functional Capacities in Institutionalized Older Adults: A Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmoetez Magtouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2471,90 +2471,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of countermovement depth on net force, push-off time, vertical impulse and performance during jumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Pommerell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begue Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2618,90 +2618,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jump and sprint force velocity profile of young soccer players differ according to playing position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhia Ben Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41 (21), pp.1915-1926. </w:t>
@@ -2739,90 +2739,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société de Biomécanique young investigator award 2022: Effects of applying functional electrical stimulation to ankle plantarflexor muscles on forward propulsion during walking in young healthy adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 168, pp.112114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2882,51 +2882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Galantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sudlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vercruyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3029,64 +3029,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Galantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vercruyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (5), pp.4621. </w:t>
@@ -3118,291 +3118,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of aging on the control of the whole-body angular momentum during volitional stepping: An UCM-based analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Effects of Functional Electrical Stimulation on Gait Characteristics in Healthy Individuals: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2023.112217⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (21), pp.8684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23218684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134416v1</w:t>
+                <w:t xml:space="preserve">hal-04263768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Functional Electrical Stimulation on Gait Characteristics in Healthy Individuals: A Systematic Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Begon</w:t>
+                <w:t xml:space="preserve">Influence of aging on the control of the whole-body angular momentum during volitional stepping: An UCM-based analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Jégou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (21), pp.8684. </w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 178, pp.112217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s23218684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2023.112217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263768v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative cardiac rehabilitation based on the power-force-velocity profile to further improve cardiorespiratory capacities in coronary artery disease patients</w:t>
               </w:r>
@@ -3440,51 +3440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Labeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Koral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (Supplement_1), </w:t>
@@ -3574,51 +3574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendolen Jull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (19), pp.5522. </w:t>
@@ -3656,64 +3656,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal mechanical force‐velocity profile for sprint acceleration performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3816,51 +3816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3924,90 +3924,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Foot Progression Angle during Walking Using Force-Plate Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (1), pp.174-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4054,90 +4054,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromuscular, Psychological, and Sleep Predictors of Cancer-Related Fatigue in Cancer Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chartogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (5), pp.425-432. </w:t>
@@ -4169,715 +4169,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of increasing speed on whole-body angular momentum during stepping in the elderly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Segmental contribution to whole-body angular momentum during stepping in healthy young and old adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 122, pp.110436. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.19969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-99519-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338701v1</w:t>
+                <w:t xml:space="preserve">hal-03379975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmental contribution to whole-body angular momentum during stepping in healthy young and old adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effect of increasing speed on whole-body angular momentum during stepping in the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.19969. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122, pp.110436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-99519-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2021.110436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379975v1</w:t>
+                <w:t xml:space="preserve">hal-03338701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating energy expenditure from accelerometer data in healthy adults and patients with type 2 diabetes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obesity-related alterations in anticipatory postural mechanisms associated with gait initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chantal Verkindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2020.110894⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-020-05914-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02509039v1</w:t>
+                <w:t xml:space="preserve">hal-02959758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity-related alterations in anticipatory postural mechanisms associated with gait initiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strength-Endurance: Interaction Between Force-Velocity Condition and Power Output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Romain Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Messonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Caderby</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-020-05914-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.576725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.576725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959758v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength-Endurance: Interaction Between Force-Velocity Condition and Power Output</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Estimating energy expenditure from accelerometer data in healthy adults and patients with type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Verkindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.576725. </w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134, pp.110894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.576725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2020.110894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963101v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerometry‐based method for assessing energy expenditure in patients with diabetes during walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4950,90 +4950,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related changes in the control of whole-body angular momentum during stepping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 127, pp.110714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5080,77 +5080,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoulder loading reliability in seated able-bodied subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5226,90 +5226,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a method for estimating energy expenditure during walking in middle-aged adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Verkindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 118 (2), pp.381 - 388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5356,90 +5356,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of type 2 diabetes on energy cost and preferred speed of walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Verkindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5473,90 +5473,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of gait speed on free vertical moment during walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75, pp.186 - 190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5590,103 +5590,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Changing Body Weight Distribution on Mediolateral Stability Control during Gait Initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Viviés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, </w:t>
@@ -5776,51 +5776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Currat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.121. </w:t>
@@ -5871,90 +5871,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Expenditure in People with Diabetes Mellitus: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Verkindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3, pp.56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6014,51 +6014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Henchoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Soldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Malatesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6239,51 +6239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method for measuring power, force, velocity properties, and mechanical effectiveness in sprint running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6291,51 +6291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26, pp.648 - 658. </w:t>
@@ -6399,51 +6399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Henchoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Soldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Malatesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6484,637 +6484,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics of overground and treadmill walking in children</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Influence of gait speed on the control of mediolateral dynamic stability during gait initiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.03.607⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (2), pp.417-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390529v1</w:t>
+                <w:t xml:space="preserve">hal-00925400v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of gait speed on the control of mediolateral dynamic stability during gait initiation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Mechanics of overground and treadmill walking in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Degache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Currat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (2), pp.417-423. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.CO76-003-e. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.03.607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925400v2</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact reduction during running: efficiency of simple acute interventions in recreational runners</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Detection of swing heel-off event in gait initiation using force-plate data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-012-2465-y⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (3), http://dx.doi.org/10.1016/j.gaitpost.2012.08.011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2012.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232306v1</w:t>
+                <w:t xml:space="preserve">hal-00811705v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of swing heel-off event in gait initiation using force-plate data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact reduction during running: efficiency of simple acute interventions in recreational runners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Giandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Caderby</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37 (3), http://dx.doi.org/10.1016/j.gaitpost.2012.08.011. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (3), pp.599--609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2012.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-012-2465-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811705v2</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Cost and Mechanical Work of Walking during Load Carriage in Soldiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane G. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Oullion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Messonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (6), pp.1131--1140. </w:t>
@@ -7152,51 +7152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical constraints associated with walking in obese individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Therapy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (5), pp.352--353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7243,77 +7243,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of extreme-duration heavy load carriage on neuromuscular function and locomotion: a military-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane G. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Oullion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7403,64 +7403,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (11), pp.3921-3930. </w:t>
@@ -7498,51 +7498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why does walking economy improve after weight loss in obese adolescents?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7632,51 +7632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Does Walking Economy Improve after Weight Loss in Obese Adolescents?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7766,64 +7766,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Work and Metabolic Cost of Walking after Weight Loss in Obese Adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7900,51 +7900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Work and Metabolic Cost of Walking after Weight Loss in Obese Adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8034,51 +8034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do mechanical gait parameters explain the higher metabolic cost of walking in obese adolescents?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8092,127 +8092,127 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Duché</w:t>
+                <w:t xml:space="preserve">Pascale Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 106 (6), pp.1763-1770. </w:t>
+              <w:t xml:space="preserve">, 2009, 106 (6), pp.1763--1770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.91240.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466243v1</w:t>
+                <w:t xml:space="preserve">hal-01232361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do mechanical gait parameters explain the higher metabolic cost of walking in obese adolescents?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8226,153 +8226,153 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Duche</w:t>
+                <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 106 (6), pp.1763--1770. </w:t>
+              <w:t xml:space="preserve">, 2009, 106 (6), pp.1763-1770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.91240.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232361v1</w:t>
+                <w:t xml:space="preserve">hal-03466243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Running pattern changes depending on the level of subjects’ awareness of the measurements performed: A “sampling effect” in human locomotion experiments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (4), pp.507--510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8444,329 +8444,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la production de force et des contributions segmentaires en pédalage en fonction de la puissance et de la cadence</w:t>
+                <w:t xml:space="preserve">The usefulness of functional testing in predicting peripheral neuropathy: A valuable assistance for medical diagnosis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rakotomalala</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Antoine Chatrenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Melet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Torreggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers; Université de Poitiers, UFR STAPS, Laboratoire CeRCA-UMR 7295 CNRS; Université de Poitiers, UFR STAPS Laboratoire MOVE - UR 20296, Oct 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">30th Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rimini, Italie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490785v1</w:t>
+                <w:t xml:space="preserve">hal-05483501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The usefulness of functional testing in predicting peripheral neuropathy: A valuable assistance for medical diagnosis?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la production de force et des contributions segmentaires en pédalage en fonction de la puissance et de la cadence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rimini, Italie, France</w:t>
+              <w:t xml:space="preserve">ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers; Université de Poitiers, UFR STAPS, Laboratoire CeRCA-UMR 7295 CNRS; Université de Poitiers, UFR STAPS Laboratoire MOVE - UR 20296, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483501v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle postural chez les sportifs présentant des blessures aux membres inférieurs : analyse et prise en charge par l’exercice physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8808,90 +8808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la stimulation électrique isolée et combinée du soléaire et des gastrocnémiens sur la propulsion lors de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII Congrès de la Société Francophone d'Analyse du Mouvement chez l'Enfant et l'Adulte (SOFAMEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8916,90 +8916,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of ankle plantarflexors stimulation at controlled walking speed in able-bodied adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9018,355 +9018,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque-Angle and Torque-Velocity relationships during unilateral leg extensions: towards an individual Torque-Velocity-Angle profile</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of electrical muscle stimulation to enhance propulsion during walking in able-bodied adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ECSS anniversary Congress, July 2023, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European College of Sport Science, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457038v1</w:t>
+                <w:t xml:space="preserve">hal-04206760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of electrical muscle stimulation to enhance propulsion during walking in able-bodied adults</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+                <w:t xml:space="preserve">Torque-Angle and Torque-Velocity relationships during unilateral leg extensions: towards an individual Torque-Velocity-Angle profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Caderby</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">28th ECSS anniversary Congress, July 2023, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European College of Sport Science, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206760v1</w:t>
+                <w:t xml:space="preserve">hal-05457038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantar flexor muscle weakness alters contribution of accelerated body masses to forward progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Pommerell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9385,342 +9385,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la relation force-vitesse-longueur</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Age effect on the stabilization of the whole-body angular momentum during stepping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire International « Sport, Performance et Santé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Supérieur du Sport et de l’Éducation Physique de Sfax, 2022, Sfax, Tunisie</w:t>
+              <w:t xml:space="preserve">SB 2022 : 47eme Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Biomécanique; Association Tunisienne de la Promotion de la Recherche Appliquée, Oct 2022, Monastir, Tunisia. pp.S46-S48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457089v1</w:t>
+                <w:t xml:space="preserve">hal-03862307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age effect on the stabilization of the whole-body angular momentum during stepping</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de la relation force-vitesse-longueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SB 2022 : 47eme Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Biomécanique; Association Tunisienne de la Promotion de la Recherche Appliquée, Oct 2022, Monastir, Tunisia. pp.S46-S48</w:t>
+              <w:t xml:space="preserve">Séminaire International « Sport, Performance et Santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur du Sport et de l’Éducation Physique de Sfax, 2022, Sfax, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862307v1</w:t>
+                <w:t xml:space="preserve">hal-05457089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la stimulation électrique musculaire pour augmenter la propulsion lors de la marche chez des adultes jeunes et sains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Congrès SOFPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9739,527 +9739,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of self-control fatigue on sprint performance in elite athletes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+                <w:t xml:space="preserve">Influence of maturation status and gender on the force-velocity profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sudlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Galantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international ACAPS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">19th International ACAPS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457068v1</w:t>
+                <w:t xml:space="preserve">hal-04530035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of maturation status and gender on the force-velocity profile</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of aging on segmental angular momenta during voluntary stepping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Dalleau</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Alain Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International ACAPS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">46ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Sainte Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530035v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of aging on segmental angular momenta during voluntary stepping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Force-Velocity Profile: gender effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Galantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sudlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Watier</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystal Bélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Sainte Etienne, France</w:t>
+              <w:t xml:space="preserve">19th International ACAPS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525458v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-Velocity Profile: gender effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chrystal Bélard</w:t>
+                <w:t xml:space="preserve">Effects of self-control fatigue on sprint performance in elite athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pommerell Félicie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Poiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International ACAPS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès international ACAPS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530030v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de vision « slow-motion » à bas coût pour l'activité physique : tests préliminaires autour de l'analyse de la marche</w:t>
               </w:r>
@@ -10297,51 +10297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouadi Beya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
@@ -10364,261 +10364,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-body angular momentum during step initiation in young and older adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of speed on mediolateral dynamic stability during stepping in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Begue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T Caderby</w:t>
+                <w:t xml:space="preserve">J. Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Poiters, France. pp.S186-S187, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714234⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S474-S475, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525514v1</w:t>
+                <w:t xml:space="preserve">hal-04530049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of speed on mediolateral dynamic stability during stepping in older adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Caderby</w:t>
+                <w:t xml:space="preserve">Whole-body angular momentum during step initiation in young and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Begue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Dalleau</w:t>
+                <w:t xml:space="preserve">T Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S474-S475, </w:t>
+              <w:t xml:space="preserve">, Oct 2019, Poiters, France. pp.S186-S187, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530049v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust control of the whole-body center of mass position during far reaching movements in the elderly</w:t>
               </w:r>
@@ -10630,51 +10630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lesport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10715,622 +10715,634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two commonly used metrics for assessment of age-related alterations in dynamic stability during stepping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T Caderby</w:t>
+                <w:t xml:space="preserve">Obesity-related alterations in anticipatory postural control mechanisms associated with gait initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Verkindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Congress of the European Society for Motion analysis in Adults and Children (ESMAC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Congrès de Physiologie et de Biologie Intégrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525505v1</w:t>
+                <w:t xml:space="preserve">hal-04530050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity-related alterations in anticipatory postural control mechanisms associated with gait initiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Dalleau</w:t>
+                <w:t xml:space="preserve">Comparison of two commonly used metrics for assessment of age-related alterations in dynamic stability during stepping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Caderby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès de Physiologie et de Biologie Intégrative</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th Annual Congress of the European Society for Motion analysis in Adults and Children (ESMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2019.07.359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530050v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du vieillissement sur le contrôle de la quantité de mouvement angulaire verticale durant l’initiation de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès de la SOFAMEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation and comparison of two based accelerometry devices for estimating energy expenditure of walking in diabetic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Verkindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de la mécanique de marche sur tapis roulant et en mode écologique chez des enfants hémiplégiques par paralysie cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Degache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Currat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Congress of Physical and Rehabilitation Medicine / 29ème Congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Médecine Physique et de Réadaptation; ESPRM; SOFMER, May 2014, Marseille, France. pp.e172-e177, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.03.635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11340,293 +11352,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence artificielle au service de l’identification des troubles de la marche liés à la neuropathie périphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chatrenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Rabut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force-Velocity Profile : gender effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Galantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sudlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Caderby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystal Bélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId309"/>
+      <w:footerReference w:type="default" r:id="rId310"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11694,51 +11706,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1028740"/>
+    <w:nsid w:val="74E2492A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11925,51 +11937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-peyrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2149-7939" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227410289" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galantine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sudlow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna del Sordo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2026.2641609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191745v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Etheve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Begue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Larivi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Testa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16192" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191796v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommerell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16241" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000005339" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teissier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colloud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2025.2511765" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05020181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Chaari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Alkhelaifi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Boughattas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-94368-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-025-03756-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Raymond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2497658" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2024-0194" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Harrabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Fendri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2024-0259" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05455974v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Rebai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisako.2025.100906" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fanget" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labeix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bayle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Koral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjopen/oeaf036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113433v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112812" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737945v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14474" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Benhassen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Zghal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jhk/204820" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05252028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Rebai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S Colson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12301" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmoetez Magtouf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Cherni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Gaied Chortane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jolibois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk9040261" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begue J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102945" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Ben Hassen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2307768" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112114" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vercruyssen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal B&#233;lard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05121-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023452v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20054621" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04134416v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesport" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2023.112217" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04263768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste J&#233;gou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23218684" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907845v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fanget" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Morin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Labeix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bayle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwac056.245" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03894007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grondin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Freppel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolen Jull" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;rard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195522" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05023083v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu Nagahara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jimenez-Reyes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14097" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03894008v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10669817.2021.2024676" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03894009v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3010013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083806v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chartogne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bourgeois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2020.12.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338701v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110436" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03379975v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99519-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02509039v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Caron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verkindt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.110894" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959758v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonazzi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05914-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963101v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cross" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.576725" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529516v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caderby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verkindt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.12642" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309513v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110714" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ballas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2018.09.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2PBW0N0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3780-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887317v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-018-3959-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887315v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.05.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891186v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Yiou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00127" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461863v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zollinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Degache" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Currat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Pochon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00121" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461877v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2016.00056" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461873v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henchoz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Soldini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Malatesta" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3266-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461871v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Philippot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farizon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delangle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1302/0301-620X.98B5.36406" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389134v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12490" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389120v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3227-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01390529v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degache" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zollinger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Currat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pochon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.607" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925400v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.11.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232306v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Giandolini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2465-y" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811705v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.08.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane G. Grenier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Oullion" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182456057" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232317v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743288X12Y.0000000029" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232323v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043586" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908318v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourdin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2379-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232325v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Isacco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e318236edd8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466264v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466251v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Taillardat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181da8d1e" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959780v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466243v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.91240.2008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232361v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232355v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.07.123" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9QK60RF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490785v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rakotomalala" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05483501v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatrenet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Marie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Melet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Torreggiani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459217v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sahli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04423040v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639139v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Begon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457038v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206760v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206762v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457089v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862307v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063517v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457068v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommerell F&#233;licie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Poiroux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530035v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525458v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alain Turpin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530030v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339668v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalis Poulet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantrelle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadi Beya" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525514v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Begue" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Peyrot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dalleau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Caderby" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714234" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530049v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Begue" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714986" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529447v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesport" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714969" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525505v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2019.07.359" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530050v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461878v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroyer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01465687v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01390537v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zollinger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.635" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05337357v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rabut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Audebrand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023683v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-peyrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2149-7939" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227410289" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galantine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sudlow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna del Sordo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hays" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2026.2641609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05020181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Chaari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Alkhelaifi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Boughattas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-94368-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delhaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teissier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colloud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2025.2511765" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Larivi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-025-03756-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommerell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000005339" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191745v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Etheve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Begue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Testa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16192" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191796v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16241" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2024-0194" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099298v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Raymond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2497658" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456117v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fanget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labeix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bayle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Koral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjopen/oeaf036" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05455974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Rebai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisako.2025.100906" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Harrabi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Fendri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2024-0259" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Benhassen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Zghal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jhk/204820" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112812" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05252028v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Rebai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S Colson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12301" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737945v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14474" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmoetez Magtouf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Cherni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Gaied Chortane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jolibois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk9040261" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begue J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102945" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Ben Hassen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2307768" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112114" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vercruyssen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal B&#233;lard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05121-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023452v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20054621" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04263768v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste J&#233;gou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23218684" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04134416v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesport" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2023.112217" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907845v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fanget" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Morin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Labeix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bayle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwac056.245" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03894007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grondin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Freppel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolen Jull" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;rard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195522" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05023083v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu Nagahara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jimenez-Reyes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14097" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03894008v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10669817.2021.2024676" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03894009v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech3010013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083806v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chartogne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bourgeois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2020.12.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03379975v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99519-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338701v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110436" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Caron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonazzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verkindt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05914-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963101v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cross" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.576725" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02509039v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2020.110894" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529516v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caderby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verkindt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.12642" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309513v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110714" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ballas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2018.09.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2PBW0N0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3780-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887317v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-018-3959-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887315v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2018.05.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891186v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Yiou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00127" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461863v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zollinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Degache" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Currat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Pochon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00121" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461877v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2016.00056" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461873v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henchoz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Soldini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Malatesta" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3266-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461871v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ballas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Philippot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farizon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delangle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1302/0301-620X.98B5.36406" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389134v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12490" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389120v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3227-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925400v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.11.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01390529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degache" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zollinger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Currat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pochon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.607" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811705v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2012.08.011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232306v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Giandolini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2465-y" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane G. Grenier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Oullion" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182456057" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232317v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743288X12Y.0000000029" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232323v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043586" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908318v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourdin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2379-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232325v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Isacco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e318236edd8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466264v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466251v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Taillardat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181da8d1e" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959780v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232361v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.91240.2008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466243v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232355v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.07.123" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9QK60RF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05483501v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatrenet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Marie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Melet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Torreggiani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490785v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rakotomalala" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459217v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sahli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04423040v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639139v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Begon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206760v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457038v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206762v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862307v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457089v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063517v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530035v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525458v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alain Turpin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530030v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457068v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommerell F&#233;licie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Poiroux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339668v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayalis Poulet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chantrelle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadi Beya" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fasquel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530049v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Begue" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714986" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525514v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Begue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Peyrot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dalleau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Caderby" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714234" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529447v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesport" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714969" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530050v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525505v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2019.07.359" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LRHV6DP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461878v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroyer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01465687v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01390537v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zollinger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.635" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05337357v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rabut" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Audebrand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023683v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>