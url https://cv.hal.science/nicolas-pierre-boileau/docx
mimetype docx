--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -148,308 +148,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Love a “pathological condition of the soul”? Joyce Carol Oates's Beasts and Rape: A Love Story</w:t>
+                <w:t xml:space="preserve">Exploring Specters of Feminism in the Work of Joyce Carol Oates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Tromble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bearing Witness: Joyce Carol Oates Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15867/331917.6.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Love a “pathological condition of the soul”? Joyce Carol Oates's Beasts and Rape: A Love Story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bearing Witness: Joyce Carol Oates Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15867/331917.6.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Psychic Empire: Literary Modernism and the Clinical State. Cate I. Reilly. New York: Columbia University Press, 2024. Pp. 331</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modernism/modernity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.186-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1353/mod.2025.a966633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modernist Exceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -490,486 +490,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woolf’s Exploration of —Combinations: Feminism in Night and Day</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas pierre Boileau</w:t>
+                <w:t xml:space="preserve">Feminist Woolf: New Perspectives on Woolf’s Resistance to Feminism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.8021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woolf’s Exploration of —Combinations: Feminism in Night and Day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ebc.9136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ebc.9241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215994v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feminist Woolf: New Perspectives on Woolf’s Resistance to Feminism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ebc.8021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ebc.9136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215990v1</w:t>
+                <w:t xml:space="preserve">hal-03215994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comedy of Manners: Modernist Influences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'épreuve de composition au CAPES d'Anglais, 35 (1), pp.111-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Subjective Hesitation in Paul Auster’s Report from the Interior: ‘you think of yourself as anyone, as everyone’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17.1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.8856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/erea.8856⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02481385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Politics of the Couple in Nadine Gordimer's Jump and Other Stories: &amp;quot;More important than anything we could ever have to say to each other when we're alone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycnos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L'épreuve de composition au CAPES d'Anglais, 35 (1), pp.111-125</w:t>
+              <w:t xml:space="preserve">, 2018, Nadine Gordimer, Jump and Other Stories : parcours critiques, 34 (3), pp.55-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
@@ -985,51 +985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Welshman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1063,51 +1063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“And I have no face, I have wanted to efface myself” Sylvia Plath’s Autothanatography or Death Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1132,51 +1132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Some Rare and Sacred Dead Time..., there is a Miracle of Silence&amp;quot;, On Not Lifting the Veil in Mc Gregor's and Cusk's Novels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (2), pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1201,51 +1201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« No ifs or buts. / I didn’t say if or but, I said no » : Le sujet et son désir contre le discours de la psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sillages Critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1270,51 +1270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Not feminine enough? Rachel Cusk's highly-feminised world and unfeminine characters in Saving Agnes and The Country Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglistik : International Journal of English Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1339,51 +1339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novelist in Changing Rooms: Motherhood and Auto/Biography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1417,51 +1417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Dossier on Rachel Cusk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Kay Boyle / Rachel Cusk: (Neo)Modernist Voices, 10 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1495,51 +1495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Plath Through the Looking-Glass: Too Beautiful to be Dead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Authorship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1596,51 +1596,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir l’hôpital au commun, pour ne pas le réduire à un lieu commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Isabel Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1672,195 +1672,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Troubles cis-dans Girl Meets Boy de Ali Smith (2007): &amp;quot;Well, I say a man, but Ovid's very fluid, as writers go, much more than most.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cis-Gender trouble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Aix- en- Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un délire à deux : le psychiatre délirant d'amour dans Asile de Patrick McGrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'amour fou : journée d'étude Paris 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The Risk of Intimacy in Night and Day: Fancy, Couples and the Heteronormative Norms. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Woolf : For a Poetics and a Politics of Intimacy"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Saint-Etienne, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1879,165 +1879,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Symptôme de la maladie mentale dans la littérature du long 20ème siècle : du déchiffrement à l’invention, depuis le Modernisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invité au Département de psychanalyse de Paris 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pfauwadel, Aurélie, Feb 2022, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Uses of Symptoms of Mental Health in the Long 20th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Davison, Claire; Abel, Elizabeth, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955534v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03955528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2055,51 +2055,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘Edge’ of Sylvia Plath’s Critical History: A Reappraisal of Plath’s Work, 60 years after</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21.1, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2178,51 +2178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Woolf, Orlando: A Biography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Lopoukhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Atlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Clefs-Concours, 9782350309859</w:t>
             </w:r>
           </w:p>
@@ -2249,51 +2249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental Health Symptoms in Literature since Modernism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature Switzerland, 2023, Palgrave Studies in Literature, Science and Medicine, 978-3-031-37629-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-37630-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2320,51 +2320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris, Édition Michèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marret-Maleval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2408,51 +2408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EM Forster, Howards End,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Birgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2483,51 +2483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neo-Modernist Writings: Rachel Cusk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2571,203 +2571,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reading Hamlet with Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tambling, Jeremy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Bloomsbury Handbook to Literature and Psychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Academic, 2023, 9781350184152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Asylum de Patrick McGrath: Enquête sur la folie et le savoir inconscient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delaplace, Joseph ; Trichet Yohann ; Tadié, Benoît. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Folies Meurtrières : Approches psychanalytiques et création artistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2023, 9782753588035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Elusive Embrace: A Gay Man's Bi-passing the Fantasy of One-Ness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Daniel Mendelsohn's Memoir-Writing: Rings of Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2792,51 +2792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blabla, Féminisme et féminité : Les Parleuses, un autre usage de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Duras avec Lacan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2861,51 +2861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations hommes-femmes: Union, Désunion et la question du mariage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Howards End</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, 2019, Clef concours anglais, 978-2350306070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2930,51 +2930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Art of Mis-Reading: Life's Writing in Woolf's Essays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women's Life Writing and the Practice of Reading, She Reads to Write Herself</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2999,51 +2999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les lieux communs du féminin : l'asile psychiatrique et sa représentation après The Bell Jar de Sylvia Plath »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque FAAAM, Texte et Genres VI, pp. 161-177.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3068,51 +3068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oedipe Roi: du social au sexuel dans L'importance d'être constant d'Oscar Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre et Psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'entretemps, pp.41-50, 2016, 978-2-35539-215-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3137,51 +3137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lieux communs du féminin : l'asile psychiatrique et sa représentation après The Bell Jar de Sylvia Plath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lieux du féminin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3206,51 +3206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Trauma and “Ordinary Words”: Virginia Woolf’s Play on Words »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Edges of Trauma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3269,165 +3269,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Virginia Woolf's AutoReading in Moments of Being »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Woolf as Reader / Woolf as Critic or, The Art of Reading in the Present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Montpellier, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les ‘mots ordinaires’ et la littérature face au réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virginia Woolf, L'Écriture, refuge contre la folie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429527v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01429526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3445,51 +3445,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Slip of the Signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Arpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3520,51 +3520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DREAM AND INTERPRETATION – AN EXPERIENCE IN SOLITUDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3595,51 +3595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to &amp;quot; NOTE ON THE CHILD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3683,51 +3683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE LOGIC OF SEGREGATION VS THE LOGIC OF CONCENTRATION CAMPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3745,51 +3745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MY BESTIARY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Rabinovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3846,588 +3846,588 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine Reynier and Jean-Michel Ganteau (eds), Ethics of Alterity, Confrontation and Responsibility in 19th- to 21st-Century British Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des animaux ordinaires ou étrangers ? Territoires bovins entre Woolf et Deleuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.2272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des animaux ordinaires ou étrangers ? Territoires bovins entre Woolf et Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Labors of Modernism Domesticity, Servants and Authorship in Modernist Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrs Dalloway, Virginia Woolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Laurent Mellet, L'oeil et la voix dans les romans de E. M. Forster et leur adaptation cinématographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in yer face! Le théâtre britannique des années 1990, Alex Sierz, traduit de l'anglais par Nicolas Boileau et Delphine Lemonnier-Texier, Presses Universitaires de Rennes, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lemonnier-Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sierz Aleks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Création selon les victoriennes&amp;quot;, recension de l'ouvrage de Fabienne Moine, Poésie et Identités féminines en Angleterre: le genre en jeu (1830-1900)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...86 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Life of Fiction, The Lagoon and Other Stories: Naissance d'une Oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4477,51 +4477,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boileau : Virginia Woolf's Feminisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4629,51 +4629,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C23A8F2A"/>
+    <w:nsid w:val="5AFD845B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4860,51 +4860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-pierre-boileau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512845v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre Boileau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15867/331917.6.6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482704v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mod.2025.a966633" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05497783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Tromble" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15867/331917.6.7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575127v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Estrade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.40824" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas&#160;pierre Boileau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.9241" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.9136" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.8021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.8856" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613064v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01959129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01957511v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boileau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Welshman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4483" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01665404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01304162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01304172v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306511v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01304191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3243" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01304185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3190" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464245v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Isabel Fernandez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16564" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Lopoukhine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1151-virginia-woolf-orlando-a-biography-9782350309859.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360977v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37630-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marret-Maleval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02581978v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cavali&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birgy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955482v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633288v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01400472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01400474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429527v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429526v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Arpin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaudel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720560v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Rabinovich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01304209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429981v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.2272" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429529v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430002v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429987v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lemonnier-Texier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierz Aleks" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03200764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-pierre-boileau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05497783v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Tromble" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre Boileau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15867/331917.6.7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15867/331917.6.6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482704v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mod.2025.a966633" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575127v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Estrade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.40824" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215990v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.8021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215992v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas&#160;pierre Boileau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.9241" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215994v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.9136" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613064v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481385v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.8856" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01959129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01957511v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boileau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Welshman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4483" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01665404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01304162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01304172v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306511v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01304191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3243" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01304185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3190" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464245v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Isabel Fernandez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16564" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Lopoukhine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1151-virginia-woolf-orlando-a-biography-9782350309859.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360977v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37630-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marret-Maleval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02581978v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cavali&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birgy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361001v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633288v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01400472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01400474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429526v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Arpin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaudel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720560v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Rabinovich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01304209v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.2272" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429529v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430002v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lemonnier-Texier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierz Aleks" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430009v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03200764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>