--- v1 (2026-04-25)
+++ v2 (2026-05-26)
@@ -73,50 +73,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">nicolas-pierre-boileau</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0001-9745-7212</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -140,1439 +161,1439 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Love a “pathological condition of the soul”? Joyce Carol Oates's Beasts and Rape: A Love Story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bearing Witness: Joyce Carol Oates Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 6 (1), </w:t>
+              <w:t xml:space="preserve">, 2025, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15867/331917.6.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15867/331917.6.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497783v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Love a “pathological condition of the soul”? Joyce Carol Oates's Beasts and Rape: A Love Story</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of Psychic Empire: Literary Modernism and the Clinical State. Cate I. Reilly. New York: Columbia University Press, 2024. Pp. 331</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernism/modernity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.186-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/mod.2025.a966633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Specters of Feminism in the Work of Joyce Carol Oates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Tromble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bearing Witness: Joyce Carol Oates Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15867/331917.6.6⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15867/331917.6.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...78 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modernist Exceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/miranda.40824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woolf’s Exploration of —Combinations: Feminism in Night and Day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.9241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ebc.8021⟩</w:t>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Nicolas pierre Boileau</w:t>
+                <w:t xml:space="preserve">hal-03215992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.9136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ebc.9241⟩</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">hal-03215994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feminist Woolf: New Perspectives on Woolf’s Resistance to Feminism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.8021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ebc.9136⟩</w:t>
+                <w:t xml:space="preserve">hal-03215990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subjective Hesitation in Paul Auster’s Report from the Interior: ‘you think of yourself as anyone, as everyone’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.8856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comedy of Manners: Modernist Influences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycnos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, L'épreuve de composition au CAPES d'Anglais, 35 (1), pp.111-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Subjective Hesitation in Paul Auster’s Report from the Interior: ‘you think of yourself as anyone, as everyone’</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Politics of the Couple in Nadine Gordimer's Jump and Other Stories: &amp;quot;More important than anything we could ever have to say to each other when we're alone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nadine Gordimer, Jump and Other Stories : parcours critiques, 34 (3), pp.55-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Walled-in’: The Psychology of the English Garden in Virginia Woolf’s Mrs Dalloway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Welshman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.4483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“And I have no face, I have wanted to efface myself” Sylvia Plath’s Autothanatography or Death Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 17.1, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Politics of the Couple in Nadine Gordimer's Jump and Other Stories: &amp;quot;More important than anything we could ever have to say to each other when we're alone</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Some Rare and Sacred Dead Time..., there is a Miracle of Silence&amp;quot;, On Not Lifting the Veil in Mc Gregor's and Cusk's Novels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycnos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nadine Gordimer, Jump and Other Stories : parcours critiques, 34 (3), pp.55-69</w:t>
+              <w:t xml:space="preserve">L'Atelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« No ifs or buts. / I didn’t say if or but, I said no » : Le sujet et son désir contre le discours de la psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18, pp.20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“And I have no face, I have wanted to efface myself” Sylvia Plath’s Autothanatography or Death Writing</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Not feminine enough? Rachel Cusk's highly-feminised world and unfeminine characters in Saving Agnes and The Country Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglistik : International Journal of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Novelist in Changing Rooms: Motherhood and Auto/Biography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.3243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...236 lines deleted...]
-                <w:t xml:space="preserve">A Novelist in Changing Rooms: Motherhood and Auto/Biography</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to Dossier on Rachel Cusk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 10 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/erea.3243⟩</w:t>
+              <w:t xml:space="preserve">, 2013, Kay Boyle / Rachel Cusk: (Neo)Modernist Voices, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.3190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/erea.3190⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01304185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Plath Through the Looking-Glass: Too Beautiful to be Dead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Authorship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1582,566 +1603,566 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir l’hôpital au commun, pour ne pas le réduire à un lieu commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Isabel Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ouverture en psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commission éthique de l'espace éthique PACA-Corse, Jan 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un délire à deux : le psychiatre délirant d'amour dans Asile de Patrick McGrath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'amour fou : journée d'étude Paris 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles cis-dans Girl Meets Boy de Ali Smith (2007): &amp;quot;Well, I say a man, but Ovid's very fluid, as writers go, much more than most.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cis-Gender trouble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The Risk of Intimacy in Night and Day: Fancy, Couples and the Heteronormative Norms. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Woolf : For a Poetics and a Politics of Intimacy"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Saint-Etienne, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Uses of Symptoms of Mental Health in the Long 20th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Davison, Claire; Abel, Elizabeth, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Symptôme de la maladie mentale dans la littérature du long 20ème siècle : du déchiffrement à l’invention, depuis le Modernisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invité au Département de psychanalyse de Paris 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pfauwadel, Aurélie, Feb 2022, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955528v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03955534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘Edge’ of Sylvia Plath’s Critical History: A Reappraisal of Plath’s Work, 60 years after</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21.1, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.16564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2151,409 +2172,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Woolf, Orlando: A Biography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Lopoukhine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Clefs-Concours, 9782350309859</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Lopoukhine</w:t>
+                <w:t xml:space="preserve">hal-05064942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mental Health Symptoms in Literature since Modernism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Nature Switzerland, 2023, Palgrave Studies in Literature, Science and Medicine, 978-3-031-37629-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37630-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, Édition Michèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Clefs-Concours, 9782350309859</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marret-Maleval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EM Forster, Howards End,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Birgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neo-Modernist Writings: Rachel Cusk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2563,865 +2584,865 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asylum de Patrick McGrath: Enquête sur la folie et le savoir inconscient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delaplace, Joseph ; Trichet Yohann ; Tadié, Benoît. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Folies Meurtrières : Approches psychanalytiques et création artistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2023, 9782753588035</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading Hamlet with Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tambling, Jeremy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Bloomsbury Handbook to Literature and Psychoanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury Academic, 2023, 9781350184152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Elusive Embrace: A Gay Man's Bi-passing the Fantasy of One-Ness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Daniel Mendelsohn's Memoir-Writing: Rings of Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blabla, Féminisme et féminité : Les Parleuses, un autre usage de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Duras avec Lacan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations hommes-femmes: Union, Désunion et la question du mariage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Howards End</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, 2019, Clef concours anglais, 978-2350306070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Art of Mis-Reading: Life's Writing in Woolf's Essays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women's Life Writing and the Practice of Reading, She Reads to Write Herself</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les lieux communs du féminin : l'asile psychiatrique et sa représentation après The Bell Jar de Sylvia Plath »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque FAAAM, Texte et Genres VI, pp. 161-177.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oedipe Roi: du social au sexuel dans L'importance d'être constant d'Oscar Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre et Psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'entretemps, pp.41-50, 2016, 978-2-35539-215-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lieux communs du féminin : l'asile psychiatrique et sa représentation après The Bell Jar de Sylvia Plath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lieux du féminin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Trauma and “Ordinary Words”: Virginia Woolf’s Play on Words »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Edges of Trauma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Virginia Woolf's AutoReading in Moments of Being »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Woolf as Reader / Woolf as Critic or, The Art of Reading in the Present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Montpellier, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ‘mots ordinaires’ et la littérature face au réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virginia Woolf, L'Écriture, refuge contre la folie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3431,404 +3452,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Slip of the Signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Arpin</w:t>
+                <w:t xml:space="preserve">halshs-01720455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DREAM AND INTERPRETATION – AN EXPERIENCE IN SOLITUDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">DREAM AND INTERPRETATION – AN EXPERIENCE IN SOLITUDE</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01720565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to &amp;quot; NOTE ON THE CHILD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01720553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE LOGIC OF SEGREGATION VS THE LOGIC OF CONCENTRATION CAMPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roy</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Jaudel</w:t>
+                <w:t xml:space="preserve">halshs-01720562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MY BESTIARY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Rabinovich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01720560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3838,622 +3859,622 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des animaux ordinaires ou étrangers ? Territoires bovins entre Woolf et Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Reynier and Jean-Michel Ganteau (eds), Ethics of Alterity, Confrontation and Responsibility in 19th- to 21st-Century British Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des animaux ordinaires ou étrangers ? Territoires bovins entre Woolf et Deleuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ebc.2272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Labors of Modernism Domesticity, Servants and Authorship in Modernist Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrs Dalloway, Virginia Woolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mrs Dalloway, Virginia Woolf</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Laurent Mellet, L'oeil et la voix dans les romans de E. M. Forster et leur adaptation cinématographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Création selon les victoriennes&amp;quot;, recension de l'ouvrage de Fabienne Moine, Poésie et Identités féminines en Angleterre: le genre en jeu (1830-1900)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in yer face! Le théâtre britannique des années 1990, Alex Sierz, traduit de l'anglais par Nicolas Boileau et Delphine Lemonnier-Texier, Presses Universitaires de Rennes, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lemonnier-Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sierz Aleks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sierz Aleks</w:t>
+                <w:t xml:space="preserve">hal-01429987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Life of Fiction, The Lagoon and Other Stories: Naissance d'une Oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4463,105 +4484,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boileau : Virginia Woolf's Feminisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pierre Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4629,51 +4650,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AFD845B"/>
+    <w:nsid w:val="6CCDFCEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4860,51 +4881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-pierre-boileau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05497783v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Tromble" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre Boileau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15867/331917.6.7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15867/331917.6.6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482704v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mod.2025.a966633" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575127v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Estrade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.40824" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215990v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.8021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215992v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas&#160;pierre Boileau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.9241" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215994v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.9136" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613064v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481385v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.8856" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01959129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01957511v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boileau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Welshman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4483" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01665404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01304162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01304172v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306511v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01304191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3243" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01304185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3190" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464245v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Isabel Fernandez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16564" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064942v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Lopoukhine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1151-virginia-woolf-orlando-a-biography-9782350309859.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360977v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37630-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marret-Maleval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02581978v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cavali&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birgy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361001v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633288v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01400472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01400474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429528v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429526v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Arpin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaudel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720560v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Rabinovich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01304209v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.2272" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429529v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430002v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lemonnier-Texier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierz Aleks" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430009v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03200764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-pierre-boileau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9745-7212" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512845v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre Boileau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15867/331917.6.6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482704v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mod.2025.a966633" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05497783v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Tromble" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15867/331917.6.7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575127v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Estrade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.40824" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215992v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas&#160;pierre Boileau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.9241" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.9136" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215990v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.8021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481385v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.8856" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01959129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01957511v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boileau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Welshman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.4483" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01665404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01304162v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01304172v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306511v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01304191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3243" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01304185v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.3190" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306512v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Isabel Fernandez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425467v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955528v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16564" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Lopoukhine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1151-virginia-woolf-orlando-a-biography-9782350309859.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37630-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216001v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marret-Maleval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02581978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cavali&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birgy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429523v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03216025v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02481379v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574198v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01400472v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01400474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429528v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429526v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Arpin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaudel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720560v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Rabinovich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309680v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01304209v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429981v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.2272" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429529v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430009v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lemonnier-Texier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierz Aleks" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03200764v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>