--- v0 (2026-03-10)
+++ v1 (2026-04-01)
@@ -66,97 +66,97 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émissivité bidimensionnelle infrarouge d’une surface de mer perturbée par un périscope de forme cylindrique</w:t>
+                <w:t xml:space="preserve">TWO-DIMENSIONAL INFRARED EMISSIVITY OF A SEA SURFACE PERTURBED BY A CIRCULAR CYLINDER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Ould-Ahmed</w:t>
+                <w:t xml:space="preserve">Léa Ould-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -179,345 +179,362 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Lille, France. pp.sciencesconf.org:jnm2026:687511</w:t>
+              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2026, Washington DC, United States. Paper #1912</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514648v1</w:t>
+                <w:t xml:space="preserve">hal-05562561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion radar d'une coque de bateau calculée avec l'optique physique itérée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prisca Le Dily</w:t>
+                <w:t xml:space="preserve">Émissivité bidimensionnelle infrarouge d’une surface de mer perturbée par un périscope de forme cylindrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Ould-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bellisario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ENVIREM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Lille, France. pp.sciencesconf.org:jnm2026:687511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451096v1</w:t>
+                <w:t xml:space="preserve">hal-05514648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction électromagnétique d'une plaque lisse avec une plaque rugueuse : prise en compte de la rugosité par un modèle statistique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diffusion radar d'une coque de bateau calculée avec l'optique physique itérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Le Dily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bocheux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Journées Nationales Microondes - JNM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France. pp.sciencesconf.org:jnm2024:513914</w:t>
+              <w:t xml:space="preserve">Journées ENVIREM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464818v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar electromagnetic scattering from a dihedron with a rough face</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Le Dily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bocheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -549,217 +566,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of GPR scattering from an object buried inside a layered medium with the GPILE method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction électromagnétique d'une plaque lisse avec une plaque rugueuse : prise en compte de la rugosité par un modèle statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Le Dily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bocheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Songolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Advanced Ground Penetrating Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. paper #20977</w:t>
+              <w:t xml:space="preserve">23ème Journées Nationales Microondes - JNM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France. pp.sciencesconf.org:jnm2024:513914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009758v1</w:t>
+                <w:t xml:space="preserve">hal-04464818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse GPR d’un objet enfoui dans un milieu stratifié rugueux par une méthode rigoureuse.</w:t>
+                <w:t xml:space="preserve">Simulation of GPR scattering from an object buried inside a layered medium with the GPILE method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Songolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENVIREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONERA, Oct 2022, PALAISEAU, France. pp.P17</w:t>
+              <w:t xml:space="preserve">International Workshop on Advanced Ground Penetrating Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. paper #20977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721193v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétrodiffusion radar par une surface de mer polluée : Modélisation 3D et comparaison avec des mesures.</w:t>
               </w:r>
@@ -860,96 +890,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the scalar Kirchhoff approximation for calculating the coherent scattering from multi-layers with random rough interfaces</w:t>
+                <w:t xml:space="preserve">Réponse GPR d’un objet enfoui dans un milieu stratifié rugueux par une méthode rigoureuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Songolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jul 2021, Brussels, Belgium. paper #1718</w:t>
+              <w:t xml:space="preserve">ENVIREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA, Oct 2022, PALAISEAU, France. pp.P17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188837v1</w:t>
+                <w:t xml:space="preserve">hal-03721193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigorous numerical method for electromagnetic scattering by an object buried between two rough surfaces</w:t>
               </w:r>
@@ -1010,574 +1066,777 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension of the scalar Kirchhoff approximation for calculating the coherent scattering from multi-layers with random rough interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2021, Brussels, Belgium. paper #1718</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S matrix from a two-dimensional slab covered by water drops in W and J bands: Comparison of a full-wave method with measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmarking Parallel Computing Solutions for Rough Surface Scattering Canonical Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Imperatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Gregoretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehwish Nisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter, and Terahertz Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10762-024-00977-y⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Manuscript AP2507-2224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2026.3675744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477396v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Interferences Arising in the Construction of GPR Responses from an Object Buried Between Two Rough Surfaces by GPILE Method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Songolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 117, pp.13-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERL23062903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic modeling of three-dimensional radar backscattering from oil slicks on sea surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S matrix from a two-dimensional slab covered by water drops in W and J bands: Comparison of a full-wave method with measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hajduch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter, and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.280-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10762-024-00977-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs14040981⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03571908v1</w:t>
+                <w:t xml:space="preserve">hal-04477396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Asymptotic modeling of three-dimensional radar backscattering from oil slicks on sea surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Sergievskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Longépé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hajduch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14040981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modeling of Multilayered Media Green’s Functions With Rough Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Warren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Vereecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57 (10), pp.7671-7681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TGRS.2019.2915676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1587,138 +1846,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce poster présente une nouvelle modélisation asymptotique de la diffusion électromagnétique cohérente par des milieux multi-couches contenant des interfaces rugueuses. Elle résulte de l’extension de l’approximation de Kirchhoff scalaire à un empilement d’interfaces. Ce modèle permet de simuler de façon rapide et réaliste le signal GPR (Ground Penetrating Radar), en prenant en compte la rugosité des interfaces du milieu multi-couches. Des comparaisons avec une méthode numérique de référence basée sur la méthode des moments (MdM) permettent de valider ce modèle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Le Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence plénière biennale du GDR ONDES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Gif-sur-Yvette, France. pp40-41, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1865,51 +2124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ould-Ahmed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellisario" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Kerbiriou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451096v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Le Dily" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bocheux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464818v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009758v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Songolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721193v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sergievskaya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Long&#233;p&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hajduch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188837v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Songolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477396v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-024-00977-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL23062903" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571908v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040981" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jonard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Warren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2915676" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bastard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ould-Ahmed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellisario" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Kerbiriou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514648v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Le Dily" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bocheux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Songolo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sergievskaya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Long&#233;p&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hajduch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Songolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188837v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Imperatore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gregoretti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Nisar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2026.3675744" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL23062903" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-024-00977-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040981" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jonard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Warren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2915676" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bastard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>