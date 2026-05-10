--- v1 (2026-04-01)
+++ v2 (2026-05-10)
@@ -769,416 +769,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétrodiffusion radar par une surface de mer polluée : Modélisation 3D et comparaison avec des mesures.</w:t>
+                <w:t xml:space="preserve">Réponse GPR d’un objet enfoui dans un milieu stratifié rugueux par une méthode rigoureuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Songolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hajduch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENVIREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ONERA, Oct 2022, PALAISEAU, France. pp.P44</w:t>
+              <w:t xml:space="preserve">, ONERA, Oct 2022, PALAISEAU, France. pp.P17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721210v1</w:t>
+                <w:t xml:space="preserve">hal-03721193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse GPR d’un objet enfoui dans un milieu stratifié rugueux par une méthode rigoureuse.</w:t>
+                <w:t xml:space="preserve">Rétrodiffusion radar par une surface de mer polluée : Modélisation 3D et comparaison avec des mesures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Sergievskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Longépé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hajduch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENVIREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ONERA, Oct 2022, PALAISEAU, France. pp.P17</w:t>
+              <w:t xml:space="preserve">, ONERA, Oct 2022, PALAISEAU, France. pp.P44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721193v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigorous numerical method for electromagnetic scattering by an object buried between two rough surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension of the scalar Kirchhoff approximation for calculating the coherent scattering from multi-layers with random rough interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, IEEE, Jul 2021, Brussels, Belgium. paper #1718</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171927v1</w:t>
+                <w:t xml:space="preserve">hal-03188837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the scalar Kirchhoff approximation for calculating the coherent scattering from multi-layers with random rough interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rigorous numerical method for electromagnetic scattering by an object buried between two rough surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc E. Songolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Jul 2021, Brussels, Belgium. paper #1718</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188837v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1590,77 +1590,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Sergievskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Longépé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hajduch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (4), pp.981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2124,51 +2124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ould-Ahmed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellisario" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Kerbiriou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514648v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Le Dily" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bocheux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Songolo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sergievskaya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Long&#233;p&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hajduch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Songolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188837v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Imperatore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gregoretti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Nisar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2026.3675744" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL23062903" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-024-00977-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040981" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jonard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Warren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2915676" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bastard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ould-Ahmed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourlier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellisario" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Kerbiriou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514648v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Le Dily" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bocheux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Songolo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721210v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sergievskaya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Long&#233;p&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hajduch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188837v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Songolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554063" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Imperatore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gregoretti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Nisar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2026.3675744" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERL23062903" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-024-00977-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040981" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jonard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Warren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2915676" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Bastard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>