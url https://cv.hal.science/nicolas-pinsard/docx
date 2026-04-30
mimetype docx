--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:74.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Pinsard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sciences économiques au CLERSE (CNRS UMR 8019), Université de Lille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0120-9191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 18/04/1992</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bureau 109 SH2 (Villeneuve d'Ascq), Place Emile Durkheim, 59650 Villeneuve-d'Ascq</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bureau 407 (Roubaix), 651 avenue des Nations Unies, 59100 Roubaix ; permanance : mardi de 11h15 à 12h15</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">mail : nicolas.pinsard[at]univ-lille.fr</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Transitions et changement institutionnel ; Etat et finances publiques ; Matières premières / métaux critiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie politique institutionnaliste ; Economie industrielle ; Economie internationale ; Histoire économique et financière</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation professionnelle actuelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en sciences économiques, poste d'économie politique institutionnaliste, membre du Centre Lillois d'Etudes et de Recherches Sociologiques et Economiques (CLERSE) (UMR-CNRS 8019), à l'Université de Lille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis décembre 2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur en sciences économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, membre du Centre de recherche en économie et gestion de Paris Nord (CEPN) (UMR CNRS 7234)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2018 - août 2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorant ATER temps plein</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (192 HETD), à l'Université Sorbonne Paris Nord, CEPN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2015 - août 2018 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorant contractuel avec missions d'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, à l'Université Sorbonne Paris Nord</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aux fonctions de Maître de conférences, section 05, numéro de qualification : 21205322262</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en sciences économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulation et marchandisation de l'Etat par la fiscalité et la finance. Le cas des offices en France du XIIe au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> soutenue le 10 décembre 2020 à l'Université Sorbonne Paris Nord</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sandra RIGOT, Maîtresse de conférences HDR, Université Sorbonne Paris Nord, CEPN, directrice de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Yamina TADJEDDINE FOURNEYRON, Professeure des universités, Université de Lorraine, BETA, directrice de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Matthieu MONTALBAN, Maître de conférences HDR, Université de Bordeaux, GREThA, rapporteur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">André ORLEAN, Directeur de recherche émérite au CNRS et directeur d'études à l'EHESS, rapporteur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mehrdad VAHABI, Professeur des universités, Université Sorbonne Paris Nord, CEPN, président</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : Master 2 &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutions, Economie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (IES), majeure économie, mineure sociologie - Ecole des Hautes Etudes en Science Sociale (EHESS), mention bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire majeur sous la direction de André Orléan : &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une analyse théorique du “miracle Poincaré”. L'ordre symbolique et politique de la monnaie comme clefs démystificatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire mineur sous la direction de François Vatin : &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le retrait des catégories socio-professionnelles en France : des éléments d'explication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Master 1 &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; - Université Paris Ouest Nanterre, mention bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire sous la direction de Olivier Favereau : &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La monnaie, la valeur et l'économie des conventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Licence d'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">économie gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'Université Nice Sophia Antipolis, mention bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Baccalauréat </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">série scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au lycée Don Bosco, Nice, mention assez bien</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animations scientifiques et collectives</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de contrat de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 : porteur principal du projet interdisciplinaire (sciences sociales et sciences techniques) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BATCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qui porte sur l'espace socio-économique de la vallée de la batterie dans les Hauts-de-France, financé par l’Institut des transitions environnementales et sociales de l’Université de Lille, porté avec Yohann Morival (sciences politiques, CERAPS), Florent Berthaut (informatique, CRIStAL), donnant lieu à un encadrement post-doctoral.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : coresponsable du contrat de recherche &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités sociales et changement institutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (avec H. Claret, V. Duchesne, A. Jeamet et Y. Zeineddine), financé par la </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSH Paris Nord </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de colloques et séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : co-organisateur du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire d'économie politique &amp;quot;SEPOL&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, CLERSE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2021 : co-organisateur de l'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d'économie politique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 13, CEPN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : co-organisateur de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontre internationale sur le pluralisme du réseau de travail </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Student Initiative for Pluralism in Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Cachan et Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015a : co-organisateur du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l'Association d'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (AES), Université Paris 13, IUT Bobigny</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015b : co-organisateur du colloque international Recherche & Régulation &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Théorie de la Régulation à l'épreuve des crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Université Paris 7, LADYSS et INALCO</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des conseils et instances de décision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre élu du conseil de laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEPN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'Univ. Paris 13</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre désigné de la Commission Consultative Paritaire des Agents Non Titulaires (CCPANT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université Paris 13</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre élu du conseil de l'Ecole doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; de l'Université Paris 13</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de commissions de recrutement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 : membre de la commission de recrutement </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M1 alternance &amp;quot;Techniques du Commerce International&amp;quot; (TCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Faculté Langues Cultures et Sociétés, département LEA</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">co-responsabilité de la L1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> département LEA, Faculté Langues Cultures et Sociétés, Université de Lille</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de comités de suivi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : membre de 6 comités de suivi</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de collectifs d'animation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2019 : membre de l'association </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un Enseignement Pluraliste dans le Supérieur en Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PEPS-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : membre du groupe des doctorants de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française d'Economie Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (AFEP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 : président de l'association </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un Enseignement Pluraliste dans le Supérieur en Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PEPS-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 : membre de l'association </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attac-campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris 13</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au débat public</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : &amp;quot;</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi de programmation de la recherche : une loi de précarisation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (avec H. Harari-Kermadec, R. Porcherot, et E. Tyrou), notes pour les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes atterrés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017a : &amp;quot;</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uber ne fait pas partie d'une économie 'collaborative'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (avec A.-S. Acosta Alvarado, F. Bassi, L. Cahen-Fourot, B. Carballa-Smichowski, A. Jeamet, L. List et M. Roubtsova), journal </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017b : &amp;quot;</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie : un enseignement trop libéral ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (interviewé par A. de Tricornot), journal </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des écoles d'été</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie et la politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Centre Emile Durkheim, UMR 5116 Sciences Po Bordeaux / Université de Bordeaux, 6-9 juin.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences linguistiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Français (langue maternelle)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anglais (lu, écrit et parlé)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences informatiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suite office et libre Office</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Wordpress</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Logiciel STATA, R</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The corporate welfare turn of state capitalism in France: Reassessing state intervention in the French economy, 1945–2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bürbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economy and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (2), pp.283-309. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03085147.2025.2506268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05139945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absolutist origin of capitalism. Primitive accumulation and rent in France (14th–17th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11w7h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et marchandisation de l’État par la fiscalité et la finance. Le cas des offices en France du xiie au xviie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.20003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus d’ouvrages. A propos de l'ouvrage de Pierre Dardot et Christian Laval (2020) &amp;quot;Dominer. Enquête sur la souveraineté de l'Etat en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.241-253. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.027.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie numérique : une involution du mode de production capitaliste ? À propos de l’ouvrage Techno-féodalisme. Critique de l’économie numérique de Cédric Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lebayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.19008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus de thèses &amp;quot;Régulation et marchandisation de l’État par la fiscalité et la finance. Le cas des offices en France du XIIe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.253-266. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.026.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marketization of the French public finance before capitalism : The Paulette edict of 1604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Tadjeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economy and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (3), pp.471-493. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08913811.2021.1875688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Édit de la Paulette (1604) : la marchéisation des finances royales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Tadjeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (135), pp.273-280. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.135.0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marchandisation des offices comme appareils d’État au xviie siècle. Genèse sociopolitique de la financiarisation des finances de l’État en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 33 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.033.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture &amp;quot;Anthropologists in the Stock Exchange. A Financial History of Victorian Science&amp;quot; (de M. Flandreau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la SSFA / SSFA Buletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving The Way Towards Financialization: The French Case Of State Venality Of Offices (Century 15th-17th)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Finance in the Face of New Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Édit de la Paulette (1604) : financiarisation de la dette publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Tadjeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et économie politique. Regards croisés sur l'histoire et sur les enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HS (7), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 389 p., 2017, Cahiers du CIRTES, 978-2-87558-583-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine, la propriété et la monnaie dans la trajectoire de l'Etat français : le cas des offices durant l'absolutisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création monétaire et État. Dialogue entre la Théorie de la régulation et la MMT, le cas de la création monétaire en France dans une période précapitaliste (XVIIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Édit de la Paulette (1604) : une marchandisation des finances royales sans marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Tadjeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'origine de la financiarisation de la dette publique française : l'Édit de la Paulette de 1604 et ses conséquences économiques et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Tadjeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « miracle Poincaré » et la confiance hiérarchique à l’aune de théories gramsciennes. Tentative d’explication et de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:74.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Pinsard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sciences économiques au CLERSE (CNRS UMR 8019), Université de Lille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0120-9191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 18/04/1992</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bureau 109 SH2 (Villeneuve d'Ascq), Place Emile Durkheim, 59650 Villeneuve-d'Ascq</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bureau 407 (Roubaix), 651 avenue des Nations Unies, 59100 Roubaix ; permanance : mardi de 11h15 à 12h15</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">mail : nicolas.pinsard[at]univ-lille.fr</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Transitions et changement institutionnel ; Etat et finances publiques ; Matières premières / métaux critiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie politique institutionnaliste ; Economie industrielle ; Economie internationale ; Histoire économique et financière</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation professionnelle actuelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en sciences économiques, poste d'économie politique institutionnaliste, membre du Centre Lillois d'Etudes et de Recherches Sociologiques et Economiques (CLERSE) (UMR-CNRS 8019), à l'Université de Lille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis décembre 2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur en sciences économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, membre du Centre de recherche en économie et gestion de Paris Nord (CEPN) (UMR CNRS 7234)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2018 - août 2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorant ATER temps plein</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (192 HETD), à l'Université Sorbonne Paris Nord, CEPN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2015 - août 2018 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorant contractuel avec missions d'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, à l'Université Sorbonne Paris Nord</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aux fonctions de Maître de conférences, section 05, numéro de qualification : 21205322262</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en sciences économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulation et marchandisation de l'Etat par la fiscalité et la finance. Le cas des offices en France du XIIe au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> soutenue le 10 décembre 2020 à l'Université Sorbonne Paris Nord</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sandra RIGOT, Maîtresse de conférences HDR, Université Sorbonne Paris Nord, CEPN, directrice de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Yamina TADJEDDINE FOURNEYRON, Professeure des universités, Université de Lorraine, BETA, directrice de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Matthieu MONTALBAN, Maître de conférences HDR, Université de Bordeaux, GREThA, rapporteur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">André ORLEAN, Directeur de recherche émérite au CNRS et directeur d'études à l'EHESS, rapporteur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mehrdad VAHABI, Professeur des universités, Université Sorbonne Paris Nord, CEPN, président</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : Master 2 &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutions, Economie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (IES), majeure économie, mineure sociologie - Ecole des Hautes Etudes en Science Sociale (EHESS), mention bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire majeur sous la direction de André Orléan : &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une analyse théorique du “miracle Poincaré”. L'ordre symbolique et politique de la monnaie comme clefs démystificatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire mineur sous la direction de François Vatin : &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le retrait des catégories socio-professionnelles en France : des éléments d'explication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Master 1 &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; - Université Paris Ouest Nanterre, mention bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire sous la direction de Olivier Favereau : &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La monnaie, la valeur et l'économie des conventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Licence d'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">économie gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'Université Nice Sophia Antipolis, mention bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Baccalauréat </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">série scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au lycée Don Bosco, Nice, mention assez bien</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animations scientifiques et collectives</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de contrat de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 : porteur principal du projet interdisciplinaire (sciences sociales et sciences techniques) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BATCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qui porte sur l'espace socio-économique de la vallée de la batterie dans les Hauts-de-France, financé par l’Institut des transitions environnementales et sociales de l’Université de Lille, porté avec Yohann Morival (sciences politiques, CERAPS), Florent Berthaut (informatique, CRIStAL), donnant lieu à un encadrement post-doctoral.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : coresponsable du contrat de recherche &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités sociales et changement institutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (avec H. Claret, V. Duchesne, A. Jeamet et Y. Zeineddine), financé par la </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSH Paris Nord </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de colloques et séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : co-organisateur du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire d'économie politique &amp;quot;SEPOL&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, CLERSE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2021 : co-organisateur de l'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d'économie politique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 13, CEPN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : co-organisateur de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontre internationale sur le pluralisme du réseau de travail </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Student Initiative for Pluralism in Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Cachan et Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015a : co-organisateur du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l'Association d'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (AES), Université Paris 13, IUT Bobigny</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015b : co-organisateur du colloque international Recherche & Régulation &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Théorie de la Régulation à l'épreuve des crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Université Paris 7, LADYSS et INALCO</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des conseils et instances de décision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre élu du conseil de laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEPN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'Univ. Paris 13</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre désigné de la Commission Consultative Paritaire des Agents Non Titulaires (CCPANT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université Paris 13</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre élu du conseil de l'Ecole doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; de l'Université Paris 13</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de commissions de recrutement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 : membre de la commission de recrutement </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M1 alternance &amp;quot;Techniques du Commerce International&amp;quot; (TCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Faculté Langues Cultures et Sociétés, département LEA</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">co-responsabilité de la L1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> département LEA, Faculté Langues Cultures et Sociétés, Université de Lille</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de comités de suivi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : membre de 6 comités de suivi</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de collectifs d'animation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2019 : membre de l'association </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un Enseignement Pluraliste dans le Supérieur en Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PEPS-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : membre du groupe des doctorants de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française d'Economie Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (AFEP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 : président de l'association </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un Enseignement Pluraliste dans le Supérieur en Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PEPS-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 : membre de l'association </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attac-campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris 13</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au débat public</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : &amp;quot;</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi de programmation de la recherche : une loi de précarisation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (avec H. Harari-Kermadec, R. Porcherot, et E. Tyrou), notes pour les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes atterrés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017a : &amp;quot;</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uber ne fait pas partie d'une économie 'collaborative'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (avec A.-S. Acosta Alvarado, F. Bassi, L. Cahen-Fourot, B. Carballa-Smichowski, A. Jeamet, L. List et M. Roubtsova), journal </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017b : &amp;quot;</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie : un enseignement trop libéral ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (interviewé par A. de Tricornot), journal </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des écoles d'été</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie et la politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Centre Emile Durkheim, UMR 5116 Sciences Po Bordeaux / Université de Bordeaux, 6-9 juin.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences linguistiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Français (langue maternelle)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anglais (lu, écrit et parlé)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences informatiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suite office et libre Office</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Wordpress</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Logiciel STATA, R</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Upgrading or Dependency on Chinese Firms? The Case of Indonesia’s Nickel Downstreaming Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Séhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global China Pulse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The corporate welfare turn of state capitalism in France: Reassessing state intervention in the French economy, 1945–2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bürbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economy and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (2), pp.283-309. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03085147.2025.2506268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05139945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absolutist origin of capitalism. Primitive accumulation and rent in France (14th–17th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11w7h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et marchandisation de l’État par la fiscalité et la finance. Le cas des offices en France du xiie au xviie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.20003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus d’ouvrages. A propos de l'ouvrage de Pierre Dardot et Christian Laval (2020) &amp;quot;Dominer. Enquête sur la souveraineté de l'Etat en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.241-253. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.027.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie numérique : une involution du mode de production capitaliste ? À propos de l’ouvrage Techno-féodalisme. Critique de l’économie numérique de Cédric Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lebayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.19008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus de thèses &amp;quot;Régulation et marchandisation de l’État par la fiscalité et la finance. Le cas des offices en France du XIIe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.253-266. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.026.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marketization of the French public finance before capitalism : The Paulette edict of 1604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Tadjeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economy and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (3), pp.471-493. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08913811.2021.1875688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Édit de la Paulette (1604) : la marchéisation des finances royales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Tadjeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (135), pp.273-280. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.135.0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marchandisation des offices comme appareils d’État au xviie siècle. Genèse sociopolitique de la financiarisation des finances de l’État en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 33 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.033.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture &amp;quot;Anthropologists in the Stock Exchange. A Financial History of Victorian Science&amp;quot; (de M. Flandreau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la SSFA / SSFA Buletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving The Way Towards Financialization: The French Case Of State Venality Of Offices (Century 15th-17th)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Finance in the Face of New Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Édit de la Paulette (1604) : financiarisation de la dette publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Tadjeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et économie politique. Regards croisés sur l'histoire et sur les enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HS (7), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 389 p., 2017, Cahiers du CIRTES, 978-2-87558-583-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine, la propriété et la monnaie dans la trajectoire de l'Etat français : le cas des offices durant l'absolutisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création monétaire et État. Dialogue entre la Théorie de la régulation et la MMT, le cas de la création monétaire en France dans une période précapitaliste (XVIIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Édit de la Paulette (1604) : une marchandisation des finances royales sans marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Tadjeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'origine de la financiarisation de la dette publique française : l'Édit de la Paulette de 1604 et ses conséquences économiques et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Tadjeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « miracle Poincaré » et la confiance hiérarchique à l’aune de théories gramsciennes. Tentative d’explication et de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3AC4548"/>
+    <w:nsid w:val="DD65C4E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66FE56E5"/>
+    <w:nsid w:val="077BBA21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7DD94A84"/>
+    <w:nsid w:val="8E4682D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4CC956AC"/>
+    <w:nsid w:val="22FE7901"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A0838C6E"/>
+    <w:nsid w:val="1A704103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CE11415F"/>
+    <w:nsid w:val="FF6F82C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="BBB18C45"/>
+    <w:nsid w:val="D81D1324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="9D2AC0E0"/>
+    <w:nsid w:val="A11204F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2A28DB17"/>
+    <w:nsid w:val="4D8913D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="295FBCF7"/>
+    <w:nsid w:val="F6BAEA1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="9A19C702"/>
+    <w:nsid w:val="900DDFC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D2CBD2DD"/>
+    <w:nsid w:val="FD83A320"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="E719B5CE"/>
+    <w:nsid w:val="B5CE7A72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2031,51 +2031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="51BE872F"/>
+    <w:nsid w:val="FC217074"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2179,51 +2179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="8022300D"/>
+    <w:nsid w:val="C6C56234"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2327,51 +2327,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="F2BB1C08"/>
+    <w:nsid w:val="92CAB77E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2603,51 +2603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-pinsard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0120-9191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-03123189/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshparisnord.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cepn.univ-paris13.fr/category/seminaires-du-cepn/atelier-deconomie-politique/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isipe.net/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cepn.univ-paris13.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erasme.univ-paris13.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://atterres.org/sites/default/files/Note%20EA%20LPPR.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lemonde.fr/idees/article/2017/11/24/uber-ne-fait-pas-partie-d-une-economie-collaborative_5220004_3232.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lemonde.fr/campus/article/2017/02/21/economie-un-enseignement-trop-liberal_5082871_4401467.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05139945v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#252;rbaumer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085147.2025.2506268" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w7h" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425525v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.20003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.027.0241" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lebayle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.19008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425535v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0253" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tadjeddine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08913811.2021.1875688" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.135.0273" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.033.0025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666974v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/book/?gcoi=29303100481340" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03672136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407882v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367997v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-pinsard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0120-9191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-03123189/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshparisnord.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cepn.univ-paris13.fr/category/seminaires-du-cepn/atelier-deconomie-politique/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isipe.net/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cepn.univ-paris13.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erasme.univ-paris13.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://atterres.org/sites/default/files/Note%20EA%20LPPR.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lemonde.fr/idees/article/2017/11/24/uber-ne-fait-pas-partie-d-une-economie-collaborative_5220004_3232.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lemonde.fr/campus/article/2017/02/21/economie-un-enseignement-trop-liberal_5082871_4401467.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;hier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05139945v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#252;rbaumer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085147.2025.2506268" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w7h" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.20003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.027.0241" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425523v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lebayle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.19008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0253" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tadjeddine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08913811.2021.1875688" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.135.0273" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.033.0025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666974v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/book/?gcoi=29303100481340" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03672136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407882v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762519v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>