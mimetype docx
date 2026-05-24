--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:74.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Pinsard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sciences économiques au CLERSE (CNRS UMR 8019), Université de Lille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0120-9191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 18/04/1992</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bureau 109 SH2 (Villeneuve d'Ascq), Place Emile Durkheim, 59650 Villeneuve-d'Ascq</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bureau 407 (Roubaix), 651 avenue des Nations Unies, 59100 Roubaix ; permanance : mardi de 11h15 à 12h15</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">mail : nicolas.pinsard[at]univ-lille.fr</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Transitions et changement institutionnel ; Etat et finances publiques ; Matières premières / métaux critiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie politique institutionnaliste ; Economie industrielle ; Economie internationale ; Histoire économique et financière</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation professionnelle actuelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en sciences économiques, poste d'économie politique institutionnaliste, membre du Centre Lillois d'Etudes et de Recherches Sociologiques et Economiques (CLERSE) (UMR-CNRS 8019), à l'Université de Lille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis décembre 2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur en sciences économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, membre du Centre de recherche en économie et gestion de Paris Nord (CEPN) (UMR CNRS 7234)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2018 - août 2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorant ATER temps plein</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (192 HETD), à l'Université Sorbonne Paris Nord, CEPN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2015 - août 2018 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorant contractuel avec missions d'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, à l'Université Sorbonne Paris Nord</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aux fonctions de Maître de conférences, section 05, numéro de qualification : 21205322262</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en sciences économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulation et marchandisation de l'Etat par la fiscalité et la finance. Le cas des offices en France du XIIe au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> soutenue le 10 décembre 2020 à l'Université Sorbonne Paris Nord</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sandra RIGOT, Maîtresse de conférences HDR, Université Sorbonne Paris Nord, CEPN, directrice de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Yamina TADJEDDINE FOURNEYRON, Professeure des universités, Université de Lorraine, BETA, directrice de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Matthieu MONTALBAN, Maître de conférences HDR, Université de Bordeaux, GREThA, rapporteur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">André ORLEAN, Directeur de recherche émérite au CNRS et directeur d'études à l'EHESS, rapporteur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mehrdad VAHABI, Professeur des universités, Université Sorbonne Paris Nord, CEPN, président</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : Master 2 &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutions, Economie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (IES), majeure économie, mineure sociologie - Ecole des Hautes Etudes en Science Sociale (EHESS), mention bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire majeur sous la direction de André Orléan : &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une analyse théorique du “miracle Poincaré”. L'ordre symbolique et politique de la monnaie comme clefs démystificatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire mineur sous la direction de François Vatin : &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le retrait des catégories socio-professionnelles en France : des éléments d'explication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Master 1 &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; - Université Paris Ouest Nanterre, mention bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire sous la direction de Olivier Favereau : &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La monnaie, la valeur et l'économie des conventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Licence d'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">économie gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'Université Nice Sophia Antipolis, mention bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Baccalauréat </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">série scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au lycée Don Bosco, Nice, mention assez bien</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animations scientifiques et collectives</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de contrat de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 : porteur principal du projet interdisciplinaire (sciences sociales et sciences techniques) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BATCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qui porte sur l'espace socio-économique de la vallée de la batterie dans les Hauts-de-France, financé par l’Institut des transitions environnementales et sociales de l’Université de Lille, porté avec Yohann Morival (sciences politiques, CERAPS), Florent Berthaut (informatique, CRIStAL), donnant lieu à un encadrement post-doctoral.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : coresponsable du contrat de recherche &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités sociales et changement institutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (avec H. Claret, V. Duchesne, A. Jeamet et Y. Zeineddine), financé par la </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSH Paris Nord </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de colloques et séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : co-organisateur du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire d'économie politique &amp;quot;SEPOL&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, CLERSE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2021 : co-organisateur de l'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d'économie politique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 13, CEPN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : co-organisateur de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontre internationale sur le pluralisme du réseau de travail </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Student Initiative for Pluralism in Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Cachan et Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015a : co-organisateur du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l'Association d'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (AES), Université Paris 13, IUT Bobigny</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015b : co-organisateur du colloque international Recherche & Régulation &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Théorie de la Régulation à l'épreuve des crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Université Paris 7, LADYSS et INALCO</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des conseils et instances de décision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre élu du conseil de laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEPN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'Univ. Paris 13</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre désigné de la Commission Consultative Paritaire des Agents Non Titulaires (CCPANT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université Paris 13</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre élu du conseil de l'Ecole doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; de l'Université Paris 13</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de commissions de recrutement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 : membre de la commission de recrutement </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M1 alternance &amp;quot;Techniques du Commerce International&amp;quot; (TCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Faculté Langues Cultures et Sociétés, département LEA</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">co-responsabilité de la L1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> département LEA, Faculté Langues Cultures et Sociétés, Université de Lille</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de comités de suivi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : membre de 6 comités de suivi</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de collectifs d'animation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2019 : membre de l'association </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un Enseignement Pluraliste dans le Supérieur en Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PEPS-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : membre du groupe des doctorants de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française d'Economie Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (AFEP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 : président de l'association </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un Enseignement Pluraliste dans le Supérieur en Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PEPS-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 : membre de l'association </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attac-campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris 13</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au débat public</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : &amp;quot;</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi de programmation de la recherche : une loi de précarisation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (avec H. Harari-Kermadec, R. Porcherot, et E. Tyrou), notes pour les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes atterrés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017a : &amp;quot;</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uber ne fait pas partie d'une économie 'collaborative'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (avec A.-S. Acosta Alvarado, F. Bassi, L. Cahen-Fourot, B. Carballa-Smichowski, A. Jeamet, L. List et M. Roubtsova), journal </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017b : &amp;quot;</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie : un enseignement trop libéral ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (interviewé par A. de Tricornot), journal </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des écoles d'été</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie et la politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Centre Emile Durkheim, UMR 5116 Sciences Po Bordeaux / Université de Bordeaux, 6-9 juin.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences linguistiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Français (langue maternelle)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anglais (lu, écrit et parlé)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences informatiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suite office et libre Office</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Wordpress</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Logiciel STATA, R</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Upgrading or Dependency on Chinese Firms? The Case of Indonesia’s Nickel Downstreaming Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Séhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global China Pulse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The corporate welfare turn of state capitalism in France: Reassessing state intervention in the French economy, 1945–2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bürbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economy and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (2), pp.283-309. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03085147.2025.2506268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05139945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absolutist origin of capitalism. Primitive accumulation and rent in France (14th–17th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11w7h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et marchandisation de l’État par la fiscalité et la finance. Le cas des offices en France du xiie au xviie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.20003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus d’ouvrages. A propos de l'ouvrage de Pierre Dardot et Christian Laval (2020) &amp;quot;Dominer. Enquête sur la souveraineté de l'Etat en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.241-253. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.027.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie numérique : une involution du mode de production capitaliste ? À propos de l’ouvrage Techno-féodalisme. Critique de l’économie numérique de Cédric Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lebayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.19008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus de thèses &amp;quot;Régulation et marchandisation de l’État par la fiscalité et la finance. Le cas des offices en France du XIIe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.253-266. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.026.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marketization of the French public finance before capitalism : The Paulette edict of 1604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Tadjeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economy and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (3), pp.471-493. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08913811.2021.1875688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Édit de la Paulette (1604) : la marchéisation des finances royales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Tadjeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (135), pp.273-280. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.135.0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marchandisation des offices comme appareils d’État au xviie siècle. Genèse sociopolitique de la financiarisation des finances de l’État en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 33 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.033.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture &amp;quot;Anthropologists in the Stock Exchange. A Financial History of Victorian Science&amp;quot; (de M. Flandreau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la SSFA / SSFA Buletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving The Way Towards Financialization: The French Case Of State Venality Of Offices (Century 15th-17th)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Finance in the Face of New Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Édit de la Paulette (1604) : financiarisation de la dette publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Tadjeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et économie politique. Regards croisés sur l'histoire et sur les enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HS (7), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 389 p., 2017, Cahiers du CIRTES, 978-2-87558-583-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine, la propriété et la monnaie dans la trajectoire de l'Etat français : le cas des offices durant l'absolutisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création monétaire et État. Dialogue entre la Théorie de la régulation et la MMT, le cas de la création monétaire en France dans une période précapitaliste (XVIIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Édit de la Paulette (1604) : une marchandisation des finances royales sans marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Tadjeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'origine de la financiarisation de la dette publique française : l'Édit de la Paulette de 1604 et ses conséquences économiques et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Tadjeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « miracle Poincaré » et la confiance hiérarchique à l’aune de théories gramsciennes. Tentative d’explication et de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:74.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Pinsard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sciences économiques au CLERSE (CNRS UMR 8019), Université de Lille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0120-9191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 18/04/1992</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bureau 109 SH2 (Villeneuve d'Ascq), Place Emile Durkheim, 59650 Villeneuve-d'Ascq</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bureau 407 (Roubaix), 651 avenue des Nations Unies, 59100 Roubaix ; permanance : mardi de 11h15 à 12h15</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">mail : nicolas.pinsard[at]univ-lille.fr</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Transitions et changement institutionnel ; Etat et finances publiques ; Matières premières / métaux critiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie politique institutionnaliste ; Economie industrielle ; Economie internationale ; Histoire économique et financière</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation professionnelle actuelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis septembre 2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en sciences économiques, poste d'économie politique institutionnaliste, membre du Centre Lillois d'Etudes et de Recherches Sociologiques et Economiques (CLERSE) (UMR-CNRS 8019), à l'Université de Lille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis décembre 2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur en sciences économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, membre du Centre de recherche en économie et gestion de Paris Nord (CEPN) (UMR CNRS 7234)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2018 - août 2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorant ATER temps plein</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (192 HETD), à l'Université Sorbonne Paris Nord, CEPN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Septembre 2015 - août 2018 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorant contractuel avec missions d'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, à l'Université Sorbonne Paris Nord</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aux fonctions de Maître de conférences, section 05, numéro de qualification : 21205322262</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en sciences économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulation et marchandisation de l'Etat par la fiscalité et la finance. Le cas des offices en France du XIIe au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> soutenue le 10 décembre 2020 à l'Université Sorbonne Paris Nord</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sandra RIGOT, Maîtresse de conférences HDR, Université Sorbonne Paris Nord, CEPN, directrice de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Yamina TADJEDDINE FOURNEYRON, Professeure des universités, Université de Lorraine, BETA, directrice de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Matthieu MONTALBAN, Maître de conférences HDR, Université de Bordeaux, GREThA, rapporteur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">André ORLEAN, Directeur de recherche émérite au CNRS et directeur d'études à l'EHESS, rapporteur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="2"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mehrdad VAHABI, Professeur des universités, Université Sorbonne Paris Nord, CEPN, président</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : Master 2 &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutions, Economie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (IES), majeure économie, mineure sociologie - Ecole des Hautes Etudes en Science Sociale (EHESS), mention bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire majeur sous la direction de André Orléan : &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une analyse théorique du “miracle Poincaré”. L'ordre symbolique et politique de la monnaie comme clefs démystificatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire mineur sous la direction de François Vatin : &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le retrait des catégories socio-professionnelles en France : des éléments d'explication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Master 1 &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; - Université Paris Ouest Nanterre, mention bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire sous la direction de Olivier Favereau : &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La monnaie, la valeur et l'économie des conventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Licence d'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">économie gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'Université Nice Sophia Antipolis, mention bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Baccalauréat </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">série scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au lycée Don Bosco, Nice, mention assez bien</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animations scientifiques et collectives</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de contrat de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2026 : porteur principal du projet interdisciplinaire (sciences sociales et sciences techniques) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BATCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> qui porte sur l'espace socio-économique de la vallée de la batterie dans les Hauts-de-France, financé par l’Institut des transitions environnementales et sociales de l’Université de Lille, porté avec Yohann Morival (sciences politiques, CERAPS), Florent Berthaut (informatique, CRIStAL), donnant lieu à un encadrement post-doctoral.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : coresponsable du contrat de recherche &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités sociales et changement institutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (avec H. Claret, V. Duchesne, A. Jeamet et Y. Zeineddine), financé par la </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSH Paris Nord </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de colloques et séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : co-organisateur du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire d'économie politique &amp;quot;SEPOL&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, CLERSE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2021 : co-organisateur de l'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier d'économie politique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 13, CEPN</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : co-organisateur de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontre internationale sur le pluralisme du réseau de travail </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIPE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Student Initiative for Pluralism in Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), Cachan et Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015a : co-organisateur du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de l'Association d'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (AES), Université Paris 13, IUT Bobigny</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015b : co-organisateur du colloque international Recherche & Régulation &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Théorie de la Régulation à l'épreuve des crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Université Paris 7, LADYSS et INALCO</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des conseils et instances de décision</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre élu du conseil de laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEPN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'Univ. Paris 13</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre désigné de la Commission Consultative Paritaire des Agents Non Titulaires (CCPANT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université Paris 13</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">membre élu du conseil de l'Ecole doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> &amp;quot;</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; de l'Université Paris 13</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de commissions de recrutement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 : membre de la commission de recrutement </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M1 alternance &amp;quot;Techniques du Commerce International&amp;quot; (TCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Faculté Langues Cultures et Sociétés, département LEA</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">co-responsabilité de la L1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> département LEA, Faculté Langues Cultures et Sociétés, Université de Lille</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de comités de suivi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : membre de 6 comités de suivi</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de collectifs d'animation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2019 : membre de l'association </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un Enseignement Pluraliste dans le Supérieur en Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PEPS-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : membre du groupe des doctorants de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française d'Economie Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (AFEP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 : président de l'association </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un Enseignement Pluraliste dans le Supérieur en Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PEPS-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 : membre de l'association </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attac-campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris 13</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au débat public</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : &amp;quot;</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi de programmation de la recherche : une loi de précarisation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (avec H. Harari-Kermadec, R. Porcherot, et E. Tyrou), notes pour les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economistes atterrés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017a : &amp;quot;</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uber ne fait pas partie d'une économie 'collaborative'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (avec A.-S. Acosta Alvarado, F. Bassi, L. Cahen-Fourot, B. Carballa-Smichowski, A. Jeamet, L. List et M. Roubtsova), journal </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017b : &amp;quot;</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie : un enseignement trop libéral ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (interviewé par A. de Tricornot), journal </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à des écoles d'été</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie et la politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Centre Emile Durkheim, UMR 5116 Sciences Po Bordeaux / Université de Bordeaux, 6-9 juin.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences linguistiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Français (langue maternelle)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anglais (lu, écrit et parlé)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences informatiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suite office et libre Office</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Wordpress</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Logiciel STATA, R</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Upgrading or Dependency on Chinese Firms? The Case of Indonesia’s Nickel Downstreaming Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Séhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global China Pulse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The corporate welfare turn of state capitalism in France: Reassessing state intervention in the French economy, 1945–2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bürbaumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economy and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54 (2), pp.283-309. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03085147.2025.2506268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05139945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absolutist origin of capitalism. Primitive accumulation and rent in France (14th–17th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11w7h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marketization of the French public finance before capitalism : The Paulette edict of 1604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Tadjeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economy and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (3), pp.471-493. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08913811.2021.1875688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus d’ouvrages. A propos de l'ouvrage de Pierre Dardot et Christian Laval (2020) &amp;quot;Dominer. Enquête sur la souveraineté de l'Etat en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.241-253. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.027.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et marchandisation de l’État par la fiscalité et la finance. Le cas des offices en France du xiie au xviie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.20003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie numérique : une involution du mode de production capitaliste ? À propos de l’ouvrage Techno-féodalisme. Critique de l’économie numérique de Cédric Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Lebayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/regulation.19008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus de thèses &amp;quot;Régulation et marchandisation de l’État par la fiscalité et la finance. Le cas des offices en France du XIIe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.253-266. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.026.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Édit de la Paulette (1604) : la marchéisation des finances royales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Tadjeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (135), pp.273-280. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.135.0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marchandisation des offices comme appareils d’État au xviie siècle. Genèse sociopolitique de la financiarisation des finances de l’État en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 33 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.033.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture &amp;quot;Anthropologists in the Stock Exchange. A Financial History of Victorian Science&amp;quot; (de M. Flandreau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la SSFA / SSFA Buletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving The Way Towards Financialization: The French Case Of State Venality Of Offices (Century 15th-17th)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Finance in the Face of New Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Édit de la Paulette (1604) : financiarisation de la dette publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Tadjeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et économie politique. Regards croisés sur l'histoire et sur les enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HS (7), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 389 p., 2017, Cahiers du CIRTES, 978-2-87558-583-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine, la propriété et la monnaie dans la trajectoire de l'Etat français : le cas des offices durant l'absolutisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création monétaire et État. Dialogue entre la Théorie de la régulation et la MMT, le cas de la création monétaire en France dans une période précapitaliste (XVIIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Édit de la Paulette (1604) : une marchandisation des finances royales sans marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Tadjeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'origine de la financiarisation de la dette publique française : l'Édit de la Paulette de 1604 et ses conséquences économiques et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Tadjeddine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « miracle Poincaré » et la confiance hiérarchique à l’aune de théories gramsciennes. Tentative d’explication et de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD65C4E6"/>
+    <w:nsid w:val="9180A2F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="077BBA21"/>
+    <w:nsid w:val="ABC1B2FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8E4682D2"/>
+    <w:nsid w:val="501F6A04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="22FE7901"/>
+    <w:nsid w:val="78BDA0B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1A704103"/>
+    <w:nsid w:val="CC6BFE64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FF6F82C1"/>
+    <w:nsid w:val="46F0A929"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="D81D1324"/>
+    <w:nsid w:val="79691727"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A11204F8"/>
+    <w:nsid w:val="F723EA50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4D8913D2"/>
+    <w:nsid w:val="AAA98E3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="F6BAEA1E"/>
+    <w:nsid w:val="53D84867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="900DDFC0"/>
+    <w:nsid w:val="4DCD2936"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="FD83A320"/>
+    <w:nsid w:val="B4D8B2D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="B5CE7A72"/>
+    <w:nsid w:val="05996D69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2031,51 +2031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="FC217074"/>
+    <w:nsid w:val="F8D811A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2179,51 +2179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="C6C56234"/>
+    <w:nsid w:val="3ACDCA60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2327,51 +2327,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="92CAB77E"/>
+    <w:nsid w:val="24012113"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2603,51 +2603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-pinsard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0120-9191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-03123189/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshparisnord.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cepn.univ-paris13.fr/category/seminaires-du-cepn/atelier-deconomie-politique/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isipe.net/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cepn.univ-paris13.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erasme.univ-paris13.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://atterres.org/sites/default/files/Note%20EA%20LPPR.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lemonde.fr/idees/article/2017/11/24/uber-ne-fait-pas-partie-d-une-economie-collaborative_5220004_3232.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lemonde.fr/campus/article/2017/02/21/economie-un-enseignement-trop-liberal_5082871_4401467.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;hier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05139945v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#252;rbaumer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085147.2025.2506268" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w7h" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.20003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.027.0241" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425523v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lebayle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.19008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0253" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tadjeddine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08913811.2021.1875688" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.135.0273" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.033.0025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666974v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/book/?gcoi=29303100481340" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03672136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407882v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762519v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-pinsard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0120-9191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-03123189/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshparisnord.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cepn.univ-paris13.fr/category/seminaires-du-cepn/atelier-deconomie-politique/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isipe.net/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cepn.univ-paris13.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erasme.univ-paris13.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://atterres.org/sites/default/files/Note%20EA%20LPPR.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lemonde.fr/idees/article/2017/11/24/uber-ne-fait-pas-partie-d-une-economie-collaborative_5220004_3232.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lemonde.fr/campus/article/2017/02/21/economie-un-enseignement-trop-liberal_5082871_4401467.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;hier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05139945v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B&#252;rbaumer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085147.2025.2506268" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w7h" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tadjeddine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08913811.2021.1875688" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452885v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.027.0241" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.20003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425523v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lebayle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.19008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0253" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.135.0273" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.033.0025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666974v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/book/?gcoi=29303100481340" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03672136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407882v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762519v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>