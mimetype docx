--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -66,6846 +66,6855 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoir pour mieux soigner : défendre la science dans un monde de doutes</w:t>
+                <w:t xml:space="preserve">Sens, représentations et engagement des formateurs face à la réforme française des études infirmières de 2009 : une étude qualitative exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Émilie Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (284-285), pp.1-2. </w:t>
+              <w:t xml:space="preserve">Revue Francophone Internationale de Recherche Infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 (1), pp.100402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.refiri.2026.100402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251638v1</w:t>
+                <w:t xml:space="preserve">hal-05573622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Intolerance of Uncertainty and Resource Consumption on Therapeutic Strategies Chosen by Physiotherapists: Virtual Patient Study</w:t>
+                <w:t xml:space="preserve">Open-label placebos for low back pain: unresolved challenges and next steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Brun</w:t>
+                <w:t xml:space="preserve">Leo Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+                <w:t xml:space="preserve">Parker Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Houtin</w:t>
+                <w:t xml:space="preserve">Charlotte Blease</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Meidinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Antunes</w:t>
+                <w:t xml:space="preserve">Cosima Locher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Rehabilitation and Assistive Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/73818⟩</w:t>
+              <w:t xml:space="preserve">Pain Management Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (10), pp.629-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17581869.2025.2539065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372273v1</w:t>
+                <w:t xml:space="preserve">hal-05293872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telehealth for the initial evaluation of musculoskeletal disorders: A qualitative study of patients, health care providers and key stakeholders in the province of Québec in Canada (Preprint)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Vincent</w:t>
+                <w:t xml:space="preserve">Pauline Lemersre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lemersre</w:t>
+                <w:t xml:space="preserve">Geneviève Ferland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Ferland</w:t>
+                <w:t xml:space="preserve">Annie Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey-Anne Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/72901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical inactivity and sedentary behaviours: screening and intervention in primary care, a prospective, multicentre, cluster-randomised, controlled, stepped-wedge study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rey</w:t>
+                <w:t xml:space="preserve">Léo Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Druart</w:t>
+                <w:t xml:space="preserve">Agnès Helme Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Debru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (1), pp.3951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12889-025-25410-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-label placebos for low back pain: unresolved challenges and next steps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Savoir pour mieux soigner : défendre la science dans un monde de doutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Druart</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain Management Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17581869.2025.2539065⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (284-285), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293872v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unaccompanied minors’ (UMs) mental health and perceptions about psychologists and psychotherapeutic care in Savoie (France): A questionnaire study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Intolerance of Uncertainty and Resource Consumption on Therapeutic Strategies Chosen by Physiotherapists: Virtual Patient Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Houtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Demazure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+                <w:t xml:space="preserve">Philippe Meidinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jimmy Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Child Psychology and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13591045251377902⟩</w:t>
+              <w:t xml:space="preserve">JMIR Rehabilitation and Assistive Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.e73818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/73818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282387v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiotherapists as first-contact practitioners for patients with low back pain in French primary care: a pragmatic cluster randomised controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unaccompanied minors’ (UMs) mental health and perceptions about psychologists and psychotherapeutic care in Savoie (France): A questionnaire study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Demazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Kechichian</w:t>
+                <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Desmeules</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-024-11814-2⟩</w:t>
+              <w:t xml:space="preserve">Clinical Child Psychology and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13591045251377902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791815v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French translation and transcultural adaptation of the shoulder pain and disability index (SPADI)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiotherapists as first-contact practitioners for patients with low back pain in French primary care: a pragmatic cluster randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kechichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Desmeules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lathiere</w:t>
+                <w:t xml:space="preserve">Hugo Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie Chantriaux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musculoskeletal Science and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.MSKSP.2024.103209⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.1427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-024-11814-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791809v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de tâches entre médecin généraliste et kinésithérapeute pour la prise en charge des troubles musculosquelettiques : une étude qualitative exploratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Kechichian</w:t>
+                <w:t xml:space="preserve">French translation and transcultural adaptation of the shoulder pain and disability index (SPADI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lathiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Adam</w:t>
+                <w:t xml:space="preserve">Noemie Chantriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dumas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">David Beard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Druart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (4), pp.186-192. </w:t>
+              <w:t xml:space="preserve">Musculoskeletal Science and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74, pp.103209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/med.2024.989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.MSKSP.2024.103209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791860v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-contact physiotherapists’ perceived competency in a new model of care for low back pain patients: a mixed methods study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Partage de tâches entre médecin généraliste et kinésithérapeute pour la prise en charge des troubles musculosquelettiques : une étude qualitative exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kechichian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Viain</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lathière</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sébastien Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physiotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.56-64. </w:t>
+              <w:t xml:space="preserve">Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (4), pp.186-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33393/aop.2024.3056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/med.2024.989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791795v1</w:t>
+                <w:t xml:space="preserve">hal-04791860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un siècle d’évolution de la formation des infirmiers en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Volume 10, Numéro 1, pp.35-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.8133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Cooperation between physicians and physios fosters trust you know”: a qualitative study exploring patients’ experience with first-contact physiotherapy for low back pain in French primary care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kechichian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Pommier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Lowry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Primary Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (1), pp.69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12875-024-02302-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinésithérapie effectivement basée sur le placebo : comment les recherches de ces deux champs s’alimentent</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">First-contact physiotherapists’ perceived competency in a new model of care for low back pain patients: a mixed methods study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kechichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Viain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lathière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Desmeules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2024.05.007⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physiotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33393/aop.2024.3056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791826v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DecidHealth: Psychometric validation of the IUS-12 and IUS-12-H scales on French healthcare professionals</w:t>
+                <w:t xml:space="preserve">Kinésithérapie effectivement basée sur le placebo : comment les recherches de ces deux champs s’alimentent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+                <w:t xml:space="preserve">Leo Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Houtin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Blease</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.244.0437⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (272-273), pp.14-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2024.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865342v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sur le recours aux stages de rééducation motrice chez des enfants atteints de paralysie cérébrale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DecidHealth: Psychometric validation of the IUS-12 and IUS-12-H scales on French healthcare professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Houtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Maze</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motricité Cérébrale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.MOTCER.2024.07.002⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (4), pp.437-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.244.0437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791822v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The health economic analysis of surgery versus rehabilitation in non-traumatic musculoskeletal shoulder disorders: A systematic review of trial-based studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lathiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouck Jaubert</w:t>
+                <w:t xml:space="preserve">Jeremy Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Lewis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandra David-Tchouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/02692155241300121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Covid-19 pandemic and lockdowns on the education and mental health of physiotherapy students in France: a descriptive cross-sectional study with national online survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude sur le recours aux stages de rééducation motrice chez des enfants atteints de paralysie cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/jrm.v56.18463⟩</w:t>
+              <w:t xml:space="preserve">Motricité Cérébrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.MOTCER.2024.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408218v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprofessional collaboration interventions in primary care for patients with musculoskeletal disorders: A scoping review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Kechichian</w:t>
+                <w:t xml:space="preserve">Impact of the Covid-19 pandemic and lockdowns on the education and mental health of physiotherapy students in France: a descriptive cross-sectional study with national online survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Saiydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fabeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Gabriel Lapalme</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François-Régis Sarhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interprofessional Education &amp; Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31, pp.100621. </w:t>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.jrm18463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xjep.2023.100621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2340/jrm.v56.18463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792362v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensive Multimodal Treatment for A Young Adult with Friedreich Ataxia: A Case Report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interprofessional collaboration interventions in primary care for patients with musculoskeletal disorders: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kechichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grace Battal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Jean-Gabriel Lapalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lowry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Berthe Hanna-Boutros</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Desmeules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Physiotherapy and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.16965/ijpr.2023.110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Interprofessional Education &amp; Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.100621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xjep.2023.100621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134585v1</w:t>
+                <w:t xml:space="preserve">hal-04792362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model of Triage of Serious Spinal Pathologies and Therapeutic Options Based on a Delphi Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meidinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kéchichian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (7), pp.1283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/medicina59071283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘It's not my greengrocer, it's someone from the medical profession’: A qualitative study regarding acceptability of deceptive and open‐label placebo prescribing in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leo Druart</w:t>
+                <w:t xml:space="preserve">Intensive Multimodal Treatment for A Young Adult with Friedreich Ataxia: A Case Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Battal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriana Vauthrin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Blease</w:t>
+                <w:t xml:space="preserve">Berthe Hanna-Boutros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (2), pp.273-290. </w:t>
+              <w:t xml:space="preserve">International Journal of Physiotherapy and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.4508-4516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjhp.12624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.16965/ijpr.2023.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774306v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopérations entre professionnels de santé en soins primaires pour la prise en charge des troubles musculosquelettiques une revue narrative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Kechichian</w:t>
+                <w:t xml:space="preserve">‘It's not my greengrocer, it's someone from the medical profession’: A qualitative study regarding acceptability of deceptive and open‐label placebo prescribing in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Imbert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Oriana Vauthrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosima Locher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Blease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Vol. 35 (3), pp.271-284. </w:t>
+              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (2), pp.273-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.233.0271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjhp.12624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247377v1</w:t>
+                <w:t xml:space="preserve">hal-03774306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using contextual factors to elicit placebo and nocebo effects: An online survey of healthcare providers’ practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leo Druart</w:t>
+                <w:t xml:space="preserve">Coopérations entre professionnels de santé en soins primaires pour la prise en charge des troubles musculosquelettiques une revue narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kechichian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bailly-Basin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florian Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0291079⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 35 (3), pp.271-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.233.0271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408217v1</w:t>
+                <w:t xml:space="preserve">hal-04247377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">If only they knew! A non-inferiority randomized controlled trial comparing deceptive and open-label placebo in healthy individuals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using contextual factors to elicit placebo and nocebo effects: An online survey of healthcare providers’ practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bailly-Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Druart</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Giacomo Rossettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Blease</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejp.2204⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (9), pp.e0291079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0291079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287501v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprofessional collaboration interventions in primary care for patients with musculoskeletal disorders: A scoping review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">If only they knew! A non-inferiority randomized controlled trial comparing deceptive and open-label placebo in healthy individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saraeve Graham Longsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Locher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Blease</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interprofessional Education &amp; Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xjep.2023.100621⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejp.2204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144299v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intolerance of Uncertainty and Attitudes towards Vaccination Impact Vaccinal Decision While Perceived Uncertainty Does Not</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interprofessional collaboration interventions in primary care for patients with musculoskeletal disorders: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kechichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Lapalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lowry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Desmeules</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines10101742⟩</w:t>
+              <w:t xml:space="preserve">Journal of Interprofessional Education &amp; Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.100621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xjep.2023.100621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03843498v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Unaccompanied refugee minors’ perception of mental health services and professionals: a systematic review of qualitative studies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intolerance of Uncertainty and Attitudes towards Vaccination Impact Vaccinal Decision While Perceived Uncertainty Does Not</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Houtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child and Adolescent Mental Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.1742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines10101742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/camh.12486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03536029v1</w:t>
+                <w:t xml:space="preserve">halshs-03843498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: A scoping review of the 21st‐century literature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review: Unaccompanied refugee minors’ perception of mental health services and professionals: a systematic review of qualitative studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Demazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Child and Adolescent Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (3), pp.268-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/camh.12486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jep.13756⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04329293v1</w:t>
+                <w:t xml:space="preserve">hal-03536029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Stress Levels and Trust toward the Government Are Associated with More Positive Attitudes toward COVID-19 Vaccines among French Students: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Houtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Akinyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (9), pp.1377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/vaccines10091377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer la transition au sein des CRCM : analyse des besoins des patients et de leurs parents lors de l’arrivée en service adulte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+                <w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: A scoping review of the 21st‐century literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Houtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.01.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (3), pp.539-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jep.13756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681104v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: A scoping review of the 21st-century literature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Monvoisin</w:t>
+                <w:t xml:space="preserve">Comment améliorer la transition au sein des CRCM : analyse des besoins des patients et de leurs parents lors de l’arrivée en service adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vion Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perceval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buscarlet-Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jep.13756⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.132-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03843525v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Study for the Development of an Automatic Evaluation Tool of the Idiopathic Scoliosis Based on a 3D Point Cloud Captured by a Depth Camera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thomann</w:t>
+                <w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: A scoping review of the 21st-century literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Houtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling, measurement and control C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/mmc_c.831-406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jep.13756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102534v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03843525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability of a task sharing and shifting model between family physicians and physiotherapists in French multidisciplinary primary healthcare centres: a cross-sectional survey</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preliminary Study for the Development of an Automatic Evaluation Tool of the Idiopathic Scoliosis Based on a 3D Point Cloud Captured by a Depth Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Calla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tomaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Villi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Medicine and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/fmch-2022-001644⟩</w:t>
+              <w:t xml:space="preserve">Modelling, measurement and control C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 83 (1-4), pp.33-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/mmc_c.831-406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701844v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rappelons-nous que comme le grand chêne, nous avons commencé par être des glands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Acceptability of a task sharing and shifting model between family physicians and physiotherapists in French multidisciplinary primary healthcare centres: a cross-sectional survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kechichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Desmeules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Family Medicine and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.e001644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/fmch-2022-001644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2021.04.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03536006v1</w:t>
+                <w:t xml:space="preserve">hal-03701844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A program centered on smart electrically assisted bicycle outings for rehabilitation after breast cancer: A pilot study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rappelons-nous que comme le grand chêne, nous avons commencé par être des glands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103758⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (242), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2021.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695007v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothing the transition of adolescents with CF from pediatric to adult care: Pre-transfer needs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A program centered on smart electrically assisted bicycle outings for rehabilitation after breast cancer: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rey-Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Gauchet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2021.03.008⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100, pp.103758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695145v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a smart electrically assisted bicycle (VELIS) in the health field -Proof of concept</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Smoothing the transition of adolescents with CF from pediatric to adult care: Pre-transfer needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vion Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perceval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buscarlet-Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2020.04.004⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (4), pp.257-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2021.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356927v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement, validation et fiabilité d’un questionnaire pour l’évaluation du recours aux thérapeutes alternatifs : QuERTA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of a smart electrically assisted bicycle (VELIS) in the health field -Proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rey-Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albin Guillaud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jl Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.196.0817⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.125-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2020.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695148v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête nationale sur l’exercice salarié de la kinésithérapie en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’intégration d’un institut de formation en kinésithérapie à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2019.11.007⟩</w:t>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2020.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536016v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can an Open-Label Placebo Be as Effective as a Deceptive Placebo? Methodological Considerations of a Study Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saraeve Graham Longsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (1), pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/medicines7010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration d’un institut de formation en kinésithérapie à l’université</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Enquête nationale sur l’exercice salarié de la kinésithérapie en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2020.01.007⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.3 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2019.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465934v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does dissatisfaction with physicians lead patients to alternative practitioners?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Allenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complementary Therapies in Clinical Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.101109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ctcp.2020.101109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological Considerations to Investigate Dosage Parameters of Intensive Upper Limb Rehabilitation in Children with Unilateral Spastic Cerebral Palsy: A Scoping Review of RCTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement, validation et fiabilité d’un questionnaire pour l’évaluation du recours aux thérapeutes alternatifs : QuERTA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Darbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Ravault</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Riboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Allenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neurorehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (5), pp.309-320. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol. 31 (6), pp.817-826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17518423.2019.1687599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.196.0817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889431v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères de qualité pour la transition dans la mucoviscidose en France.</w:t>
+                <w:t xml:space="preserve">Methodological Considerations to Investigate Dosage Parameters of Intensive Upper Limb Rehabilitation in Children with Unilateral Spastic Cerebral Palsy: A Scoping Review of RCTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Vion-Génovèse</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lucas Ravault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Darbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2019.01.008⟩</w:t>
+              <w:t xml:space="preserve">Developmental Neurorehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (5), pp.309-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17518423.2019.1687599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998134v1</w:t>
+                <w:t xml:space="preserve">hal-02889431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive factors of complementary and alternative medicine use in the general population in Europe: A systematic review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Critères de qualité pour la transition dans la mucoviscidose en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vion-Génovèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perceval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Buscarle-Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complementary Therapies in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ctim.2018.12.014⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (5), pp.565-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2019.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007394v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The I-CAM-FR: A French Translation and Cross-Cultural Adaptation of the I-CAM-Q</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Predictive factors of complementary and alternative medicine use in the general population in Europe: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Darbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Allenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Complementary Therapies in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42, pp.347-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ctim.2018.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/medicines5030072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02008753v1</w:t>
+                <w:t xml:space="preserve">hal-02007394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of diagnosis and clinical efficacy of visceral osteopathy: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Darbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Complementary and Alternative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12906-018-2098-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Robotics and Virtual Reality Add Real Progress to Mirror Therapy Rehabilitation? A Scoping Review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The I-CAM-FR: A French Translation and Cross-Cultural Adaptation of the I-CAM-Q</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rehabilitation Research and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (3), pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicines5030072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2018/6412318⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02008751v1</w:t>
+                <w:t xml:space="preserve">hal-02008753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une opération à cœur ouvert sous acupuncture ? Décryptage d’une émission diffusée sur France 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Do Robotics and Virtual Reality Add Real Progress to Mirror Therapy Rehabilitation? A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Darbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.185.0455⟩</w:t>
+              <w:t xml:space="preserve">Rehabilitation Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/6412318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917124v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with difference: a scoping review of psychotherapeutic interventions with unaccompanied refugee minors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Demazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (4), pp.447-466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00787-017-1083-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the Editor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une opération à cœur ouvert sous acupuncture ? Décryptage d’une émission diffusée sur France 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Darbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albin Guillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manual Therapy, Posturology &amp; Rehabilitation Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (4), pp.455-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.185.0455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008763v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Diagnosis and Clinical Efficacy of Cranial Osteopathy: A Systematic Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Letter to the Editor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Guillaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Manual Therapy, Posturology &amp; Rehabilitation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695176v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Diagnosis and Clinical Efficacy of Cranial Osteopathy: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Darbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11 (12), pp.e0167823</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 11 (12), pp.e0167823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008764v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrutement en médecine, Staps, Bio ? Quelles répercussions sur le niveau des étudiants kinésithérapeutes à Grenoble ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reliability of Diagnosis and Clinical Efficacy of Cranial Osteopathy: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Darbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (135), pp.55-60</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (12), pp.e0167823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008767v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’un livret d’auto-gestion de la spasticité après lésion médullaire – étude de satisfaction par questionnaire</w:t>
+                <w:t xml:space="preserve">Recrutement en médecine, Staps, Bio ? Quelles répercussions sur le niveau des étudiants kinésithérapeutes à Grenoble ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Duclos</w:t>
+                <w:t xml:space="preserve">Sandrine Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Devincre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 13 (134), pp.40-41</w:t>
+              <w:t xml:space="preserve">, 2013, 13 (135), pp.55-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008766v1</w:t>
+                <w:t xml:space="preserve">hal-02008767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la densité d’une mousse sur les stratégies de la cheville et du genou lors de l’équilibre debout unipodal : analyse par système vidéo bidimensionnel</w:t>
+                <w:t xml:space="preserve">Construction d’un livret d’auto-gestion de la spasticité après lésion médullaire – étude de satisfaction par questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Violette Bruyneel</w:t>
+                <w:t xml:space="preserve">Noémie Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc David Boussion</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Noémie Devincre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (123), pp.41-47</w:t>
+              <w:t xml:space="preserve">, 2013, 13 (134), pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008772v1</w:t>
+                <w:t xml:space="preserve">hal-02008766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rétropulsion des personnes âgées est-elle un facteur prédictif de chute ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la densité d’une mousse sur les stratégies de la cheville et du genou lors de l’équilibre debout unipodal : analyse par système vidéo bidimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Violette Bruyneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Côte-Rey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Luc David Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Richaud</w:t>
+                <w:t xml:space="preserve">Jacques Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (126), pp.48-53</w:t>
+              <w:t xml:space="preserve">, 2012, 12 (123), pp.41-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008777v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could mobilty performance measures be used to evaluate wheelchair skills?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Pradon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Zory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6959,3551 +6968,3646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervical joint position sense in rugby players versus non-rugby players</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La rétropulsion des personnes âgées est-elle un facteur prédictif de chute ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Côte-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+                <w:t xml:space="preserve">Cécile Richaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (126), pp.48-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695192v1</w:t>
+                <w:t xml:space="preserve">hal-02008777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular and neck somatosensory weighting changes with trunk extensor muscle fatigue during quiet standing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cervical joint position sense in rugby players versus non-rugby players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Anxionnaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 202 (1), pp.253-259. </w:t>
+              <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (2), pp.66-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-009-2122-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ptsp.2010.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695226v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Vision and Tactile Stimulation of the Neck on Postural Control During Unperturbed Stance and Cervical Joint Position Sense in Young Asymptomatic Adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Vestibular and neck somatosensory weighting changes with trunk extensor muscle fatigue during quiet standing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3181e6cd22⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 202 (1), pp.253-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-009-2122-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695183v1</w:t>
+                <w:t xml:space="preserve">hal-03695226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Cervical Joint Position Sense Following Muscular Fatigue in Humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effects of Vision and Tactile Stimulation of the Neck on Postural Control During Unperturbed Stance and Cervical Joint Position Sense in Young Asymptomatic Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 35 (3), pp.294-297. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3181b0c889⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 35 (17), pp.1589-1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3181e6cd22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695214v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test–retest reliability of centre of foot pressure measures to assess postural control during unperturbed stance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Degradation of Cervical Joint Position Sense Following Muscular Fatigue in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (3), pp.294-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3181b0c889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2008.08.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03695287v1</w:t>
+                <w:t xml:space="preserve">hal-03695214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Mirror Feedback on Upright Stance Control in Elderly Transfemoral Amputees</w:t>
+                <w:t xml:space="preserve">Effects of neuromuscular electrical stimulation on the range of motion recovery in hand proximal interphalangeal sprain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Hlavackova</w:t>
+                <w:t xml:space="preserve">Matthieu Boisgontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fristios</w:t>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Cuisinier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Janura</w:t>
+                <w:t xml:space="preserve">Maxence Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2009.05.016⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (3-4), pp.192-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2008.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695229v1</w:t>
+                <w:t xml:space="preserve">hal-00412991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test-retest reliability of cervicocephalic relocation test to neutral head position</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Effect of Free Fly Expertise on Cervical Joint Position Sense: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593980701884824⟩</w:t>
+              <w:t xml:space="preserve">Research in Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (1), pp.28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15438620802678446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695289v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of neuromuscular electrical stimulation on the range of motion recovery in hand proximal interphalangeal sprain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Test-retest reliability of cervicocephalic relocation test to neutral head position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxence Emprin</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Virone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2008.09.001⟩</w:t>
+              <w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (5), pp.380-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593980701884824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412991v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Free Fly Expertise on Cervical Joint Position Sense: A Pilot Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effects of Mirror Feedback on Upright Stance Control in Elderly Transfemoral Amputees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Hlavackova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fristios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Janura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 17 (1), pp.28-34. </w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (11), pp.1960-1963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15438620802678446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2009.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695264v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental neck muscle pain impairs standing balance in humans.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Test–retest reliability of centre of foot pressure measures to assess postural control during unperturbed stance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 192 (4), pp.723-9. </w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (2), pp.276-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-008-1639-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2008.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380452v1</w:t>
+                <w:t xml:space="preserve">hal-03695287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural adaptation to unilateral hip muscle fatigue during human bipedal standing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Experimental neck muscle pain impairs standing balance in humans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (1), pp.122-125. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 192 (4), pp.723-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2009.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-008-1639-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03695239v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential postural effects of plantar-flexor muscles fatigue under normal, altered and improved vestibular and neck somatosensory conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Postural adaptation to unilateral hip muscle fatigue during human bipedal standing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sporbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.1-31. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (1), pp.122-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-008-1500-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2009.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00304351v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A WIRELESS EMBEDDED TONGUE TACTILE BIOFEEDBACK SYSTEM FOR BALANCE CONTROL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Differential postural effects of plantar-flexor muscles fatigue under normal, altered and improved vestibular and neck somatosensory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pervasive and Mobile Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmcj.2008.04.001⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-008-1500-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278348v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAN A PLANTAR PRESSURE-BASED TONGUE-PLACED ELECTROTACTILE BIOFEEDBACK IMPROVE POSTURAL CONTROL UNDER ALTERED VESTIBULAR AND NECK PROPRIOCEPTIVE CONDITIONS?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">A WIRELESS EMBEDDED TONGUE TACTILE BIOFEEDBACK SYSTEM FOR BALANCE CONTROL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, </w:t>
+              <w:t xml:space="preserve">Pervasive and Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, in press. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2008.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pmcj.2008.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286015v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervical joint position sense is impaired in older adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">CAN A PLANTAR PRESSURE-BASED TONGUE-PLACED ELECTROTACTILE BIOFEEDBACK IMPROVE POSTURAL CONTROL UNDER ALTERED VESTIBULAR AND NECK PROPRIOCEPTIVE CONDITIONS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF03324868⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2008.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695282v1</w:t>
+                <w:t xml:space="preserve">hal-00286015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of an electro-tactile vestibular substitution system in improving upright postural control in unilateral vestibular-defective patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Postural destabilization induced by trunk extensor muscles fatigue is suppressed by use of a plantar pressure-based electro-tactile biofeedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (1), pp.119-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-008-0768-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2008.05.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03695300v1</w:t>
+                <w:t xml:space="preserve">hal-03695312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural destabilization induced by trunk extensor muscles fatigue is suppressed by use of a plantar pressure-based electro-tactile biofeedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of an electro-tactile vestibular substitution system in improving upright postural control in unilateral vestibular-defective patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 104 (1), pp.119-125. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (4), pp.711-715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-008-0768-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2008.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695312v1</w:t>
+                <w:t xml:space="preserve">hal-03695300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory supplementation system based on electrotactile tongue biofeedback of head position for balance control.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Cervical joint position sense is impaired in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (4), pp.355-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03324868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2007.11.049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00245700v1</w:t>
+                <w:t xml:space="preserve">hal-03695282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Effects of the Scaled Display of Visual Foot Center of Pressure Feedback Under Different Somatosensory Conditions at the Foot and the Ankle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Sensory supplementation system based on electrotactile tongue biofeedback of head position for balance control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 89 (10), pp.2034-2036. </w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 431 (3), pp.206-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2008.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2007.11.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695278v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00245700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Scale Display of Visual Feedback on Postural Control During Quiet Standing in Healthy Elderly Subjects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Postural Effects of the Scaled Display of Visual Foot Center of Pressure Feedback Under Different Somatosensory Conditions at the Foot and the Ankle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 89 (9), pp.1772-1774. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2008.02.024⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 89 (10), pp.2034-2036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2008.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695291v1</w:t>
+                <w:t xml:space="preserve">hal-03695278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural destabilization induced by trunk extensor muscles fatigue is suppressed by use of a plantar pressure-based electro-tactile biofeedback.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbeitsphysiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-008-0768-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervicocephalic Relocation Test to the Neutral Head Position: Assessment in Bilateral Labyrinthine-Defective and Chronic, Nontraumatic Neck Pain Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Effects of Scale Display of Visual Feedback on Postural Control During Quiet Standing in Healthy Elderly Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Pavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 89 (12), pp.2375-2378. </w:t>
+              <w:t xml:space="preserve">, 2008, 89 (9), pp.1772-1774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2008.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2008.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695267v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Plantar-pressure Based Tongue-placed Tactile Biofeedback System for Balance Improvement.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Cervicocephalic Relocation Test to the Neutral Head Position: Assessment in Bilateral Labyrinthine-Defective and Chronic, Nontraumatic Neck Pain Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pavan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255840701480113⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 89 (12), pp.2375-2378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2008.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170016v1</w:t>
+                <w:t xml:space="preserve">hal-03695267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-weighting of somatosensory inputs from the foot and the ankle for controlling posture during quiet standing following trunk extensor muscles fatigue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 183 (3), pp.323-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-007-1047-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-individual variability in sensory weighting of a plantar pressure-based, tongue-placed tactile biofeedback for controlling posture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 431, pp.173 - 177. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2007.03.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure sensor-based tongue-placed electrotactile biofeedback for balance improvement--biomedical application to prevent pressure sores formation and falls.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">A Plantar-pressure Based Tongue-placed Tactile Biofeedback System for Balance Improvement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2007, pp.6114-7. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Supplement 1, pp.63-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255840701480113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006377v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a plantar pressure-based, tongue-placed tactile biofeedback modifies postural control mechanisms during quiet standing.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Pressure sensor-based tongue-placed electrotactile biofeedback for balance improvement--biomedical application to prevent pressure sores formation and falls.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-007-0953-9⟩</w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007, pp.6114-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172908v1</w:t>
+                <w:t xml:space="preserve">hal-01006377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-individual variability in sensory weighting of a plantar pressure-based, tongue-placed tactile biofeedback for controlling posture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">How a plantar pressure-based, tongue-placed tactile biofeedback modifies postural control mechanisms during quiet standing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2007.03.076⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 181 (4), pp.547-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-007-0953-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695333v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervicocephalic relocation test: a study of performance stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Inter-individual variability in sensory weighting of a plantar pressure-based, tongue-placed tactile biofeedback for controlling posture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lara Lachens</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boisgontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 421 (2), pp.173-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2007.03.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278249v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cervicocephalic relocation test: a study of performance stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Virone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Caillat-Miousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Lachens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 49 (9), pp.647-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Postural control during quiet standing following cervical muscular fatigue: effects of changes in sensory inputs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 378 (3), pp.135-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neulet.2004.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10513,1899 +10617,1899 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'universitarisation des formations infirmières : une analyse de la professionnalisation des formateurs à travers les niveaux micro, méso et macro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International Francophone de Pédagogie des Sciences de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Internationale Francophone d'Education Médicale (SIFEM), May 2025, Orléans, France. pp.S40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/pmed/2025006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05205524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'universitarisation de la formation infirmière en France : un défi ou une opportunité pour ses acteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NURSING EDUCATION FOR A SUSTAINABLE FUTURE: FINE 2024 - Challenges and Opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the European Federation of Educators in Nursing Science (FINE), Mar 2024, Barcelona, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi dynamique de la courbure de la colonne vertébrale : cas de la détection de la scoliose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Villi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S.mart, 18ème Colloque National</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-Le-Rouet, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of new technologies for pathologies assessment and education of future health professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Villi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Loras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Care Systems Engineering conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluriprofessionnalité : enseignement et recherche publique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">AUGMENTED REALITY APPLICATION FOR PULMONARY AUSCULTATION LEARNING AID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Hireche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio-Camilo Medina-Galvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Rusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Policard</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.697-706, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2023.70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533811v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUGMENTED REALITY APPLICATION FOR PULMONARY AUSCULTATION LEARNING AID</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pluriprofessionnalité : enseignement et recherche publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thomann</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED23</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNGE, Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/pds.2023.70⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04164065v1</w:t>
+                <w:t xml:space="preserve">hal-04533811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la Réalité augmentée pour l'enseignement de gestes de kinésithérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Hireche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyna Hireche</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sergio-Camilo Medina-Galvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-Le-Rouet, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre de deux mondes… Processus d'universitarisation des formations paramédicales : état des lieux des IFSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque du RESUP : Fin d'un monde, nouveau monde. Penser les changements des systèmes d'enseignement supérieur et de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau d’Études sur l’Enseignement Supérieur (RESUP), Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05205527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of SARS-CoV-2 outbreak and COVID-19 lockdowns on education and mental health of physiotherapy students in France: A national multicenter cross-sectional and observational survey study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Régis Sarhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Saiydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HYBRID 9th IOPTMH 2022 CONFERENCE Physiotherapy in Mental Health; What’s next?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spine pathologies detections: users’ requirements, technological development and first results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Villi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd CIRP Design Conference (CIRP Design 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Online, France. pp.209-214, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude préliminaire au développement d'un outil de dépistage automatisé de la scoliose idiopathique à l'aide d'un nuage de points en 3 dimensions obtenu par une caméra de profondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Calla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Tomazewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Villi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HANDICAP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRATH, Jun 2022, Paris, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration universitaire de la formation en soins infirmiers : quels sens pour les formateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques professionnelles - Édition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de la formation en soins infirmiers : quelles répercussions pour les formateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journées francophones de recherche en soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFRS Angers, Nov 2021, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies d'aide au dépistage des pathologies du rachis avec une Kinect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Villi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jeunes Chercheuses Jeunes Chercheurs Technologies, Insertion, Handicap, Autonomie, Vieillissement (JCJC) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of visual, audio and tongue tactile sensory substitution systems for the control of buttock pressures in seated posture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Posture Symposium, "Translation of posture mechanisms for rehabilitation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Smolenice castle, Slovakia. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving weight bearing asymmetry in unilateral lower limb amputees by use of an insole pressure sensor-based electro-tactile biofeedback system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Posture Symposium, "Translation of posture mechanisms for rehabilitation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Smolenice castle, Slovakia. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure sensor-based tongue-placed electrotactile biofeedback for balance improvement - Biomedical application to prevent pressure sores formation and falls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.6113-6116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12415,1499 +12519,1596 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards framing the practice by defining illusory techniques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La professionnalisation des formateurs en soins infirmiers à l’épreuve de l’universitarisation : une étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dumas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Physiotherapy Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.82161/h66h-4w07⟩</w:t>
+              <w:t xml:space="preserve">Congrès International francophone de pédagogie des sciences de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Orléans, France. 26, pp.S109-S154, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2025008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383144v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An update of the demography of physiotherapists practicing in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging the Gap : Integrating Placebo Research into Contemporary Physiotherapy Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Mathieu</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Blease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Physiotherapy Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference of the Society for Interdisciplinary Placebo Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cracovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383112v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap : Integrating Placebo Research into Contemporary Physiotherapy Practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards framing the practice by defining illusory techniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Druart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Blease</w:t>
+                <w:t xml:space="preserve">Pascale Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference of the Society for Interdisciplinary Placebo Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Physiotherapy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Tokyo (Japan), Japan. World Physiotherapy Congress, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.82161/h66h-4w07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05116949v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La professionnalisation des formateurs en soins infirmiers à l’épreuve de l’universitarisation : une étude qualitative</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An update of the demography of physiotherapists practicing in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Quesnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International francophone de pédagogie des sciences de la santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/pmed/2025008⟩</w:t>
+              <w:t xml:space="preserve">World Physiotherapy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Tokyo (Japan), Japan. World Physiotherapy Congress, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.82161/cegn-vb90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208236v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An update of salaried exercise of physiotherapy in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Quesnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Physiotherapy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Tokyo (Japan), Japan. World Physiotherapy Congress, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.82161/g2t7-1q69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Definition of a Common Training Framework in the European Union ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Physiotherapy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Tokyo (Japan), Japan. World Physiotherapy Congress, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.82161/5vsz-qm07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic monitoring of the curvature of the spine: case of scoliosis detection</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Just to be sure&amp;quot;: Intolerance of Uncertainty influences investigative and prescriptive behaviors of health professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Houtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JetSan, Colloque en télésanté et dispiositifs médicaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. 2023</w:t>
+              <w:t xml:space="preserve">Association for Psychological Science Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212478v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just to be sure&amp;quot;: Intolerance of Uncertainty influences investigative and prescriptive behaviors of health professionals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">état des lieux de la simulation en formation initiale et continue dans les instituts de formations en kinésithérapie en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Psychological Science Annual Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">SoFraSimS Nice 2023 : La simulation, le maillon fort !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116280v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">état des lieux de la simulation en formation initiale et continue dans les instituts de formations en kinésithérapie en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dynamic monitoring of the curvature of the spine: case of scoliosis detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Villi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoFraSimS Nice 2023 : La simulation, le maillon fort !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nice, France. </w:t>
+              <w:t xml:space="preserve">JetSan, Colloque en télésanté et dispiositifs médicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165010v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: a systematic review of the 21st century literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Akinyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Houtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Annual European Health Psychology Society Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03843560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DecidHealth Psychometric validation of the IUS-12 and IUS-12-H scales on French healthcare professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Akinyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Houtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Annual European Health Psychology Society Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03844821v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration universitaire de la formation en soins infirmiers : quels sens pour les formateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche médicale de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Grenoble (38000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Sécu, les vautours et moi: les enjeux de la protection sociale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Placebo : enquête historique et scientifique sur un mystère médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Éditions du Détour, 2017, 9791097079246</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Arènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1037515994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694990v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Sécu, les vautours et moi: les enjeux de la protection sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Détour, 2017, 9791097079246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tout ce que vous n'avez jamais voulu savoir sur le thérapies manuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13917,262 +14118,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’expérience clinique à l’expérimentation scientifique : la kinésithérapie en quête de reconnaissance académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert, expertise, expérimentation et expérience : de l’Antiquité au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEH éditions, 2025, 978-2-38612-112-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'une suppléance perceptive visuelle, auditive et tactile sur le contrôle des pressions fessières en position assise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edwige Pissaloux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie tactile et ses applications pour les handicaps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, Sciences et technologies pour le Handicap Vol. 2 N° 2, pp.229-239, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/sth.2.229-239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00433559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14182,104 +14383,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prêter main-forte à notre imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14289,283 +14490,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DecidHealth : Psychometric validation of the IUS-12 and IUS-12-H scales on French healthcare professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Akinyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Houtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04081044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do intolerance of uncertainty and resource consumption actually influence the therapeutic strategies chosen by physiotherapists?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Akinyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Houtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meidinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04313915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId360"/>
+      <w:footerReference w:type="default" r:id="rId365"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14712,51 +14913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dumas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.06.011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372273v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Houtin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meidinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Antunes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/73818" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemersre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ferland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;langer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Anne Cormier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/72901" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Druart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme Guizon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-25410-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Druart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parker Lay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Blease" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosima Locher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17581869.2025.2539065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Demazure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Dolgopoloff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591045251377902" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791815v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kechichian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desmeules" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-11814-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791809v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lathiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Chantriaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MSKSP.2024.103209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Adam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dumas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2024.989" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Viain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lathi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33393/aop.2024.3056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hecquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchetal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8133" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pommier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lowry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-024-02302-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.05.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865342v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monvoisin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.244.0437" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791822v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MOTCER.2024.07.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Jaubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lewis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra David-Tchouda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02692155241300121" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408218v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafontaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Saiydoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabeck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Sarhan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v56.18463" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Lapalme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xjep.2023.100621" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134585v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Battal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Hanna-Boutros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16965/ijpr.2023.110" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie K&#233;chichian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina59071283" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03774306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Vauthrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12624" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247377v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Imbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.233.0271" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408217v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bailly-Basin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rossettini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291079" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287501v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Druart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraeve Graham Longsworth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Locher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.2204" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843498v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10101742" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03536029v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/camh.12486" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329293v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.13756" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04531851v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10091377" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vion Genovese" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perceval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buscarlet-Jardine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843525v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102534v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Calla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomaszewski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Villi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.831-406" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701844v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/fmch-2022-001644" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2021.04.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695007v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rey-Barth" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Eychenne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rolland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103758" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.03.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356927v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rey-Barth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eychenne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rolland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pinsault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Bosson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2020.04.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Guillaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Darbois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riboud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Allenet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.196.0817" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536016v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2019.11.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465895v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines7010003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465934v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.01.007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctcp.2020.101109" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889431v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ravault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518423.2019.1687599" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998134v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vion-G&#233;nov&#232;se" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Buscarle-Jardine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.01.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007394v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctim.2018.12.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines5030072" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008750v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-018-2098-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008751v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/6412318" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917124v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Evain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lilot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.185.0455" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695172v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Gaultier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-017-1083-y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008763v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695176v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167823" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008764v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008767v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008766v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Duclos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Devincre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008772v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Bruyneel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc David Boussion" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vaillant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008777v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C&#244;te-Rey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695178v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pradon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zory" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Routhier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-0919" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695192v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Anxionnaz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2010.02.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4987XT8G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695226v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-2122-9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T6RHLLJ8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695183v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouvier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sarrazin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3181e6cd22" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695214v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3181b0c889" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695287v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2008.08.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG34QH6F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695229v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hlavackova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fristios" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cuisinier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Janura" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2009.05.016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695289v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Virone" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593980701884824" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412991v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boisgontier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Emprin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.09.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695264v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438620802678446" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380452v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1639-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695239v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sporbert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.03.004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGWJ0BFR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304351v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1500-z" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278348v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chenu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2008.04.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2008.05.018" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695282v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03324868" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695300v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2008.05.017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ6MLN79-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695312v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0768-9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245700v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.11.049" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695278v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2008.03.017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695291v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2008.02.024" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283882v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695267v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pavan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2008.06.009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170016v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701480113" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250298v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-1047-4" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155860v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.03.076" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006377v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353744" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172908v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-0953-9" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695333v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278249v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Caillat-Miousse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lachens" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250363v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.12.024" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205524v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025006" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083723v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102497v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212462v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Loras" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533811v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164065v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Hireche" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio-Camilo Medina-Galvis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rusca" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.70" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102504v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205527v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681095v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701364v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.238" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102580v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomazewski" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484134v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208221v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426740v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340748v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340753v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169999v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383144v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82161/h66h-4w07" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383112v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Quesnot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82161/cegn-vb90" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116949v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208236v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025008" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383150v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82161/g2t7-1q69" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383124v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82161/5vsz-qm07" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212478v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116280v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165010v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Provost" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843560v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844821v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208248v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694990v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008785v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251635v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433559v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.2.229-239" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245014v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081044v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313915v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hecquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchetal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2026.100402" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293872v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Druart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parker Lay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Blease" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosima Locher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17581869.2025.2539065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemersre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ferland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;langer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Anne Cormier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/72901" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381352v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Druart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme Guizon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-25410-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mathieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.06.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Houtin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meidinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Antunes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/73818" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Demazure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Dolgopoloff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591045251377902" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791815v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kechichian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desmeules" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-11814-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lathiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Chantriaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MSKSP.2024.103209" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Adam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dumas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2024.989" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hecquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8133" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791805v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pommier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lowry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-024-02302-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791795v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Viain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lathi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33393/aop.2024.3056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.05.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monvoisin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.244.0437" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820648v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Jaubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lewis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra David-Tchouda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02692155241300121" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791822v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MOTCER.2024.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafontaine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Saiydoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabeck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Sarhan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v56.18463" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Lapalme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xjep.2023.100621" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164067v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie K&#233;chichian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina59071283" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Battal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Hanna-Boutros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16965/ijpr.2023.110" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03774306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Vauthrin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12624" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247377v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Imbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.233.0271" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bailly-Basin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rossettini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291079" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287501v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Druart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraeve Graham Longsworth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Locher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.2204" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10101742" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03536029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/camh.12486" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04531851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10091377" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329293v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.13756" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681104v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vion Genovese" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perceval" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buscarlet-Jardine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843525v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102534v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Calla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomaszewski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Villi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.831-406" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701844v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/fmch-2022-001644" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536006v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2021.04.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rey-Barth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Eychenne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rolland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103758" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695145v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.03.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rey-Barth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eychenne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rolland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pinsault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Bosson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2020.04.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.01.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines7010003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536016v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2019.11.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465832v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Guillaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Allenet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctcp.2020.101109" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695148v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Darbois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riboud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.196.0817" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889431v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ravault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518423.2019.1687599" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998134v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vion-G&#233;nov&#232;se" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Buscarle-Jardine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.01.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007394v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctim.2018.12.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008750v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-018-2098-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008753v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines5030072" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008751v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/6412318" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695172v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Gaultier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-017-1083-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917124v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Evain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lilot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.185.0455" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008763v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695176v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167823" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008764v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008767v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008766v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Duclos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Devincre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008772v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Bruyneel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc David Boussion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vaillant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695178v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pradon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zory" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Routhier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-0919" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008777v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C&#244;te-Rey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695192v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Anxionnaz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2010.02.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4987XT8G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695226v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-2122-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T6RHLLJ8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695183v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouvier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sarrazin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3181e6cd22" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695214v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3181b0c889" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412991v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boisgontier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Emprin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.09.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695264v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438620802678446" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695289v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Virone" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593980701884824" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695229v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hlavackova" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fristios" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cuisinier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Janura" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2009.05.016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695287v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2008.08.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG34QH6F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380452v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1639-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695239v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sporbert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.03.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGWJ0BFR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304351v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1500-z" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278348v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chenu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2008.04.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286015v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2008.05.018" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695312v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0768-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695300v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2008.05.017" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ6MLN79-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695282v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03324868" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245700v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.11.049" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695278v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2008.03.017" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283882v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695291v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2008.02.024" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695267v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pavan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2008.06.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250298v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-1047-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155860v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.03.076" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170016v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701480113" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006377v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353744" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172908v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-0953-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695333v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278249v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Caillat-Miousse" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lachens" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250363v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.12.024" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205524v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025006" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083723v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102497v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212462v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Loras" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164065v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Hireche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio-Camilo Medina-Galvis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rusca" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.70" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533811v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102504v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205527v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681095v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701364v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.238" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102580v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomazewski" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484134v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208221v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426740v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340748v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340753v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169999v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208236v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116949v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383144v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82161/h66h-4w07" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383112v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Quesnot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82161/cegn-vb90" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383150v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82161/g2t7-1q69" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383124v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82161/5vsz-qm07" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116280v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165010v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Provost" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212478v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843560v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844821v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208248v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573690v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arenes.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694990v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008785v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251635v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433559v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.2.229-239" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245014v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081044v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313915v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>