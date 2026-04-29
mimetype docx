--- v1 (2026-04-09)
+++ v2 (2026-04-29)
@@ -204,4445 +204,4445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-label placebos for low back pain: unresolved challenges and next steps</w:t>
+                <w:t xml:space="preserve">Unaccompanied minors’ (UMs) mental health and perceptions about psychologists and psychotherapeutic care in Savoie (France): A questionnaire study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Druart</w:t>
+                <w:t xml:space="preserve">Gwladys Demazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parker Lay</w:t>
+                <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Blease</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain Management Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17581869.2025.2539065⟩</w:t>
+              <w:t xml:space="preserve">Clinical Child Psychology and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13591045251377902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293872v1</w:t>
+                <w:t xml:space="preserve">hal-05282387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telehealth for the initial evaluation of musculoskeletal disorders: A qualitative study of patients, health care providers and key stakeholders in the province of Québec in Canada (Preprint)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical inactivity and sedentary behaviours: screening and intervention in primary care, a prospective, multicentre, cluster-randomised, controlled, stepped-wedge study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Vincent</w:t>
+                <w:t xml:space="preserve">Léo Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lemersre</w:t>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Ferland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey-Anne Cormier</w:t>
+                <w:t xml:space="preserve">Romain Debru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/72901⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.3951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-025-25410-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076143v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical inactivity and sedentary behaviours: screening and intervention in primary care, a prospective, multicentre, cluster-randomised, controlled, stepped-wedge study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+                <w:t xml:space="preserve">Telehealth for the initial evaluation of musculoskeletal disorders: A qualitative study of patients, health care providers and key stakeholders in the province of Québec in Canada (Preprint)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lemersre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rey</w:t>
+                <w:t xml:space="preserve">Geneviève Ferland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Druart</w:t>
+                <w:t xml:space="preserve">Annie Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Helme Guizon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Debru</w:t>
+                <w:t xml:space="preserve">Audrey-Anne Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-025-25410-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/72901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381352v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir pour mieux soigner : défendre la science dans un monde de doutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (284-285), pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.kine.2025.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Intolerance of Uncertainty and Resource Consumption on Therapeutic Strategies Chosen by Physiotherapists: Virtual Patient Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open-label placebos for low back pain: unresolved challenges and next steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Brun</w:t>
+                <w:t xml:space="preserve">Parker Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+                <w:t xml:space="preserve">Charlotte Blease</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Houtin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Antunes</w:t>
+                <w:t xml:space="preserve">Cosima Locher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Rehabilitation and Assistive Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/73818⟩</w:t>
+              <w:t xml:space="preserve">Pain Management Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (10), pp.629-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17581869.2025.2539065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355488v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unaccompanied minors’ (UMs) mental health and perceptions about psychologists and psychotherapeutic care in Savoie (France): A questionnaire study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Intolerance of Uncertainty and Resource Consumption on Therapeutic Strategies Chosen by Physiotherapists: Virtual Patient Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Demazure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+                <w:t xml:space="preserve">Laurène Houtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
+                <w:t xml:space="preserve">Philippe Meidinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Baeyens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jimmy Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Child Psychology and Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">JMIR Rehabilitation and Assistive Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.e73818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/13591045251377902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/73818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282387v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiotherapists as first-contact practitioners for patients with low back pain in French primary care: a pragmatic cluster randomised controlled trial</w:t>
+                <w:t xml:space="preserve">The health economic analysis of surgery versus rehabilitation in non-traumatic musculoskeletal shoulder disorders: A systematic review of trial-based studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Kechichian</w:t>
+                <w:t xml:space="preserve">Thomas Lathiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Desmeules</w:t>
+                <w:t xml:space="preserve">Anouck Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Girard</w:t>
+                <w:t xml:space="preserve">Jeremy Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Terrisse</w:t>
+                <w:t xml:space="preserve">Sandra David-Tchouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vermorel</w:t>
+                <w:t xml:space="preserve">David Beard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.1427. </w:t>
+              <w:t xml:space="preserve">Clinical Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12913-024-11814-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/02692155241300121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791815v1</w:t>
+                <w:t xml:space="preserve">hal-04820648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French translation and transcultural adaptation of the shoulder pain and disability index (SPADI)</w:t>
+                <w:t xml:space="preserve">Étude sur le recours aux stages de rééducation motrice chez des enfants atteints de paralysie cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lathiere</w:t>
+                <w:t xml:space="preserve">M. Maze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie Chantriaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Beard</w:t>
+                <w:t xml:space="preserve">L. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leo Druart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musculoskeletal Science and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.MSKSP.2024.103209⟩</w:t>
+              <w:t xml:space="preserve">Motricité Cérébrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.MOTCER.2024.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791809v1</w:t>
+                <w:t xml:space="preserve">hal-04791822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de tâches entre médecin généraliste et kinésithérapeute pour la prise en charge des troubles musculosquelettiques : une étude qualitative exploratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Kechichian</w:t>
+                <w:t xml:space="preserve">Impact of the Covid-19 pandemic and lockdowns on the education and mental health of physiotherapy students in France: a descriptive cross-sectional study with national online survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Adam</w:t>
+                <w:t xml:space="preserve">Gabriel Saiydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dumas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fabeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Régis Sarhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/med.2024.989⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.jrm18463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/jrm.v56.18463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791860v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un siècle d’évolution de la formation des infirmiers en France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physiotherapists as first-contact practitioners for patients with low back pain in French primary care: a pragmatic cluster randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kechichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Desmeules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.1427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-024-11814-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.8133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04510502v1</w:t>
+                <w:t xml:space="preserve">hal-04791815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Cooperation between physicians and physios fosters trust you know”: a qualitative study exploring patients’ experience with first-contact physiotherapy for low back pain in French primary care</w:t>
+                <w:t xml:space="preserve">French translation and transcultural adaptation of the shoulder pain and disability index (SPADI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Kechichian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lowry</w:t>
+                <w:t xml:space="preserve">Thomas Lathiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Chantriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Druart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Primary Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12875-024-02302-x⟩</w:t>
+              <w:t xml:space="preserve">Musculoskeletal Science and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74, pp.103209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.MSKSP.2024.103209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791805v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-contact physiotherapists’ perceived competency in a new model of care for low back pain patients: a mixed methods study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Partage de tâches entre médecin généraliste et kinésithérapeute pour la prise en charge des troubles musculosquelettiques : une étude qualitative exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kechichian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Desmeules</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physiotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33393/aop.2024.3056⟩</w:t>
+              <w:t xml:space="preserve">Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (4), pp.186-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/med.2024.989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791795v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinésithérapie effectivement basée sur le placebo : comment les recherches de ces deux champs s’alimentent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Blease</w:t>
+                <w:t xml:space="preserve">Un siècle d’évolution de la formation des infirmiers en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2024.05.007⟩</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 10, Numéro 1, pp.35-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.8133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791826v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DecidHealth: Psychometric validation of the IUS-12 and IUS-12-H scales on French healthcare professionals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Monvoisin</w:t>
+                <w:t xml:space="preserve">“Cooperation between physicians and physios fosters trust you know”: a qualitative study exploring patients’ experience with first-contact physiotherapy for low back pain in French primary care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kechichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lowry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.244.0437⟩</w:t>
+              <w:t xml:space="preserve">BMC Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12875-024-02302-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865342v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The health economic analysis of surgery versus rehabilitation in non-traumatic musculoskeletal shoulder disorders: A systematic review of trial-based studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First-contact physiotherapists’ perceived competency in a new model of care for low back pain patients: a mixed methods study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kechichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Viain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lathière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Desmeules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02692155241300121⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physiotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33393/aop.2024.3056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820648v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sur le recours aux stages de rééducation motrice chez des enfants atteints de paralysie cérébrale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Rey</w:t>
+                <w:t xml:space="preserve">Kinésithérapie effectivement basée sur le placebo : comment les recherches de ces deux champs s’alimentent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Blease</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motricité Cérébrale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.MOTCER.2024.07.002⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (272-273), pp.14-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2024.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791822v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Covid-19 pandemic and lockdowns on the education and mental health of physiotherapy students in France: a descriptive cross-sectional study with national online survey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vallée</w:t>
+                <w:t xml:space="preserve">DecidHealth: Psychometric validation of the IUS-12 and IUS-12-H scales on French healthcare professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Houtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Fabeck</w:t>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Régis Sarhan</w:t>
+                <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 56, pp.jrm18463. </w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (4), pp.437-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2340/jrm.v56.18463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.244.0437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408218v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprofessional collaboration interventions in primary care for patients with musculoskeletal disorders: A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kechichian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Lapalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lowry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Desmeules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Interprofessional Education &amp; Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31, pp.100621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.xjep.2023.100621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792362v1</w:t>
+                <w:t xml:space="preserve">hal-04144299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model of Triage of Serious Spinal Pathologies and Therapeutic Options Based on a Delphi Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Kéchichian</w:t>
+                <w:t xml:space="preserve">Interprofessional collaboration interventions in primary care for patients with musculoskeletal disorders: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kechichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Lapalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lowry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Desmeules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/medicina59071283⟩</w:t>
+              <w:t xml:space="preserve">Journal of Interprofessional Education &amp; Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.100621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xjep.2023.100621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164067v1</w:t>
+                <w:t xml:space="preserve">hal-04792362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensive Multimodal Treatment for A Young Adult with Friedreich Ataxia: A Case Report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grace Battal</w:t>
+                <w:t xml:space="preserve">A Model of Triage of Serious Spinal Pathologies and Therapeutic Options Based on a Delphi Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meidinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kéchichian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Berthe Hanna-Boutros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Physiotherapy and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.16965/ijpr.2023.110⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (7), pp.1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina59071283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134585v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘It's not my greengrocer, it's someone from the medical profession’: A qualitative study regarding acceptability of deceptive and open‐label placebo prescribing in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oriana Vauthrin</w:t>
+                <w:t xml:space="preserve">Intensive Multimodal Treatment for A Young Adult with Friedreich Ataxia: A Case Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Battal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Blease</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthe Hanna-Boutros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjhp.12624⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Physiotherapy and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.4508-4516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16965/ijpr.2023.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774306v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopérations entre professionnels de santé en soins primaires pour la prise en charge des troubles musculosquelettiques une revue narrative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Imbert</w:t>
+                <w:t xml:space="preserve">‘It's not my greengrocer, it's someone from the medical profession’: A qualitative study regarding acceptability of deceptive and open‐label placebo prescribing in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Vauthrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosima Locher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Blease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.233.0271⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (2), pp.273-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjhp.12624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247377v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using contextual factors to elicit placebo and nocebo effects: An online survey of healthcare providers’ practice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coopérations entre professionnels de santé en soins primaires pour la prise en charge des troubles musculosquelettiques une revue narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kechichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0291079⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 35 (3), pp.271-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.233.0271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408217v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">If only they knew! A non-inferiority randomized controlled trial comparing deceptive and open-label placebo in healthy individuals</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Using contextual factors to elicit placebo and nocebo effects: An online survey of healthcare providers’ practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bailly-Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Rossettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Blease</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejp.2204⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (9), pp.e0291079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0291079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287501v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprofessional collaboration interventions in primary care for patients with musculoskeletal disorders: A scoping review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">If only they knew! A non-inferiority randomized controlled trial comparing deceptive and open-label placebo in healthy individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saraeve Graham Longsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Locher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Blease</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interprofessional Education &amp; Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xjep.2023.100621⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejp.2204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144299v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intolerance of Uncertainty and Attitudes towards Vaccination Impact Vaccinal Decision While Perceived Uncertainty Does Not</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Monvoisin</w:t>
+                <w:t xml:space="preserve">A program centered on smart electrically assisted bicycle outings for rehabilitation after breast cancer: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rey-Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines10101742⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100, pp.103758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03843498v1</w:t>
+                <w:t xml:space="preserve">hal-03695007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Unaccompanied refugee minors’ perception of mental health services and professionals: a systematic review of qualitative studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intolerance of Uncertainty and Attitudes towards Vaccination Impact Vaccinal Decision While Perceived Uncertainty Does Not</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Demazure</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurène Houtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child and Adolescent Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/camh.12486⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.1742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines10101742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536029v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03843498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Stress Levels and Trust toward the Government Are Associated with More Positive Attitudes toward COVID-19 Vaccines among French Students: A Pilot Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review: Unaccompanied refugee minors’ perception of mental health services and professionals: a systematic review of qualitative studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Demazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines10091377⟩</w:t>
+              <w:t xml:space="preserve">Child and Adolescent Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (3), pp.268-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/camh.12486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531851v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: A scoping review of the 21st‐century literature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">High Stress Levels and Trust toward the Government Are Associated with More Positive Attitudes toward COVID-19 Vaccines among French Students: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Houtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Akinyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Monvoisin</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jep.13756⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines10091377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329293v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer la transition au sein des CRCM : analyse des besoins des patients et de leurs parents lors de l’arrivée en service adulte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+                <w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: A scoping review of the 21st‐century literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Houtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.01.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (3), pp.539-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jep.13756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681104v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: A scoping review of the 21st-century literature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Monvoisin</w:t>
+                <w:t xml:space="preserve">Comment améliorer la transition au sein des CRCM : analyse des besoins des patients et de leurs parents lors de l’arrivée en service adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vion Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perceval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buscarlet-Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jep.13756⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.132-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03843525v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Study for the Development of an Automatic Evaluation Tool of the Idiopathic Scoliosis Based on a 3D Point Cloud Captured by a Depth Camera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thomann</w:t>
+                <w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: A scoping review of the 21st-century literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Houtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling, measurement and control C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/mmc_c.831-406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jep.13756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102534v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03843525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability of a task sharing and shifting model between family physicians and physiotherapists in French multidisciplinary primary healthcare centres: a cross-sectional survey</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preliminary Study for the Development of an Automatic Evaluation Tool of the Idiopathic Scoliosis Based on a 3D Point Cloud Captured by a Depth Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Calla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tomaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Villi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Medicine and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/fmch-2022-001644⟩</w:t>
+              <w:t xml:space="preserve">Modelling, measurement and control C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 83 (1-4), pp.33-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/mmc_c.831-406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701844v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rappelons-nous que comme le grand chêne, nous avons commencé par être des glands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acceptability of a task sharing and shifting model between family physicians and physiotherapists in French multidisciplinary primary healthcare centres: a cross-sectional survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kechichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Desmeules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2021.04.002⟩</w:t>
+              <w:t xml:space="preserve">Family Medicine and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.e001644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/fmch-2022-001644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536006v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A program centered on smart electrically assisted bicycle outings for rehabilitation after breast cancer: A pilot study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rappelons-nous que comme le grand chêne, nous avons commencé par être des glands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 100, pp.103758. </w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (242), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2021.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695007v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoothing the transition of adolescents with CF from pediatric to adult care: Pre-transfer needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vion Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perceval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buscarlet-Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (4), pp.257-263. </w:t>
@@ -4888,103 +4888,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can an Open-Label Placebo Be as Effective as a Deceptive Placebo? Methodological Considerations of a Study Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saraeve Graham Longsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (1), pp.3. </w:t>
@@ -5243,51 +5243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Darbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Riboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Allenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5455,51 +5455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères de qualité pour la transition dans la mucoviscidose en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vion-Génovèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perceval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Buscarle-Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5719,51 +5719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Darbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5810,51 +5810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The I-CAM-FR: A French Translation and Cross-Cultural Adaptation of the I-CAM-Q</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6005,51 +6005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with difference: a scoping review of psychotherapeutic interventions with unaccompanied refugee minors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Demazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6252,51 +6252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter to the Editor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Guillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6360,51 +6360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Darbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6477,51 +6477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Darbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6743,1133 +6743,1133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la densité d’une mousse sur les stratégies de la cheville et du genou lors de l’équilibre debout unipodal : analyse par système vidéo bidimensionnel</w:t>
+                <w:t xml:space="preserve">La rétropulsion des personnes âgées est-elle un facteur prédictif de chute ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Violette Bruyneel</w:t>
+                <w:t xml:space="preserve">Camille Côte-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc David Boussion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Vaillant</w:t>
+                <w:t xml:space="preserve">Cécile Richaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (123), pp.41-47</w:t>
+              <w:t xml:space="preserve">, 2012, 12 (126), pp.48-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008772v1</w:t>
+                <w:t xml:space="preserve">hal-02008777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could mobilty performance measures be used to evaluate wheelchair skills?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Pradon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Pradon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+                <w:t xml:space="preserve">R Zory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Routhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (3), pp.276-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2340/16501977-0919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rétropulsion des personnes âgées est-elle un facteur prédictif de chute ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la densité d’une mousse sur les stratégies de la cheville et du genou lors de l’équilibre debout unipodal : analyse par système vidéo bidimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Violette Bruyneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Côte-Rey</w:t>
+                <w:t xml:space="preserve">Luc David Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Richaud</w:t>
+                <w:t xml:space="preserve">Jacques Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (126), pp.48-53</w:t>
+              <w:t xml:space="preserve">, 2012, 12 (123), pp.41-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008777v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervical joint position sense in rugby players versus non-rugby players</w:t>
+                <w:t xml:space="preserve">Degradation of Cervical Joint Position Sense Following Muscular Fatigue in Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ptsp.2010.02.004⟩</w:t>
+              <w:t xml:space="preserve">Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (3), pp.294-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3181b0c889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695192v1</w:t>
+                <w:t xml:space="preserve">hal-03695214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular and neck somatosensory weighting changes with trunk extensor muscle fatigue during quiet standing</w:t>
+                <w:t xml:space="preserve">Cervical joint position sense in rugby players versus non-rugby players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Anxionnaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (2), pp.66-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ptsp.2010.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-009-2122-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695226v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Vision and Tactile Stimulation of the Neck on Postural Control During Unperturbed Stance and Cervical Joint Position Sense in Young Asymptomatic Adults</w:t>
+                <w:t xml:space="preserve">Vestibular and neck somatosensory weighting changes with trunk extensor muscle fatigue during quiet standing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3181e6cd22⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 202 (1), pp.253-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-009-2122-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695183v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Cervical Joint Position Sense Following Muscular Fatigue in Humans</w:t>
+                <w:t xml:space="preserve">Effects of Vision and Tactile Stimulation of the Neck on Postural Control During Unperturbed Stance and Cervical Joint Position Sense in Young Asymptomatic Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 35 (3), pp.294-297. </w:t>
+              <w:t xml:space="preserve">, 2010, 35 (17), pp.1589-1594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3181b0c889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3181e6cd22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695214v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of neuromuscular electrical stimulation on the range of motion recovery in hand proximal interphalangeal sprain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test-retest reliability of cervicocephalic relocation test to neutral head position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Boisgontier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxence Emprin</w:t>
+                <w:t xml:space="preserve">Gilles Virone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2008.09.001⟩</w:t>
+              <w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (5), pp.380-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593980701884824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412991v1</w:t>
+                <w:t xml:space="preserve">hal-03695289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Free Fly Expertise on Cervical Joint Position Sense: A Pilot Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of neuromuscular electrical stimulation on the range of motion recovery in hand proximal interphalangeal sprain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boisgontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Emprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15438620802678446⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (3-4), pp.192-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2008.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695264v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test-retest reliability of cervicocephalic relocation test to neutral head position</w:t>
+                <w:t xml:space="preserve">The Effect of Free Fly Expertise on Cervical Joint Position Sense: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 24 (5), pp.380-391. </w:t>
+              <w:t xml:space="preserve">Research in Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (1), pp.28-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593980701884824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15438620802678446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695289v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Mirror Feedback on Upright Stance Control in Elderly Transfemoral Amputees</w:t>
               </w:r>
@@ -8002,51 +8002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test–retest reliability of centre of foot pressure measures to assess postural control during unperturbed stance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (2), pp.276-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8092,51 +8092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental neck muscle pain impairs standing balance in humans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8183,51 +8183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural adaptation to unilateral hip muscle fatigue during human bipedal standing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sporbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8293,1367 +8293,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential postural effects of plantar-flexor muscles fatigue under normal, altered and improved vestibular and neck somatosensory conditions</w:t>
+                <w:t xml:space="preserve">Cervicocephalic Relocation Test to the Neutral Head Position: Assessment in Bilateral Labyrinthine-Defective and Chronic, Nontraumatic Neck Pain Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-008-1500-z⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 89 (12), pp.2375-2378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2008.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00304351v1</w:t>
+                <w:t xml:space="preserve">hal-03695267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A WIRELESS EMBEDDED TONGUE TACTILE BIOFEEDBACK SYSTEM FOR BALANCE CONTROL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Differential postural effects of plantar-flexor muscles fatigue under normal, altered and improved vestibular and neck somatosensory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pervasive and Mobile Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pmcj.2008.04.001⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-008-1500-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278348v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAN A PLANTAR PRESSURE-BASED TONGUE-PLACED ELECTROTACTILE BIOFEEDBACK IMPROVE POSTURAL CONTROL UNDER ALTERED VESTIBULAR AND NECK PROPRIOCEPTIVE CONDITIONS?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">A WIRELESS EMBEDDED TONGUE TACTILE BIOFEEDBACK SYSTEM FOR BALANCE CONTROL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, </w:t>
+              <w:t xml:space="preserve">Pervasive and Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, in press. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2008.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pmcj.2008.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286015v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural destabilization induced by trunk extensor muscles fatigue is suppressed by use of a plantar pressure-based electro-tactile biofeedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">CAN A PLANTAR PRESSURE-BASED TONGUE-PLACED ELECTROTACTILE BIOFEEDBACK IMPROVE POSTURAL CONTROL UNDER ALTERED VESTIBULAR AND NECK PROPRIOCEPTIVE CONDITIONS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-008-0768-9⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2008.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695312v1</w:t>
+                <w:t xml:space="preserve">hal-00286015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of an electro-tactile vestibular substitution system in improving upright postural control in unilateral vestibular-defective patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Postural destabilization induced by trunk extensor muscles fatigue is suppressed by use of a plantar pressure-based electro-tactile biofeedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (1), pp.119-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-008-0768-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2008.05.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03695300v1</w:t>
+                <w:t xml:space="preserve">hal-03695312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervical joint position sense is impaired in older adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of an electro-tactile vestibular substitution system in improving upright postural control in unilateral vestibular-defective patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20 (4), pp.355-358. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (4), pp.711-715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF03324868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2008.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695282v1</w:t>
+                <w:t xml:space="preserve">hal-03695300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory supplementation system based on electrotactile tongue biofeedback of head position for balance control.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Cervical joint position sense is impaired in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (4), pp.355-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03324868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2007.11.049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00245700v1</w:t>
+                <w:t xml:space="preserve">hal-03695282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Effects of the Scaled Display of Visual Foot Center of Pressure Feedback Under Different Somatosensory Conditions at the Foot and the Ankle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Sensory supplementation system based on electrotactile tongue biofeedback of head position for balance control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 89 (10), pp.2034-2036. </w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 431 (3), pp.206-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2008.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2007.11.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695278v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00245700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural destabilization induced by trunk extensor muscles fatigue is suppressed by use of a plantar pressure-based electro-tactile biofeedback.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Postural Effects of the Scaled Display of Visual Foot Center of Pressure Feedback Under Different Somatosensory Conditions at the Foot and the Ankle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arbeitsphysiologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-008-0768-9⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 89 (10), pp.2034-2036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2008.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283882v1</w:t>
+                <w:t xml:space="preserve">hal-03695278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Scale Display of Visual Feedback on Postural Control During Quiet Standing in Healthy Elderly Subjects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postural destabilization induced by trunk extensor muscles fatigue is suppressed by use of a plantar pressure-based electro-tactile biofeedback.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2008.02.024⟩</w:t>
+              <w:t xml:space="preserve">Arbeitsphysiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-008-0768-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695291v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervicocephalic Relocation Test to the Neutral Head Position: Assessment in Bilateral Labyrinthine-Defective and Chronic, Nontraumatic Neck Pain Patients</w:t>
+                <w:t xml:space="preserve">The Effects of Scale Display of Visual Feedback on Postural Control During Quiet Standing in Healthy Elderly Subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Pavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 89 (12), pp.2375-2378. </w:t>
+              <w:t xml:space="preserve">, 2008, 89 (9), pp.1772-1774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2008.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2008.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695267v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-weighting of somatosensory inputs from the foot and the ankle for controlling posture during quiet standing following trunk extensor muscles fatigue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9700,103 +9700,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-individual variability in sensory weighting of a plantar pressure-based, tongue-placed tactile biofeedback for controlling posture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 431, pp.173 - 177. </w:t>
@@ -9834,103 +9834,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Plantar-pressure Based Tongue-placed Tactile Biofeedback System for Balance Improvement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Supplement 1, pp.63-64. </w:t>
@@ -9968,103 +9968,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure sensor-based tongue-placed electrotactile biofeedback for balance improvement--biomedical application to prevent pressure sores formation and falls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007, pp.6114-7. </w:t>
@@ -10102,103 +10102,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a plantar pressure-based, tongue-placed tactile biofeedback modifies postural control mechanisms during quiet standing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 181 (4), pp.547-54. </w:t>
@@ -10236,103 +10236,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-individual variability in sensory weighting of a plantar pressure-based, tongue-placed tactile biofeedback for controlling posture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 421 (2), pp.173-177. </w:t>
@@ -10383,64 +10383,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervicocephalic relocation test: a study of performance stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Virone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Caillat-Miousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10495,77 +10495,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural control during quiet standing following cervical muscular fatigue: effects of changes in sensory inputs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 378 (3), pp.135-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10631,51 +10631,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'universitarisation des formations infirmières : une analyse de la professionnalisation des formateurs à travers les niveaux micro, méso et macro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10735,51 +10735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'universitarisation de la formation infirmière en France : un défi ou une opportunité pour ses acteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10824,1068 +10824,1068 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi dynamique de la courbure de la colonne vertébrale : cas de la détection de la scoliose</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thomann</w:t>
+                <w:t xml:space="preserve">Rencontre de deux mondes… Processus d'universitarisation des formations paramédicales : état des lieux des IFSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S.mart, 18ème Colloque National</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-Le-Rouet, France. 5 p</w:t>
+              <w:t xml:space="preserve">5ème colloque du RESUP : Fin d'un monde, nouveau monde. Penser les changements des systèmes d'enseignement supérieur et de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d’Études sur l’Enseignement Supérieur (RESUP), Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102497v1</w:t>
+                <w:t xml:space="preserve">hal-05205527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of new technologies for pathologies assessment and education of future health professionals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Suivi dynamique de la courbure de la colonne vertébrale : cas de la détection de la scoliose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Villi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Care Systems Engineering conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">S.mart, 18ème Colloque National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-Le-Rouet, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212462v1</w:t>
+                <w:t xml:space="preserve">hal-04102497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUGMENTED REALITY APPLICATION FOR PULMONARY AUSCULTATION LEARNING AID</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roger Rusca</w:t>
+                <w:t xml:space="preserve">The use of new technologies for pathologies assessment and education of future health professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Villi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Loras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED23</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Health Care Systems Engineering conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164065v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluriprofessionnalité : enseignement et recherche publique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Fiquet</w:t>
+                <w:t xml:space="preserve">AUGMENTED REALITY APPLICATION FOR PULMONARY AUSCULTATION LEARNING AID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Hireche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio-Camilo Medina-Galvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Rusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Policard</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.697-706, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2023.70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533811v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la Réalité augmentée pour l'enseignement de gestes de kinésithérapie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sergio-Camilo Medina-Galvis</w:t>
+                <w:t xml:space="preserve">Pluriprofessionnalité : enseignement et recherche publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-Le-Rouet, France. 6 p</w:t>
+              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNGE, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102504v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontre de deux mondes… Processus d'universitarisation des formations paramédicales : état des lieux des IFSI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
+                <w:t xml:space="preserve">Utilisation de la Réalité augmentée pour l'enseignement de gestes de kinésithérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Hireche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio-Camilo Medina-Galvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque du RESUP : Fin d'un monde, nouveau monde. Penser les changements des systèmes d'enseignement supérieur et de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d’Études sur l’Enseignement Supérieur (RESUP), Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-Le-Rouet, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05205527v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of SARS-CoV-2 outbreak and COVID-19 lockdowns on education and mental health of physiotherapy students in France: A national multicenter cross-sectional and observational survey study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+                <w:t xml:space="preserve">Étude préliminaire au développement d'un outil de dépistage automatisé de la scoliose idiopathique à l'aide d'un nuage de points en 3 dimensions obtenu par une caméra de profondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Calla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gautier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Saiydoun</w:t>
+                <w:t xml:space="preserve">Jean Tomazewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Villi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HYBRID 9th IOPTMH 2022 CONFERENCE Physiotherapy in Mental Health; What’s next?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">HANDICAP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRATH, Jun 2022, Paris, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681095v1</w:t>
+                <w:t xml:space="preserve">hal-04102580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spine pathologies detections: users’ requirements, technological development and first results.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of SARS-CoV-2 outbreak and COVID-19 lockdowns on education and mental health of physiotherapy students in France: A national multicenter cross-sectional and observational survey study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Régis Sarhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Saiydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd CIRP Design Conference (CIRP Design 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HYBRID 9th IOPTMH 2022 CONFERENCE Physiotherapy in Mental Health; What’s next?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Athènes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701364v1</w:t>
+                <w:t xml:space="preserve">hal-03681095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude préliminaire au développement d'un outil de dépistage automatisé de la scoliose idiopathique à l'aide d'un nuage de points en 3 dimensions obtenu par une caméra de profondeur</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Spine pathologies detections: users’ requirements, technological development and first results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Villi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HANDICAP 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd CIRP Design Conference (CIRP Design 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Online, France. pp.209-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102580v1</w:t>
+                <w:t xml:space="preserve">hal-03701364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration universitaire de la formation en soins infirmiers : quels sens pour les formateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11930,299 +11930,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de la formation en soins infirmiers : quelles répercussions pour les formateurs ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hecquet</w:t>
+                <w:t xml:space="preserve">Technologies d'aide au dépistage des pathologies du rachis avec une Kinect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Villi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journées francophones de recherche en soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFRS Angers, Nov 2021, Angers (France), France</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes Chercheuses Jeunes Chercheurs Technologies, Insertion, Handicap, Autonomie, Vieillissement (JCJC) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208221v1</w:t>
+                <w:t xml:space="preserve">hal-03426740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies d'aide au dépistage des pathologies du rachis avec une Kinect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thomann</w:t>
+                <w:t xml:space="preserve">L'évolution de la formation en soins infirmiers : quelles répercussions pour les formateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Chercheuses Jeunes Chercheurs Technologies, Insertion, Handicap, Autonomie, Vieillissement (JCJC) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">6ème journées francophones de recherche en soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFRS Angers, Nov 2021, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426740v1</w:t>
+                <w:t xml:space="preserve">hal-05208221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of visual, audio and tongue tactile sensory substitution systems for the control of buttock pressures in seated posture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Posture Symposium, "Translation of posture mechanisms for rehabilitation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Smolenice castle, Slovakia. pp.22</w:t>
@@ -12264,90 +12264,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving weight bearing asymmetry in unilateral lower limb amputees by use of an insole pressure sensor-based electro-tactile biofeedback system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Posture Symposium, "Translation of posture mechanisms for rehabilitation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Smolenice castle, Slovakia. pp.69</w:t>
@@ -12376,103 +12376,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure sensor-based tongue-placed electrotactile biofeedback for balance improvement - Biomedical application to prevent pressure sores formation and falls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.6113-6116</w:t>
@@ -12527,282 +12527,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La professionnalisation des formateurs en soins infirmiers à l’épreuve de l’universitarisation : une étude qualitative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
+                <w:t xml:space="preserve">Bridging the Gap : Integrating Placebo Research into Contemporary Physiotherapy Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Blease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International francophone de pédagogie des sciences de la santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference of the Society for Interdisciplinary Placebo Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cracovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208236v1</w:t>
+                <w:t xml:space="preserve">hal-05116949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap : Integrating Placebo Research into Contemporary Physiotherapy Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leo Druart</w:t>
+                <w:t xml:space="preserve">La professionnalisation des formateurs en soins infirmiers à l’épreuve de l’universitarisation : une étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Blease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference of the Society for Interdisciplinary Placebo Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès International francophone de pédagogie des sciences de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Orléans, France. 26, pp.S109-S154, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2025008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05116949v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards framing the practice by defining illusory techniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Physiotherapy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Tokyo (Japan), Japan. World Physiotherapy Congress, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12836,77 +12836,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An update of the demography of physiotherapists practicing in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Quesnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12979,64 +12979,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Quesnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Physiotherapy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Tokyo (Japan), Japan. World Physiotherapy Congress, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13083,64 +13083,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Definition of a Common Training Framework in the European Union ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Physiotherapy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Tokyo (Japan), Japan. World Physiotherapy Congress, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13168,277 +13168,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just to be sure&amp;quot;: Intolerance of Uncertainty influences investigative and prescriptive behaviors of health professionals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">état des lieux de la simulation en formation initiale et continue dans les instituts de formations en kinésithérapie en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Psychological Science Annual Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">SoFraSimS Nice 2023 : La simulation, le maillon fort !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116280v1</w:t>
+                <w:t xml:space="preserve">hal-04165010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">état des lieux de la simulation en formation initiale et continue dans les instituts de formations en kinésithérapie en France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Just to be sure&amp;quot;: Intolerance of Uncertainty influences investigative and prescriptive behaviors of health professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Houtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoFraSimS Nice 2023 : La simulation, le maillon fort !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nice, France. </w:t>
+              <w:t xml:space="preserve">Association for Psychological Science Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165010v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic monitoring of the curvature of the spine: case of scoliosis detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Villi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13470,372 +13470,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: a systematic review of the 21st century literature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’intégration universitaire de la formation en soins infirmiers : quels sens pour les formateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Annual European Health Psychology Society Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia. </w:t>
+              <w:t xml:space="preserve">Journée de la recherche médicale de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble (38000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03843560v1</w:t>
+                <w:t xml:space="preserve">hal-05208248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DecidHealth Psychometric validation of the IUS-12 and IUS-12-H scales on French healthcare professionals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: a systematic review of the 21st century literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Akinyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Houtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Annual European Health Psychology Society Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03844821v2</w:t>
+                <w:t xml:space="preserve">halshs-03843560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration universitaire de la formation en soins infirmiers : quels sens pour les formateurs ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DecidHealth Psychometric validation of the IUS-12 and IUS-12-H scales on French healthcare professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Houtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche médicale de Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble (38000), France</w:t>
+              <w:t xml:space="preserve">36th Annual European Health Psychology Society Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208248v1</w:t>
+                <w:t xml:space="preserve">halshs-03844821v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13853,64 +13853,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placebo : enquête historique et scientifique sur un mystère médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
@@ -13963,51 +13963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sécu, les vautours et moi: les enjeux de la protection sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du Détour, 2017, 9791097079246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14025,51 +14025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout ce que vous n'avez jamais voulu savoir sur le thérapies manuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14145,64 +14145,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’expérience clinique à l’expérimentation scientifique : la kinésithérapie en quête de reconnaissance académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert, expertise, expérimentation et expérience : de l’Antiquité au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEH éditions, 2025, 978-2-38612-112-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14227,103 +14227,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'une suppléance perceptive visuelle, auditive et tactile sur le contrôle des pressions fessières en position assise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edwige Pissaloux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie tactile et ses applications pour les handicaps</w:t>
@@ -14410,51 +14410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prêter main-forte à notre imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14498,267 +14498,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DecidHealth : Psychometric validation of the IUS-12 and IUS-12-H scales on French healthcare professionals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Do intolerance of uncertainty and resource consumption actually influence the therapeutic strategies chosen by physiotherapists?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Akinyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Houtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Monvoisin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meidinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04081044v2</w:t>
+                <w:t xml:space="preserve">halshs-04313915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do intolerance of uncertainty and resource consumption actually influence the therapeutic strategies chosen by physiotherapists?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">DecidHealth : Psychometric validation of the IUS-12 and IUS-12-H scales on French healthcare professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Houtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Meidinger</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04313915v1</w:t>
+                <w:t xml:space="preserve">halshs-04081044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId365"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -14913,51 +14913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hecquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchetal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2026.100402" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293872v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Druart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parker Lay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Blease" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosima Locher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17581869.2025.2539065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemersre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ferland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;langer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Anne Cormier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/72901" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381352v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Druart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme Guizon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-25410-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mathieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.06.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Houtin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meidinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Antunes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/73818" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Demazure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Dolgopoloff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591045251377902" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791815v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kechichian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desmeules" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-11814-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lathiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Chantriaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MSKSP.2024.103209" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Adam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dumas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2024.989" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hecquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8133" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791805v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pommier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lowry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-024-02302-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791795v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Viain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lathi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33393/aop.2024.3056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.05.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monvoisin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.244.0437" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820648v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Jaubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lewis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra David-Tchouda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02692155241300121" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791822v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MOTCER.2024.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafontaine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Saiydoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabeck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Sarhan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v56.18463" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Lapalme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xjep.2023.100621" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164067v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie K&#233;chichian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina59071283" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Battal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Hanna-Boutros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16965/ijpr.2023.110" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03774306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Vauthrin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12624" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247377v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Imbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.233.0271" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bailly-Basin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rossettini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291079" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287501v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Druart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraeve Graham Longsworth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Locher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.2204" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10101742" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03536029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/camh.12486" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04531851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10091377" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329293v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.13756" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681104v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vion Genovese" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perceval" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buscarlet-Jardine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843525v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102534v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Calla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomaszewski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Villi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.831-406" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701844v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/fmch-2022-001644" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536006v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2021.04.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rey-Barth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Eychenne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rolland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103758" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695145v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.03.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rey-Barth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eychenne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rolland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pinsault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Bosson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2020.04.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.01.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines7010003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536016v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2019.11.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465832v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Guillaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Allenet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctcp.2020.101109" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695148v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Darbois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riboud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.196.0817" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889431v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ravault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518423.2019.1687599" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998134v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vion-G&#233;nov&#232;se" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Buscarle-Jardine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.01.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007394v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctim.2018.12.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008750v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-018-2098-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008753v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines5030072" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008751v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/6412318" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695172v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Gaultier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-017-1083-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917124v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Evain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lilot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.185.0455" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008763v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695176v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167823" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008764v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008767v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008766v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Duclos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Devincre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008772v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Bruyneel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc David Boussion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vaillant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695178v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pradon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zory" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Routhier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-0919" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008777v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C&#244;te-Rey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695192v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Anxionnaz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2010.02.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4987XT8G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695226v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-2122-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T6RHLLJ8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695183v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouvier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sarrazin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3181e6cd22" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695214v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3181b0c889" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412991v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boisgontier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Emprin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.09.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695264v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438620802678446" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695289v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Virone" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593980701884824" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695229v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hlavackova" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fristios" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cuisinier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Janura" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2009.05.016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695287v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2008.08.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG34QH6F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380452v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1639-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695239v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sporbert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.03.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGWJ0BFR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304351v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1500-z" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278348v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chenu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2008.04.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286015v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2008.05.018" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695312v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0768-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695300v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2008.05.017" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ6MLN79-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695282v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03324868" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245700v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.11.049" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695278v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2008.03.017" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283882v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695291v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2008.02.024" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695267v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pavan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2008.06.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250298v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-1047-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155860v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.03.076" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170016v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701480113" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006377v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353744" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172908v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-0953-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695333v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278249v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Caillat-Miousse" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lachens" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250363v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.12.024" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205524v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025006" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083723v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102497v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212462v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Loras" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164065v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Hireche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio-Camilo Medina-Galvis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rusca" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.70" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533811v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102504v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205527v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681095v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701364v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.238" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102580v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomazewski" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484134v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208221v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426740v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340748v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340753v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169999v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208236v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116949v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383144v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82161/h66h-4w07" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383112v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Quesnot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82161/cegn-vb90" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383150v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82161/g2t7-1q69" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383124v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82161/5vsz-qm07" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116280v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165010v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Provost" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212478v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843560v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844821v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208248v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573690v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arenes.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694990v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008785v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251635v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433559v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.2.229-239" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245014v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081044v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313915v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hecquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchetal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2026.100402" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282387v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Demazure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Dolgopoloff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591045251377902" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Druart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-25410-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076143v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemersre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ferland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;langer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Anne Cormier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/72901" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dumas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mathieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.06.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Druart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parker Lay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Blease" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosima Locher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17581869.2025.2539065" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Houtin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meidinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Antunes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/73818" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lathiere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Jaubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lewis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra David-Tchouda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02692155241300121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MOTCER.2024.07.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408218v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Saiydoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabeck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Sarhan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v56.18463" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kechichian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desmeules" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-11814-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791809v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Chantriaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MSKSP.2024.103209" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Adam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dumas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2024.989" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hecquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8133" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791805v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pommier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lowry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-024-02302-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791795v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Viain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lathi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33393/aop.2024.3056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791826v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.05.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865342v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monvoisin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.244.0437" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Lapalme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xjep.2023.100621" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie K&#233;chichian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina59071283" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134585v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Battal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Hanna-Boutros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16965/ijpr.2023.110" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03774306v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Vauthrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12624" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247377v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Imbert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.233.0271" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bailly-Basin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rossettini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291079" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Druart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraeve Graham Longsworth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Locher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.2204" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rey-Barth" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Eychenne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rolland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103758" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10101742" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03536029v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/camh.12486" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04531851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10091377" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329293v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.13756" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vion Genovese" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perceval" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauchet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buscarlet-Jardine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843525v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Calla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomaszewski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Villi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.831-406" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701844v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/fmch-2022-001644" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536006v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2021.04.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695145v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.03.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rey-Barth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eychenne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rolland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pinsault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Bosson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2020.04.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.01.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines7010003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536016v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2019.11.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465832v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Guillaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Allenet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctcp.2020.101109" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695148v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Darbois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riboud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.196.0817" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889431v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ravault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518423.2019.1687599" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998134v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vion-G&#233;nov&#232;se" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Buscarle-Jardine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.01.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007394v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctim.2018.12.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008750v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-018-2098-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008753v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines5030072" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008751v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/6412318" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695172v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Gaultier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-017-1083-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917124v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Evain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lilot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.185.0455" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008763v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695176v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167823" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008764v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008767v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008766v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Duclos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Devincre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008777v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C&#244;te-Rey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695178v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pradon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zory" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Routhier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-0919" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008772v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Bruyneel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc David Boussion" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vaillant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695214v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3181b0c889" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695192v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Anxionnaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2010.02.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4987XT8G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695226v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-2122-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T6RHLLJ8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695183v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouvier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sarrazin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3181e6cd22" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695289v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Virone" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593980701884824" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412991v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boisgontier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Emprin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.09.001" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695264v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438620802678446" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695229v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hlavackova" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fristios" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cuisinier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Janura" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2009.05.016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695287v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2008.08.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG34QH6F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380452v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1639-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695239v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sporbert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.03.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGWJ0BFR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695267v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pavan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2008.06.009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304351v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1500-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278348v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chenu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2008.04.001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286015v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2008.05.018" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695312v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0768-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695300v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2008.05.017" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ6MLN79-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695282v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03324868" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245700v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.11.049" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695278v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2008.03.017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283882v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695291v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2008.02.024" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250298v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-1047-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155860v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.03.076" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170016v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701480113" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006377v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353744" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172908v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-0953-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695333v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278249v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Caillat-Miousse" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lachens" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250363v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.12.024" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205524v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025006" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083723v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205527v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102497v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212462v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Loras" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164065v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Hireche" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio-Camilo Medina-Galvis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rusca" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.70" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533811v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102504v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102580v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomazewski" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681095v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701364v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.238" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484134v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426740v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208221v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340748v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340753v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169999v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116949v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208236v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025008" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383144v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82161/h66h-4w07" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383112v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Quesnot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82161/cegn-vb90" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383150v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82161/g2t7-1q69" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383124v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82161/5vsz-qm07" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165010v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Provost" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116280v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212478v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208248v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843560v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844821v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573690v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arenes.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694990v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008785v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251635v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433559v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.2.229-239" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245014v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313915v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081044v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>