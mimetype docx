--- v2 (2026-04-29)
+++ v3 (2026-05-27)
@@ -204,4445 +204,4445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unaccompanied minors’ (UMs) mental health and perceptions about psychologists and psychotherapeutic care in Savoie (France): A questionnaire study</w:t>
+                <w:t xml:space="preserve">Open-label placebos for low back pain: unresolved challenges and next steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Demazure</w:t>
+                <w:t xml:space="preserve">Leo Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parker Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Blease</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosima Locher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Child Psychology and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13591045251377902⟩</w:t>
+              <w:t xml:space="preserve">Pain Management Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (10), pp.629-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17581869.2025.2539065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282387v1</w:t>
+                <w:t xml:space="preserve">hal-05293872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical inactivity and sedentary behaviours: screening and intervention in primary care, a prospective, multicentre, cluster-randomised, controlled, stepped-wedge study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Telehealth for the initial evaluation of musculoskeletal disorders: A qualitative study of patients, health care providers and key stakeholders in the province of Québec in Canada (Preprint)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Druart</w:t>
+                <w:t xml:space="preserve">Raphaël Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+                <w:t xml:space="preserve">Pauline Lemersre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Debru</w:t>
+                <w:t xml:space="preserve">Geneviève Ferland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey-Anne Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-025-25410-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/72901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381352v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telehealth for the initial evaluation of musculoskeletal disorders: A qualitative study of patients, health care providers and key stakeholders in the province of Québec in Canada (Preprint)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Lemersre</w:t>
+                <w:t xml:space="preserve">Savoir pour mieux soigner : défendre la science dans un monde de doutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Ferland</w:t>
+                <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Bélanger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/72901⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (284-285), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076143v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoir pour mieux soigner : défendre la science dans un monde de doutes</w:t>
+                <w:t xml:space="preserve">Physical inactivity and sedentary behaviours: screening and intervention in primary care, a prospective, multicentre, cluster-randomised, controlled, stepped-wedge study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dumas</w:t>
+                <w:t xml:space="preserve">Léo Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Mathieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.06.011⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.3951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-025-25410-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251638v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-label placebos for low back pain: unresolved challenges and next steps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Intolerance of Uncertainty and Resource Consumption on Therapeutic Strategies Chosen by Physiotherapists: Virtual Patient Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parker Lay</w:t>
+                <w:t xml:space="preserve">Clémence Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Blease</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosima Locher</w:t>
+                <w:t xml:space="preserve">Laurène Houtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meidinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain Management Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17581869.2025.2539065⟩</w:t>
+              <w:t xml:space="preserve">JMIR Rehabilitation and Assistive Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.e73818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/73818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293872v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Intolerance of Uncertainty and Resource Consumption on Therapeutic Strategies Chosen by Physiotherapists: Virtual Patient Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unaccompanied minors’ (UMs) mental health and perceptions about psychologists and psychotherapeutic care in Savoie (France): A questionnaire study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Houtin</w:t>
+                <w:t xml:space="preserve">Gwladys Demazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Meidinger</w:t>
+                <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Antunes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Rehabilitation and Assistive Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, pp.e73818. </w:t>
+              <w:t xml:space="preserve">Clinical Child Psychology and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/73818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/13591045251377902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355488v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The health economic analysis of surgery versus rehabilitation in non-traumatic musculoskeletal shoulder disorders: A systematic review of trial-based studies</w:t>
+                <w:t xml:space="preserve">Physiotherapists as first-contact practitioners for patients with low back pain in French primary care: a pragmatic cluster randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lathiere</w:t>
+                <w:t xml:space="preserve">Amélie Kechichian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouck Jaubert</w:t>
+                <w:t xml:space="preserve">François Desmeules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Lewis</w:t>
+                <w:t xml:space="preserve">Pauline Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra David-Tchouda</w:t>
+                <w:t xml:space="preserve">Hugo Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Beard</w:t>
+                <w:t xml:space="preserve">Céline Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.1427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/02692155241300121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12913-024-11814-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820648v1</w:t>
+                <w:t xml:space="preserve">hal-04791815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sur le recours aux stages de rééducation motrice chez des enfants atteints de paralysie cérébrale</w:t>
+                <w:t xml:space="preserve">French translation and transcultural adaptation of the shoulder pain and disability index (SPADI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Maze</w:t>
+                <w:t xml:space="preserve">Thomas Lathiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rey</w:t>
+                <w:t xml:space="preserve">Noemie Chantriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Druart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motricité Cérébrale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.MOTCER.2024.07.002⟩</w:t>
+              <w:t xml:space="preserve">Musculoskeletal Science and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74, pp.103209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.MSKSP.2024.103209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791822v1</w:t>
+                <w:t xml:space="preserve">hal-04791809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Covid-19 pandemic and lockdowns on the education and mental health of physiotherapy students in France: a descriptive cross-sectional study with national online survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+                <w:t xml:space="preserve">Partage de tâches entre médecin généraliste et kinésithérapeute pour la prise en charge des troubles musculosquelettiques : une étude qualitative exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kechichian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Saiydoun</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vallée</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/jrm.v56.18463⟩</w:t>
+              <w:t xml:space="preserve">Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (4), pp.186-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/med.2024.989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408218v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiotherapists as first-contact practitioners for patients with low back pain in French primary care: a pragmatic cluster randomised controlled trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un siècle d’évolution de la formation des infirmiers en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-024-11814-2⟩</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 10, Numéro 1, pp.35-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.8133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791815v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French translation and transcultural adaptation of the shoulder pain and disability index (SPADI)</w:t>
+                <w:t xml:space="preserve">“Cooperation between physicians and physios fosters trust you know”: a qualitative study exploring patients’ experience with first-contact physiotherapy for low back pain in French primary care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lathiere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Beard</w:t>
+                <w:t xml:space="preserve">Amélie Kechichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lowry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musculoskeletal Science and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.MSKSP.2024.103209⟩</w:t>
+              <w:t xml:space="preserve">BMC Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12875-024-02302-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791809v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de tâches entre médecin généraliste et kinésithérapeute pour la prise en charge des troubles musculosquelettiques : une étude qualitative exploratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">First-contact physiotherapists’ perceived competency in a new model of care for low back pain patients: a mixed methods study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kechichian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pauline Girard</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Viain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lathière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Desmeules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/med.2024.989⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physiotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33393/aop.2024.3056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791860v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un siècle d’évolution de la formation des infirmiers en France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
+                <w:t xml:space="preserve">Kinésithérapie effectivement basée sur le placebo : comment les recherches de ces deux champs s’alimentent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Blease</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.8133⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (272-273), pp.14-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2024.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510502v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Cooperation between physicians and physios fosters trust you know”: a qualitative study exploring patients’ experience with first-contact physiotherapy for low back pain in French primary care</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+                <w:t xml:space="preserve">DecidHealth: Psychometric validation of the IUS-12 and IUS-12-H scales on French healthcare professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Houtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Primary Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12875-024-02302-x⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (4), pp.437-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.244.0437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791805v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-contact physiotherapists’ perceived competency in a new model of care for low back pain patients: a mixed methods study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The health economic analysis of surgery versus rehabilitation in non-traumatic musculoskeletal shoulder disorders: A systematic review of trial-based studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lathiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra David-Tchouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physiotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33393/aop.2024.3056⟩</w:t>
+              <w:t xml:space="preserve">Clinical Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02692155241300121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791795v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinésithérapie effectivement basée sur le placebo : comment les recherches de ces deux champs s’alimentent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Blease</w:t>
+                <w:t xml:space="preserve">Étude sur le recours aux stages de rééducation motrice chez des enfants atteints de paralysie cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2024.05.007⟩</w:t>
+              <w:t xml:space="preserve">Motricité Cérébrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.MOTCER.2024.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791826v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DecidHealth: Psychometric validation of the IUS-12 and IUS-12-H scales on French healthcare professionals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurène Houtin</w:t>
+                <w:t xml:space="preserve">Impact of the Covid-19 pandemic and lockdowns on the education and mental health of physiotherapy students in France: a descriptive cross-sectional study with national online survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Saiydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+                <w:t xml:space="preserve">Laurent Fabeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Monvoisin</w:t>
+                <w:t xml:space="preserve">François-Régis Sarhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 124 (4), pp.437-478. </w:t>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.jrm18463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.244.0437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2340/jrm.v56.18463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865342v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprofessional collaboration interventions in primary care for patients with musculoskeletal disorders: A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kechichian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Lapalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lowry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Desmeules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Interprofessional Education &amp; Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31, pp.100621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.xjep.2023.100621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144299v1</w:t>
+                <w:t xml:space="preserve">hal-04792362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprofessional collaboration interventions in primary care for patients with musculoskeletal disorders: A scoping review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lowry</w:t>
+                <w:t xml:space="preserve">A Model of Triage of Serious Spinal Pathologies and Therapeutic Options Based on a Delphi Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meidinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kéchichian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Desmeules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interprofessional Education &amp; Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xjep.2023.100621⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (7), pp.1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina59071283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792362v1</w:t>
+                <w:t xml:space="preserve">hal-04164067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model of Triage of Serious Spinal Pathologies and Therapeutic Options Based on a Delphi Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Kéchichian</w:t>
+                <w:t xml:space="preserve">Intensive Multimodal Treatment for A Young Adult with Friedreich Ataxia: A Case Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Battal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthe Hanna-Boutros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Physiotherapy and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.4508-4516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16965/ijpr.2023.110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/medicina59071283⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04164067v1</w:t>
+                <w:t xml:space="preserve">hal-04134585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensive Multimodal Treatment for A Young Adult with Friedreich Ataxia: A Case Report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grace Battal</w:t>
+                <w:t xml:space="preserve">Coopérations entre professionnels de santé en soins primaires pour la prise en charge des troubles musculosquelettiques une revue narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kechichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Berthe Hanna-Boutros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Physiotherapy and Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 35 (3), pp.271-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.233.0271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.16965/ijpr.2023.110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04134585v1</w:t>
+                <w:t xml:space="preserve">hal-04247377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘It's not my greengrocer, it's someone from the medical profession’: A qualitative study regarding acceptability of deceptive and open‐label placebo prescribing in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriana Vauthrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosima Locher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Blease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (2), pp.273-290. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjhp.12624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopérations entre professionnels de santé en soins primaires pour la prise en charge des troubles musculosquelettiques une revue narrative</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using contextual factors to elicit placebo and nocebo effects: An online survey of healthcare providers’ practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bailly-Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Rossettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Blease</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (9), pp.e0291079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0291079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.233.0271⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04247377v1</w:t>
+                <w:t xml:space="preserve">hal-04408217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using contextual factors to elicit placebo and nocebo effects: An online survey of healthcare providers’ practice</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">If only they knew! A non-inferiority randomized controlled trial comparing deceptive and open-label placebo in healthy individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saraeve Graham Longsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Locher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Blease</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejp.2204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0291079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04408217v1</w:t>
+                <w:t xml:space="preserve">hal-04287501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">If only they knew! A non-inferiority randomized controlled trial comparing deceptive and open-label placebo in healthy individuals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interprofessional collaboration interventions in primary care for patients with musculoskeletal disorders: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kechichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Lapalme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lowry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Desmeules</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Interprofessional Education &amp; Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.100621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xjep.2023.100621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejp.2204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04287501v1</w:t>
+                <w:t xml:space="preserve">hal-04144299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A program centered on smart electrically assisted bicycle outings for rehabilitation after breast cancer: A pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Rolland</w:t>
+                <w:t xml:space="preserve">Intolerance of Uncertainty and Attitudes towards Vaccination Impact Vaccinal Decision While Perceived Uncertainty Does Not</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Houtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103758⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.1742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines10101742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695007v1</w:t>
+                <w:t xml:space="preserve">halshs-03843498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intolerance of Uncertainty and Attitudes towards Vaccination Impact Vaccinal Decision While Perceived Uncertainty Does Not</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review: Unaccompanied refugee minors’ perception of mental health services and professionals: a systematic review of qualitative studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Houtin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwladys Demazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines10101742⟩</w:t>
+              <w:t xml:space="preserve">Child and Adolescent Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (3), pp.268-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/camh.12486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03843498v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Unaccompanied refugee minors’ perception of mental health services and professionals: a systematic review of qualitative studies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High Stress Levels and Trust toward the Government Are Associated with More Positive Attitudes toward COVID-19 Vaccines among French Students: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Houtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child and Adolescent Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/camh.12486⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines10091377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536029v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Stress Levels and Trust toward the Government Are Associated with More Positive Attitudes toward COVID-19 Vaccines among French Students: A Pilot Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: A scoping review of the 21st‐century literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Houtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carla Aimé</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines10091377⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (3), pp.539-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jep.13756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531851v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: A scoping review of the 21st‐century literature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Monvoisin</w:t>
+                <w:t xml:space="preserve">Comment améliorer la transition au sein des CRCM : analyse des besoins des patients et de leurs parents lors de l’arrivée en service adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vion Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perceval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buscarlet-Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jep.13756⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.132-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329293v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer la transition au sein des CRCM : analyse des besoins des patients et de leurs parents lors de l’arrivée en service adulte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+                <w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: A scoping review of the 21st-century literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Houtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.01.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jep.13756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681104v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03843525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: A scoping review of the 21st-century literature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Monvoisin</w:t>
+                <w:t xml:space="preserve">Preliminary Study for the Development of an Automatic Evaluation Tool of the Idiopathic Scoliosis Based on a 3D Point Cloud Captured by a Depth Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Calla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tomaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Villi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evaluation in Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jep.13756⟩</w:t>
+              <w:t xml:space="preserve">Modelling, measurement and control C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 83 (1-4), pp.33-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/mmc_c.831-406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03843525v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Study for the Development of an Automatic Evaluation Tool of the Idiopathic Scoliosis Based on a 3D Point Cloud Captured by a Depth Camera</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acceptability of a task sharing and shifting model between family physicians and physiotherapists in French multidisciplinary primary healthcare centres: a cross-sectional survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kechichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Desmeules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling, measurement and control C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/mmc_c.831-406⟩</w:t>
+              <w:t xml:space="preserve">Family Medicine and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.e001644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/fmch-2022-001644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102534v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability of a task sharing and shifting model between family physicians and physiotherapists in French multidisciplinary primary healthcare centres: a cross-sectional survey</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rappelons-nous que comme le grand chêne, nous avons commencé par être des glands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Medicine and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/fmch-2022-001644⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (242), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2021.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701844v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rappelons-nous que comme le grand chêne, nous avons commencé par être des glands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A program centered on smart electrically assisted bicycle outings for rehabilitation after breast cancer: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rey-Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (242), pp.1-2. </w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100, pp.103758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2021.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2022.103758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536006v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoothing the transition of adolescents with CF from pediatric to adult care: Pre-transfer needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vion Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perceval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buscarlet-Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (4), pp.257-263. </w:t>
@@ -4888,103 +4888,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can an Open-Label Placebo Be as Effective as a Deceptive Placebo? Methodological Considerations of a Study Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saraeve Graham Longsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (1), pp.3. </w:t>
@@ -5243,51 +5243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Darbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Riboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Allenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5455,51 +5455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères de qualité pour la transition dans la mucoviscidose en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vion-Génovèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perceval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Buscarle-Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5719,51 +5719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Darbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5810,51 +5810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The I-CAM-FR: A French Translation and Cross-Cultural Adaptation of the I-CAM-Q</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6005,51 +6005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with difference: a scoping review of psychotherapeutic interventions with unaccompanied refugee minors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Demazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6252,51 +6252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter to the Editor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Guillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6360,51 +6360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Darbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6477,51 +6477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Darbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6743,1133 +6743,1133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rétropulsion des personnes âgées est-elle un facteur prédictif de chute ?</w:t>
+                <w:t xml:space="preserve">Influence de la densité d’une mousse sur les stratégies de la cheville et du genou lors de l’équilibre debout unipodal : analyse par système vidéo bidimensionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Côte-Rey</w:t>
+                <w:t xml:space="preserve">Anne-Violette Bruyneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc David Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Richaud</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (126), pp.48-53</w:t>
+              <w:t xml:space="preserve">, 2012, 12 (123), pp.41-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008777v1</w:t>
+                <w:t xml:space="preserve">hal-02008772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could mobilty performance measures be used to evaluate wheelchair skills?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Pradon</w:t>
+                <w:t xml:space="preserve">La rétropulsion des personnes âgées est-elle un facteur prédictif de chute ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Côte-Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Routhier</w:t>
+                <w:t xml:space="preserve">Cécile Richaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (126), pp.48-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695178v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la densité d’une mousse sur les stratégies de la cheville et du genou lors de l’équilibre debout unipodal : analyse par système vidéo bidimensionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Could mobilty performance measures be used to evaluate wheelchair skills?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Pradon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Violette Bruyneel</w:t>
+                <w:t xml:space="preserve">R Zory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc David Boussion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Vaillant</w:t>
+                <w:t xml:space="preserve">F Routhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (3), pp.276-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/16501977-0919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008772v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Cervical Joint Position Sense Following Muscular Fatigue in Humans</w:t>
+                <w:t xml:space="preserve">Cervical joint position sense in rugby players versus non-rugby players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Anxionnaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3181b0c889⟩</w:t>
+              <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (2), pp.66-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ptsp.2010.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695214v1</w:t>
+                <w:t xml:space="preserve">hal-03695192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervical joint position sense in rugby players versus non-rugby players</w:t>
+                <w:t xml:space="preserve">Vestibular and neck somatosensory weighting changes with trunk extensor muscle fatigue during quiet standing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 202 (1), pp.253-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-009-2122-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ptsp.2010.02.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03695192v1</w:t>
+                <w:t xml:space="preserve">hal-03695226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular and neck somatosensory weighting changes with trunk extensor muscle fatigue during quiet standing</w:t>
+                <w:t xml:space="preserve">Effects of Vision and Tactile Stimulation of the Neck on Postural Control During Unperturbed Stance and Cervical Joint Position Sense in Young Asymptomatic Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (17), pp.1589-1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3181e6cd22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-009-2122-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03695226v1</w:t>
+                <w:t xml:space="preserve">hal-03695183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Vision and Tactile Stimulation of the Neck on Postural Control During Unperturbed Stance and Cervical Joint Position Sense in Young Asymptomatic Adults</w:t>
+                <w:t xml:space="preserve">Degradation of Cervical Joint Position Sense Following Muscular Fatigue in Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 35 (17), pp.1589-1594. </w:t>
+              <w:t xml:space="preserve">, 2010, 35 (3), pp.294-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3181e6cd22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3181b0c889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695183v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test-retest reliability of cervicocephalic relocation test to neutral head position</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of neuromuscular electrical stimulation on the range of motion recovery in hand proximal interphalangeal sprain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boisgontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Vaillant</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Emprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593980701884824⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (3-4), pp.192-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2008.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695289v1</w:t>
+                <w:t xml:space="preserve">hal-00412991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of neuromuscular electrical stimulation on the range of motion recovery in hand proximal interphalangeal sprain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">The Effect of Free Fly Expertise on Cervical Joint Position Sense: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2008.09.001⟩</w:t>
+              <w:t xml:space="preserve">Research in Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (1), pp.28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15438620802678446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412991v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Free Fly Expertise on Cervical Joint Position Sense: A Pilot Study</w:t>
+                <w:t xml:space="preserve">Test-retest reliability of cervicocephalic relocation test to neutral head position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Virone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 17 (1), pp.28-34. </w:t>
+              <w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (5), pp.380-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15438620802678446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09593980701884824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695264v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Mirror Feedback on Upright Stance Control in Elderly Transfemoral Amputees</w:t>
               </w:r>
@@ -8002,51 +8002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test–retest reliability of centre of foot pressure measures to assess postural control during unperturbed stance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (2), pp.276-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8092,51 +8092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental neck muscle pain impairs standing balance in humans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8183,51 +8183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural adaptation to unilateral hip muscle fatigue during human bipedal standing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sporbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8293,956 +8293,956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervicocephalic Relocation Test to the Neutral Head Position: Assessment in Bilateral Labyrinthine-Defective and Chronic, Nontraumatic Neck Pain Patients</w:t>
+                <w:t xml:space="preserve">Differential postural effects of plantar-flexor muscles fatigue under normal, altered and improved vestibular and neck somatosensory conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Pavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2008.06.009⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-008-1500-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695267v1</w:t>
+                <w:t xml:space="preserve">hal-00304351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential postural effects of plantar-flexor muscles fatigue under normal, altered and improved vestibular and neck somatosensory conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A WIRELESS EMBEDDED TONGUE TACTILE BIOFEEDBACK SYSTEM FOR BALANCE CONTROL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-008-1500-z⟩</w:t>
+              <w:t xml:space="preserve">Pervasive and Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, in press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmcj.2008.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00304351v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A WIRELESS EMBEDDED TONGUE TACTILE BIOFEEDBACK SYSTEM FOR BALANCE CONTROL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">CAN A PLANTAR PRESSURE-BASED TONGUE-PLACED ELECTROTACTILE BIOFEEDBACK IMPROVE POSTURAL CONTROL UNDER ALTERED VESTIBULAR AND NECK PROPRIOCEPTIVE CONDITIONS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pervasive and Mobile Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, in press. </w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pmcj.2008.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2008.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278348v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAN A PLANTAR PRESSURE-BASED TONGUE-PLACED ELECTROTACTILE BIOFEEDBACK IMPROVE POSTURAL CONTROL UNDER ALTERED VESTIBULAR AND NECK PROPRIOCEPTIVE CONDITIONS?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Postural destabilization induced by trunk extensor muscles fatigue is suppressed by use of a plantar pressure-based electro-tactile biofeedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Demongeot</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2008.05.018⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (1), pp.119-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-008-0768-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00286015v1</w:t>
+                <w:t xml:space="preserve">hal-03695312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural destabilization induced by trunk extensor muscles fatigue is suppressed by use of a plantar pressure-based electro-tactile biofeedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of an electro-tactile vestibular substitution system in improving upright postural control in unilateral vestibular-defective patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+                <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (4), pp.711-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2008.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-008-0768-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03695312v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of an electro-tactile vestibular substitution system in improving upright postural control in unilateral vestibular-defective patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Cervical joint position sense is impaired in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28 (4), pp.711-715. </w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (4), pp.355-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2008.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF03324868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695300v1</w:t>
+                <w:t xml:space="preserve">hal-03695282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervical joint position sense is impaired in older adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Postural Effects of the Scaled Display of Visual Foot Center of Pressure Feedback Under Different Somatosensory Conditions at the Foot and the Ankle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20 (4), pp.355-358. </w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 89 (10), pp.2034-2036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF03324868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2008.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695282v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory supplementation system based on electrotactile tongue biofeedback of head position for balance control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 431 (3), pp.206-10. </w:t>
@@ -9274,386 +9274,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00245700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Effects of the Scaled Display of Visual Foot Center of Pressure Feedback Under Different Somatosensory Conditions at the Foot and the Ankle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">The Effects of Scale Display of Visual Feedback on Postural Control During Quiet Standing in Healthy Elderly Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 89 (10), pp.2034-2036. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2008.03.017⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 89 (9), pp.1772-1774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2008.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695278v1</w:t>
+                <w:t xml:space="preserve">hal-03695291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural destabilization induced by trunk extensor muscles fatigue is suppressed by use of a plantar pressure-based electro-tactile biofeedback.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbeitsphysiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-008-0768-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Scale Display of Visual Feedback on Postural Control During Quiet Standing in Healthy Elderly Subjects</w:t>
+                <w:t xml:space="preserve">Cervicocephalic Relocation Test to the Neutral Head Position: Assessment in Bilateral Labyrinthine-Defective and Chronic, Nontraumatic Neck Pain Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pavan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 89 (9), pp.1772-1774. </w:t>
+              <w:t xml:space="preserve">, 2008, 89 (12), pp.2375-2378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2008.02.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2008.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695291v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-weighting of somatosensory inputs from the foot and the ankle for controlling posture during quiet standing following trunk extensor muscles fatigue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9700,103 +9700,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-individual variability in sensory weighting of a plantar pressure-based, tongue-placed tactile biofeedback for controlling posture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 431, pp.173 - 177. </w:t>
@@ -9834,103 +9834,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Plantar-pressure Based Tongue-placed Tactile Biofeedback System for Balance Improvement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Supplement 1, pp.63-64. </w:t>
@@ -9968,103 +9968,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure sensor-based tongue-placed electrotactile biofeedback for balance improvement--biomedical application to prevent pressure sores formation and falls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007, pp.6114-7. </w:t>
@@ -10102,103 +10102,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a plantar pressure-based, tongue-placed tactile biofeedback modifies postural control mechanisms during quiet standing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 181 (4), pp.547-54. </w:t>
@@ -10236,103 +10236,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-individual variability in sensory weighting of a plantar pressure-based, tongue-placed tactile biofeedback for controlling posture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 421 (2), pp.173-177. </w:t>
@@ -10383,64 +10383,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervicocephalic relocation test: a study of performance stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Virone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Caillat-Miousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10495,77 +10495,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural control during quiet standing following cervical muscular fatigue: effects of changes in sensory inputs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 378 (3), pp.135-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10631,51 +10631,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'universitarisation des formations infirmières : une analyse de la professionnalisation des formateurs à travers les niveaux micro, méso et macro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10735,51 +10735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'universitarisation de la formation infirmière en France : un défi ou une opportunité pour ses acteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10824,1068 +10824,1068 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontre de deux mondes… Processus d'universitarisation des formations paramédicales : état des lieux des IFSI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
+                <w:t xml:space="preserve">Suivi dynamique de la courbure de la colonne vertébrale : cas de la détection de la scoliose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Villi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque du RESUP : Fin d'un monde, nouveau monde. Penser les changements des systèmes d'enseignement supérieur et de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d’Études sur l’Enseignement Supérieur (RESUP), Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">S.mart, 18ème Colloque National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-Le-Rouet, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05205527v1</w:t>
+                <w:t xml:space="preserve">hal-04102497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi dynamique de la courbure de la colonne vertébrale : cas de la détection de la scoliose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">The use of new technologies for pathologies assessment and education of future health professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Villi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Loras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S.mart, 18ème Colloque National</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-Le-Rouet, France. 5 p</w:t>
+              <w:t xml:space="preserve">Health Care Systems Engineering conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102497v1</w:t>
+                <w:t xml:space="preserve">hal-04212462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of new technologies for pathologies assessment and education of future health professionals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">AUGMENTED REALITY APPLICATION FOR PULMONARY AUSCULTATION LEARNING AID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Hireche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio-Camilo Medina-Galvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Rusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thomann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Care Systems Engineering conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.697-706, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2023.70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212462v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUGMENTED REALITY APPLICATION FOR PULMONARY AUSCULTATION LEARNING AID</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roger Rusca</w:t>
+                <w:t xml:space="preserve">Pluriprofessionnalité : enseignement et recherche publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thomann</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED23</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNGE, Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/pds.2023.70⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04164065v1</w:t>
+                <w:t xml:space="preserve">hal-04533811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluriprofessionnalité : enseignement et recherche publique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Fiquet</w:t>
+                <w:t xml:space="preserve">Utilisation de la Réalité augmentée pour l'enseignement de gestes de kinésithérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Hireche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio-Camilo Medina-Galvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Policard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNGE, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-Le-Rouet, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533811v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la Réalité augmentée pour l'enseignement de gestes de kinésithérapie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sergio-Camilo Medina-Galvis</w:t>
+                <w:t xml:space="preserve">Rencontre de deux mondes… Processus d'universitarisation des formations paramédicales : état des lieux des IFSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-Le-Rouet, France. 6 p</w:t>
+              <w:t xml:space="preserve">5ème colloque du RESUP : Fin d'un monde, nouveau monde. Penser les changements des systèmes d'enseignement supérieur et de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d’Études sur l’Enseignement Supérieur (RESUP), Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102504v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude préliminaire au développement d'un outil de dépistage automatisé de la scoliose idiopathique à l'aide d'un nuage de points en 3 dimensions obtenu par une caméra de profondeur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Henry</w:t>
+                <w:t xml:space="preserve">Impact of SARS-CoV-2 outbreak and COVID-19 lockdowns on education and mental health of physiotherapy students in France: A national multicenter cross-sectional and observational survey study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Tomazewski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+                <w:t xml:space="preserve">Sylvain Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Régis Sarhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Saiydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HANDICAP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRATH, Jun 2022, Paris, France. pp.6</w:t>
+              <w:t xml:space="preserve">HYBRID 9th IOPTMH 2022 CONFERENCE Physiotherapy in Mental Health; What’s next?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102580v1</w:t>
+                <w:t xml:space="preserve">hal-03681095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of SARS-CoV-2 outbreak and COVID-19 lockdowns on education and mental health of physiotherapy students in France: A national multicenter cross-sectional and observational survey study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spine pathologies detections: users’ requirements, technological development and first results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Villi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HYBRID 9th IOPTMH 2022 CONFERENCE Physiotherapy in Mental Health; What’s next?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd CIRP Design Conference (CIRP Design 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Online, France. pp.209-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681095v1</w:t>
+                <w:t xml:space="preserve">hal-03701364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spine pathologies detections: users’ requirements, technological development and first results.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Étude préliminaire au développement d'un outil de dépistage automatisé de la scoliose idiopathique à l'aide d'un nuage de points en 3 dimensions obtenu par une caméra de profondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Calla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tomazewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Villi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd CIRP Design Conference (CIRP Design 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HANDICAP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRATH, Jun 2022, Paris, France. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701364v1</w:t>
+                <w:t xml:space="preserve">hal-04102580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration universitaire de la formation en soins infirmiers : quels sens pour les formateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11930,299 +11930,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies d'aide au dépistage des pathologies du rachis avec une Kinect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thomann</w:t>
+                <w:t xml:space="preserve">L'évolution de la formation en soins infirmiers : quelles répercussions pour les formateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Chercheuses Jeunes Chercheurs Technologies, Insertion, Handicap, Autonomie, Vieillissement (JCJC) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">6ème journées francophones de recherche en soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JFRS Angers, Nov 2021, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426740v1</w:t>
+                <w:t xml:space="preserve">hal-05208221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de la formation en soins infirmiers : quelles répercussions pour les formateurs ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hecquet</w:t>
+                <w:t xml:space="preserve">Technologies d'aide au dépistage des pathologies du rachis avec une Kinect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Villi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journées francophones de recherche en soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JFRS Angers, Nov 2021, Angers (France), France</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes Chercheuses Jeunes Chercheurs Technologies, Insertion, Handicap, Autonomie, Vieillissement (JCJC) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208221v1</w:t>
+                <w:t xml:space="preserve">hal-03426740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of visual, audio and tongue tactile sensory substitution systems for the control of buttock pressures in seated posture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Posture Symposium, "Translation of posture mechanisms for rehabilitation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Smolenice castle, Slovakia. pp.22</w:t>
@@ -12264,90 +12264,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving weight bearing asymmetry in unilateral lower limb amputees by use of an insole pressure sensor-based electro-tactile biofeedback system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boisgontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Posture Symposium, "Translation of posture mechanisms for rehabilitation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Smolenice castle, Slovakia. pp.69</w:t>
@@ -12376,103 +12376,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure sensor-based tongue-placed electrotactile biofeedback for balance improvement - Biomedical application to prevent pressure sores formation and falls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.6113-6116</w:t>
@@ -12527,282 +12527,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap : Integrating Placebo Research into Contemporary Physiotherapy Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leo Druart</w:t>
+                <w:t xml:space="preserve">La professionnalisation des formateurs en soins infirmiers à l’épreuve de l’universitarisation : une étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Blease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference of the Society for Interdisciplinary Placebo Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès International francophone de pédagogie des sciences de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Orléans, France. 26, pp.S109-S154, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2025008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05116949v1</w:t>
+                <w:t xml:space="preserve">hal-05208236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La professionnalisation des formateurs en soins infirmiers à l’épreuve de l’universitarisation : une étude qualitative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
+                <w:t xml:space="preserve">Bridging the Gap : Integrating Placebo Research into Contemporary Physiotherapy Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Blease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International francophone de pédagogie des sciences de la santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference of the Society for Interdisciplinary Placebo Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cracovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/pmed/2025008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05208236v1</w:t>
+                <w:t xml:space="preserve">hal-05116949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards framing the practice by defining illusory techniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Physiotherapy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Tokyo (Japan), Japan. World Physiotherapy Congress, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12836,77 +12836,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An update of the demography of physiotherapists practicing in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Quesnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12979,64 +12979,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Quesnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Physiotherapy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Tokyo (Japan), Japan. World Physiotherapy Congress, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13083,64 +13083,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Definition of a Common Training Framework in the European Union ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Physiotherapy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Tokyo (Japan), Japan. World Physiotherapy Congress, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13168,277 +13168,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">état des lieux de la simulation en formation initiale et continue dans les instituts de formations en kinésithérapie en France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Just to be sure&amp;quot;: Intolerance of Uncertainty influences investigative and prescriptive behaviors of health professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Houtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoFraSimS Nice 2023 : La simulation, le maillon fort !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nice, France. </w:t>
+              <w:t xml:space="preserve">Association for Psychological Science Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165010v1</w:t>
+                <w:t xml:space="preserve">hal-04116280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just to be sure&amp;quot;: Intolerance of Uncertainty influences investigative and prescriptive behaviors of health professionals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">état des lieux de la simulation en formation initiale et continue dans les instituts de formations en kinésithérapie en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Psychological Science Annual Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">SoFraSimS Nice 2023 : La simulation, le maillon fort !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116280v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic monitoring of the curvature of the spine: case of scoliosis detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Villi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13470,372 +13470,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration universitaire de la formation en soins infirmiers : quels sens pour les formateurs ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: a systematic review of the 21st century literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Houtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche médicale de Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble (38000), France</w:t>
+              <w:t xml:space="preserve">36th Annual European Health Psychology Society Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208248v1</w:t>
+                <w:t xml:space="preserve">halshs-03843560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of uncertainty intolerance on clinical reasoning: a systematic review of the 21st century literature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">DecidHealth Psychometric validation of the IUS-12 and IUS-12-H scales on French healthcare professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Akinyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Houtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Annual European Health Psychology Society Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03843560v1</w:t>
+                <w:t xml:space="preserve">halshs-03844821v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DecidHealth Psychometric validation of the IUS-12 and IUS-12-H scales on French healthcare professionals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’intégration universitaire de la formation en soins infirmiers : quels sens pour les formateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouchetal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Annual European Health Psychology Society Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia. </w:t>
+              <w:t xml:space="preserve">Journée de la recherche médicale de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble (38000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03844821v2</w:t>
+                <w:t xml:space="preserve">hal-05208248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13853,64 +13853,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placebo : enquête historique et scientifique sur un mystère médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
@@ -13963,51 +13963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sécu, les vautours et moi: les enjeux de la protection sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du Détour, 2017, 9791097079246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14025,51 +14025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout ce que vous n'avez jamais voulu savoir sur le thérapies manuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14145,64 +14145,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’expérience clinique à l’expérimentation scientifique : la kinésithérapie en quête de reconnaissance académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert, expertise, expérimentation et expérience : de l’Antiquité au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEH éditions, 2025, 978-2-38612-112-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14227,103 +14227,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'une suppléance perceptive visuelle, auditive et tactile sur le contrôle des pressions fessières en position assise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edwige Pissaloux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie tactile et ses applications pour les handicaps</w:t>
@@ -14410,51 +14410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prêter main-forte à notre imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14498,267 +14498,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do intolerance of uncertainty and resource consumption actually influence the therapeutic strategies chosen by physiotherapists?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">DecidHealth : Psychometric validation of the IUS-12 and IUS-12-H scales on French healthcare professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Houtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Meidinger</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04313915v1</w:t>
+                <w:t xml:space="preserve">halshs-04081044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DecidHealth : Psychometric validation of the IUS-12 and IUS-12-H scales on French healthcare professionals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Do intolerance of uncertainty and resource consumption actually influence the therapeutic strategies chosen by physiotherapists?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Akinyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Houtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Monvoisin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meidinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04081044v2</w:t>
+                <w:t xml:space="preserve">halshs-04313915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId365"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -14913,51 +14913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hecquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchetal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2026.100402" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282387v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Demazure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Dolgopoloff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591045251377902" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Druart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-25410-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076143v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemersre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ferland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;langer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Anne Cormier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/72901" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dumas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mathieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.06.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Druart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parker Lay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Blease" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosima Locher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17581869.2025.2539065" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Houtin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meidinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Antunes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/73818" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lathiere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Jaubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lewis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra David-Tchouda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02692155241300121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MOTCER.2024.07.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408218v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Saiydoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabeck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Sarhan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v56.18463" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kechichian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desmeules" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-11814-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791809v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Chantriaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MSKSP.2024.103209" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791860v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Adam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dumas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2024.989" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hecquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8133" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791805v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pommier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lowry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-024-02302-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791795v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Viain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lathi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33393/aop.2024.3056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791826v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.05.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865342v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monvoisin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.244.0437" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Lapalme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xjep.2023.100621" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie K&#233;chichian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina59071283" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134585v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Battal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Hanna-Boutros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16965/ijpr.2023.110" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03774306v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Vauthrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12624" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247377v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Imbert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.233.0271" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bailly-Basin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rossettini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291079" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Druart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraeve Graham Longsworth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Locher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.2204" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695007v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rey-Barth" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Eychenne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rolland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103758" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10101742" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03536029v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/camh.12486" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04531851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10091377" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329293v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.13756" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vion Genovese" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perceval" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauchet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buscarlet-Jardine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843525v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Calla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomaszewski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Villi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.831-406" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701844v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/fmch-2022-001644" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536006v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2021.04.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695145v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.03.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rey-Barth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eychenne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rolland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pinsault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Bosson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2020.04.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.01.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines7010003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536016v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2019.11.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465832v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Guillaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Allenet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctcp.2020.101109" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695148v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Darbois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riboud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.196.0817" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889431v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ravault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518423.2019.1687599" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998134v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vion-G&#233;nov&#232;se" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Buscarle-Jardine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.01.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007394v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctim.2018.12.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008750v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-018-2098-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008753v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines5030072" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008751v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/6412318" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695172v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Gaultier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-017-1083-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917124v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Evain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lilot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.185.0455" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008763v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695176v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167823" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008764v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008767v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008766v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Duclos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Devincre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008777v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C&#244;te-Rey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695178v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pradon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zory" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Routhier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-0919" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008772v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Bruyneel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc David Boussion" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vaillant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695214v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3181b0c889" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695192v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Anxionnaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2010.02.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4987XT8G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695226v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-2122-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T6RHLLJ8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695183v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouvier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sarrazin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3181e6cd22" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695289v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Virone" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593980701884824" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412991v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boisgontier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Emprin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.09.001" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695264v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438620802678446" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695229v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hlavackova" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fristios" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cuisinier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Janura" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2009.05.016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695287v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2008.08.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG34QH6F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380452v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1639-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695239v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sporbert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.03.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGWJ0BFR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695267v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pavan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2008.06.009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304351v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1500-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278348v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chenu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2008.04.001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286015v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2008.05.018" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695312v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0768-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695300v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2008.05.017" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ6MLN79-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695282v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03324868" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245700v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.11.049" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695278v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2008.03.017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283882v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695291v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2008.02.024" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250298v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-1047-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155860v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.03.076" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170016v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701480113" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006377v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353744" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172908v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-0953-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695333v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278249v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Caillat-Miousse" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lachens" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250363v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.12.024" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205524v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025006" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083723v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205527v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102497v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212462v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Loras" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164065v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Hireche" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio-Camilo Medina-Galvis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rusca" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.70" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533811v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102504v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102580v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomazewski" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681095v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701364v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.238" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484134v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426740v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208221v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340748v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340753v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169999v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116949v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208236v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025008" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383144v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82161/h66h-4w07" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383112v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Quesnot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82161/cegn-vb90" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383150v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82161/g2t7-1q69" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383124v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82161/5vsz-qm07" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165010v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Provost" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116280v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212478v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208248v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843560v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844821v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573690v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arenes.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694990v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008785v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251635v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433559v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.2.229-239" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245014v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313915v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081044v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hecquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchetal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2026.100402" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293872v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Druart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parker Lay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Blease" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosima Locher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17581869.2025.2539065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemersre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ferland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;langer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Anne Cormier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/72901" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251638v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mathieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.06.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Druart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-25410-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Brun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Houtin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meidinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Antunes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/73818" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Demazure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Dolgopoloff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591045251377902" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791815v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kechichian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desmeules" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-11814-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lathiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Chantriaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MSKSP.2024.103209" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Adam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dumas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2024.989" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hecquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8133" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791805v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pommier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lowry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-024-02302-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791795v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Viain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lathi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33393/aop.2024.3056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.05.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monvoisin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.244.0437" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820648v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Jaubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lewis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra David-Tchouda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02692155241300121" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791822v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MOTCER.2024.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafontaine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Saiydoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabeck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Sarhan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v56.18463" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792362v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Lapalme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xjep.2023.100621" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164067v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie K&#233;chichian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina59071283" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Battal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Hanna-Boutros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16965/ijpr.2023.110" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247377v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Imbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.233.0271" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03774306v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Vauthrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12624" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bailly-Basin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rossettini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291079" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287501v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Druart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraeve Graham Longsworth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Locher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.2204" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10101742" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03536029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/camh.12486" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04531851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10091377" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329293v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jep.13756" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681104v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vion Genovese" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perceval" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buscarlet-Jardine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843525v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102534v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Calla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomaszewski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Villi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.831-406" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701844v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/fmch-2022-001644" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536006v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2021.04.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rey-Barth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Eychenne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rolland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2022.103758" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695145v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.03.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03356927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rey-Barth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eychenne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rolland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pinsault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Bosson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2020.04.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.01.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines7010003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536016v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2019.11.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465832v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Guillaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Allenet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctcp.2020.101109" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695148v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Darbois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riboud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.196.0817" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889431v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ravault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518423.2019.1687599" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998134v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vion-G&#233;nov&#232;se" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Buscarle-Jardine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.01.008" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007394v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctim.2018.12.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008750v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-018-2098-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008753v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines5030072" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008751v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/6412318" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695172v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Gaultier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-017-1083-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917124v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Evain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lilot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.185.0455" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008763v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695176v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167823" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008764v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008767v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008766v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Duclos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Devincre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008772v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Violette Bruyneel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc David Boussion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vaillant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008777v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C&#244;te-Rey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695178v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pradon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zory" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Routhier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/16501977-0919" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695192v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Anxionnaz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2010.02.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4987XT8G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695226v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-2122-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T6RHLLJ8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695183v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouvier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sarrazin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3181e6cd22" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695214v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3181b0c889" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412991v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boisgontier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Emprin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.09.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695264v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438620802678446" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695289v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Virone" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593980701884824" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695229v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hlavackova" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fristios" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cuisinier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Janura" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2009.05.016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695287v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2008.08.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG34QH6F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380452v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1639-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695239v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sporbert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.03.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGWJ0BFR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304351v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1500-z" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278348v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chenu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2008.04.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286015v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Demongeot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2008.05.018" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695312v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0768-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695300v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2008.05.017" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ6MLN79-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695282v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03324868" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695278v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2008.03.017" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245700v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.11.049" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695291v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2008.02.024" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283882v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695267v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pavan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2008.06.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250298v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-1047-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155860v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.03.076" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170016v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701480113" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006377v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353744" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172908v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-0953-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695333v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278249v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Caillat-Miousse" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lachens" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250363v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.12.024" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205524v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025006" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083723v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102497v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212462v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Loras" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164065v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Hireche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio-Camilo Medina-Galvis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rusca" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.70" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533811v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Policard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102504v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205527v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681095v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701364v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.238" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102580v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomazewski" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484134v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208221v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426740v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340748v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340753v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169999v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208236v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116949v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383144v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82161/h66h-4w07" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383112v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Quesnot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82161/cegn-vb90" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383150v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82161/g2t7-1q69" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383124v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82161/5vsz-qm07" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116280v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165010v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Provost" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212478v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843560v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844821v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208248v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573690v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arenes.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694990v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008785v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251635v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433559v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.2.229-239" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245014v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04081044v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313915v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>